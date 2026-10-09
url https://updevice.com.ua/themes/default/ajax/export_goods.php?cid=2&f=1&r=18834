--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b204b626e433c910909a64be56a4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a58fb0fdaad24473c8c409b2d1bd702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba920c3bab74cef82977eeea8638cdc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f393a4c71bd0ca97c35df6fd62c444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb4caa699f3ae195737faa6a862ca95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83875570c3cdca477ec2bab7953009ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50071988ccadae4438fb054340f31c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063634dd44128996eec05096909bc978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95942b2cc972d0940741714f541ddb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc726a7d54ad2adeaae6ce50f93fbfdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669fa58baf2aa72e290963d516cbf8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0722828cb1b1326d01197a7b1d5029312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3b511debc474d2928cfa0fd3c6ab613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389bb1d03647cded5c7d24da45a775014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce907b4e1ad10bfb09e0573d036c0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469ff85aad73e3b412d374f7afdedd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c44ed1cf592addc9504845b87821117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506f982c8a79ef283a4dcd2c25f7a6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d7ce43189f58a97d6d8f29566344319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54c630b061f02a9ae3765b3b374a9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b97afd450ab92a9e7a433d610f22d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c54959c01c9fb81639d936b4a7a81622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b714c96d232c6cf77a76e3652dfe3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a3890cd405fcede13c302762e114824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ffd8f5023d0372fe69c31f16820f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cf962131d483d54f87544f6ce780f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dddc34c49218f6bb4238a65992a4c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd68f6da6812128b51703ac941b8ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76647d606998338fdb20d3aa05ba18e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2cd0281b4b13fc6f7e8fc902528d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a82016a0a0f4a1f5e981992418b0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9fef8f5e1898dbae5a79ff6a6da0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254daab7e0bf9826ddd653a3b4b621133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31081e8f590361ccf01c89f90d5ea2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977ce809f9af86fb4a59c738c0239e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1f0077a2a7fbe36568162c232ab8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3859e5af2e39b67ab115db0b1dc83137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a8260d0adb6d71df469fedc1cb64d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5c830c8458a5651e47ef99d14d4f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206b4074155312653ddee7b2b63547040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aa59fd4cb91e22050227df9ab9a6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417ed3aab02574cca40c38c970cb45042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978b04afa5352662a92999d90e290c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c01f02d78dbb2e69beb143f6596c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec479ce8f7e958c266101a93da5c9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b058ded6b97efed8bb6e5bc00b9a2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34a450d779b043948ae605c9ed556647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d3f4456ce80dee12568152fb366dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07ce7bb9b4624cf4a2f663a2b4b8e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21b11dd5e831ee6bd1c0288b242f3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1689e2d7e8666c7af1a21703f50e0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c8bd4d424b5531c34deedd69c385e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13974ff1ed53b210b34cb940c6df998f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57f271dd2e5ae1097552da2f6a4e9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b7c05f4075ea760f6761e9d43133f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a751c670a2d81e58cafd88c34b8b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a51f5f066f078dbb7a64f04c6b11057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426389948182a4ebe7b0a9c37941098d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843cb3aeef7bbcc2ecb4a75e46c925e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfd8bca69b0d44d0c447242fea411360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21676162712d490157bdf08c74d33961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280fab4da7819ff82b4268ec3c997ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0dc7d51461db3d6de203d03ec20d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e37f136e84b5c30c6a09a806c1903864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abcd49681b98326a15afe502f1154965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39499c362c0b9536e30032bf85cbd3c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e553172fc00bea23bb31c4ab15cf18567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6decc181ecc47f15fbedf322a89c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258e6559373255275db91a277f6bb4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29811326e7c54c3b208dfd5ffc539e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b8992631504bcad55aaa699a4250e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc328f6ab1a9c9492a7d37a4fb3989be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b89452bbdd43c677042bad75d396e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c0f73f79d25053ee0f34ff41cfaab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59513b5926c03663467b3af4e823abde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d939a8896593ab109fa80d9a9e3147976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcad2be8420cbd3ec02b1d88a6167577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271470720ec486843f9608aff3d40e4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b595875bd8673101d241aaaca1d9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be891fced1eeb9876126c66d66b4df0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69197b5687940cd2d1dacdb98d73b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8c3a958478680e17eda6e5b63f39582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560264151531f53fd8c977bd366260d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba74703408d69cc6600c67d2b7057e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad855665ad45ce4b97fe838d28ac4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98233ede4dacecd8dd47418963d4fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8539bfcd3523fbec7228d742d55487c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b3e4bbae746846573be3776b0f12688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216365dadf0311592a5e759295820ea089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaef1bd417ca1df248b8908162ac6fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fed925c1fdde0d364eccac15f9476a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dada8561f10b0c871d490a8ed99fb7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e740da00ac4208462d1d0762743cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86754aebd11bcc2f4cc58c495934c02d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4186c41e54421600aba8bc8db909895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b9e6c160a0a2e968764444300821b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0b8039f803fe8cfcdfa904d975c5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa36e944e201c6decd8743ad457e1f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40732eaf8fff4bd858c2c40ab5f4c18099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf646179a07d90b8a090bdc46ddcb4fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdd27519911f5d7852d3eb455cb82e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbb63aea54bbde2620f13bc3d63520102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13324ae90081c90893cebd49bd61c346103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cc82caad38c9418fb390a2306faed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5ca7abc08dbdea45aad647ede0596105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfa0895acc6517c11f4d6bfb9a3421106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2f339518fd2f6bb96c5386e2a683d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca434277b146664101a03302a4054645108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a47713a8644d8ccb1521f987bbb80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72c71e5e997972e6a0116de91eb31a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e6f2efe262c9d55527ea17445ec5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599a5f586bd12504ab8bfd85faaf1d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c774a0855837c690012231443cec9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49efe21ddc076f1b08f9307e01955d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ca998d16b73077320175dd869e197115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9f11b6328846ade72434290b05308116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd878c6fced7fbccdb80feb84676fc92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6cc8f9870384933d2518b5658720e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec53685add074dcbebfbf6d3378f72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bff2f56c875d4fe73315863fd1eb03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7f33f4086f2601b451775ce07d20b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f2b72483cc64c2d78bb02b00670e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a888d30f57ecf9f6d429ca978b7dcfb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903860886ffd6ffbed5f919c0a85636124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50813e99099d53cf3ab65ff479c19c05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e32240cbebdbb58b06657514da42a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4cce085391b4cd6c3968cdd1892c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be806ba03d433e59ab8ec186b6c10a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819ed431d2ea203bd799914e7a15102129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17459b5395e9c5b5860283ccd529602130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcb224dd51b15b1c1e3f78888b1ad8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed72e37a8a069a78055c5bdc735bac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4ccf1469d527adde947c753b20dd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3985a35d33562730d5cbfbde6d6b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caceb2e7473ea96ccd3058732571c8e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42af2cd54be13affc31cc2b17196ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feaad51f1f3b9e3983659897916059137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0199fe075156b9b85440fe8c9d742138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a756567a048dd6d31e2f41261483a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0a62fc4cfbbb52eb69187fc02dca4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340900f061823902eed6e5429d3cc63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4ed6aa7df5c8e1f25ede9beb2f522142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7259348a3402f21573c75c1ed8810e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80e9413078b0c7fbededba22f21400144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74859219611bd84a16f5da4aa934d7d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39771f9e0b157f9484964c93524bec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3abdb515fcf7c86b644cbc1c35ba1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52483d065218558402330ca55d63a4a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a72e6aec8a484cd7e5ee2e7ea39cc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863beb424fa4ce274da2614c0f9c3dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f027387c10944dc7c81f1a7e5b4d6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36927266f8e41752cab9e6e3ee6482152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9039aa110fb1eef717483bd6551a389153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2ad3bc65f2970d0a23f9a4895fee8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283c431123c75bb4b72c623778bb61e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494ee6a49b268b77070eb2efcebb19c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f9c80dac3f8d2bf4416a410f56588157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4b3a13ab24dd72e060781587138ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbd059d5ed3a421d4ed4e3f664c06d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10115bd7a045d3b556fed1b04a7af5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc0ac89e45516f03e210d16e058658161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b253a2f744177c089050bd299f8e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a8e6c824cdeb35d2e47e236d29d1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae71a118a424207d593bd2996aa592164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9cb5d5db6c0ceafb23dc1cad85efe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2acb3e3df3f97389ad1e04063ff85b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685f3795dab213a74ff34f20c9c2551167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3ffde1e6789cf1930c4d15f38e94d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f2e1059e458295af557bd42c183bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee57a59d6cd3f7acd0179db0f5b8c74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e28545bef0d357ca579b06e3604a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312f36a546fdf7259b9db5b3d7819f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6d51affed889c7f8e69ac058c29e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72a564313ce546bcb090a91de7bed4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145b14903d45ed1eb6c01cfda481b7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19ceb0004c049f67e6c47f7a880948176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baff80086d8bbf1c9105ed492756b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d480836643a29ce2b73133144b484b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b82c5e26a077cd10ec4259f7789cdf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1139da32981c5272a57aca9127229a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e57e5d7344ab331b978cc62955418181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f923e88067f3da72e6cd51ce2221ca3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3ca03fec66a01af8aaca764c6eeff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9e42699ddde0a667ba0f9b7b47645184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de3bfd664f45d030de89e8428a4c72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a95c08189f7f9628db55de28355468186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbed69a19c32dfc7151ce173a38391187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc6fa46991f0c438c7b7332e13cfc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18de9b1fb6f2a59b22f908f192acd94189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be5fd5db68b196fe087d1395654390190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ca68330ce0e519e2d6ddde382afc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2aa074fc5ff6285f47eb2873267b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1aadeacc25914afdf0d1e001709dfc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76939ba2db8710f348fac97d49efedf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2272060a256d225f37ea897bb61e97d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b177c4436de029dca1ffbbfe1faed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793137ac652d00334d949c89ed45cb19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc86d456dbaad98088ecb35d9d4ea48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d71d28841c7980beb3c2faaab1205199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0e14771f9f5786d74a6d13ef3d44c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990e274a11b97f2fd15aceae2cb2ed8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80459931d9d045eb995e37e9c44e0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c48f06365c61c9772def9472a1183203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f763df9c197f673f03d3f933a7bd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe80dd6c66bb3939f714753cc1c7d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374d9610cc72134b1a89c5b904adc07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ec759d253bac1d2ead9dcd54426a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08447630c2216efb34066988810d8331208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace2893b0e746c31f2f6c38adb4dd83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a98abc364122244a3abd100e5ab03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863b51942d758c72e50aea32a0cdce5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7a1b9d72ceda1c6014d4e33b9227a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457030839415f84041307f5d5a1c00c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e99c707af04e5412999242fb936caa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46352b1f74b65ced7ee1c4cfc87bd3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f33049197fafd3e5265369fded278216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3520ddf5bf57e4a7f4b62bab77ec696217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c636410b77f1b2a3898c11ca8aa46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb2042125a6cae84552f4b36b3fc53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d8878b5d913a0a653fc205270f709220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf2086a66c78920471efca84e58ef7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e88f6a7384190ff2b861b79b000eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3911d488a81bb48e2f657779444c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef44c24e6ea3e769b1c3433473eac2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a910b0868334ba1975d2d1c030b957225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c64f03f5420a0c5ebc3bf483fb87ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a715e4c481d8653d37d943fd92c99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152c6d2fe146bb39238b9bee5d2657a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0c336237890a12c4ce979501a6ea8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b36eb0eb8f2badff2b5b1c325a27eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b01c2069ea47441827ab8ec4cc5f70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f2b4f86776c4f0f7b26fbf34275d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514fc43a4fe70e9087c0a7a615871fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c22278d3d7a003b4eb51950983768234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf060ec2019abe01f3929ea0311da9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027084a56e54b3f7dcc7ff72d559e8fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab844ee43da1ebb21065cb96735e4e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445712eed617773643b878af749e5bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a56c00e20c64a56038976a094933e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059b2571f6d69ef13b20b5b7caeaed1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea6899129ee6cc91864961d52cada3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87bf84bdd839eed45881ce0b10e65b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d32f72284198e065f7001083dcb43243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e47ce0b042e2b570c2359b13456d15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdb250737ee27be8192052c35b6815245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20903d65a3365cd5d1bb5468c8162b68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b98d4819288d5849050f190d81ff92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95532109e30e014f22a181121989514e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece2f63b396da163b9d5b3a3977e60a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861687013d0538606f92121300f0b1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0de245225e57492b817232204fbc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d68856979e923727747b41b763b57a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4d57da711ad2f092cc3cf76d7e2ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b8563d6c2e9c596c8347a419bb0a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af2505496ab11420cc72b323b97f18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b2eb8f153d707db4a0f99064123b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad02fdc912f4bed0091e2aeb352873257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2581ba9ad8805ddd3642c19de6d7994258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5747c0cd32391ddc5770c79182a5eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fa402156d73c24ee6bc3325241bf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5498cc3021cf9aad814f50db48b88d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808d502bb2823b5ecbd4979b968631d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a855603d2e6bc554ee55a2749ab467c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d77d375d76279d2cc39500a77affb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5112b5a2eb56ac575b8eaf8a7a453265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e4ebb59fc01a989940dc35c8b441f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c63298e113dcf60e98ca30e2adab42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3275c1ebbc2b3a85aea0467c6e6ae4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271f1778340d4ee04ffa687656f51ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2be7ea4a2ccde0beee1718773f087a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013776b8bafb34b0160f50ca5ce0700271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539d9d30264b6749e3590a99a0c07b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b63915b1b4e06ae499de39aa8525b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115734defc50565793abc51e36b947ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda67000d94934dfc98411803cabb6c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc51f60a55c1bb533d5588f0421eff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e0489a056a898b9fbbf051fe69f27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82525541b1e64ac78f88f9b67f2f231c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99d5283467fba4a6671d2c321e1654279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8bbe129f36f131b63b59402a6a332280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40778d2b710481596278d118a6cb2e78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997de3d113ac287487168651f6eb3ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfe92f0a4628be00a43d6da9ef91f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198907dd944b4a2f554fa5ac12d676b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf3e0457e5b573a20bcf16e17c0c62285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903e2512c00c110c0926076480a9950286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097f2627e55f891aa4c003c22606cbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028d8f52975ac8d9713cf21ebbc4a3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b55c89c0397642cbbb9750c086a23b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0bb07c92f7d4e7d65970688d9b2c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152eb18540535e4ac4799ed557eef1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ed86267aeab651aaea3cb26439d1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22198149e34fe31213e1ebe292b45d53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd288b813c3ad6455e062495e77a23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4de72cd0ae15b3bc6aef2e24d46fb6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eb0fcadadbde0553208c1511432c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f87bd700f2d93e19e336a1aed62635297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f23a62e3e4ea3ec7c537a9573b2818298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67062141320eff505c4390d13d20246299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d2333c7b591a9d356a9d21c679e01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcbb4e9f6d565019914f345518aad3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85304bb4e4c609b30dc4b2d6912d01f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6146be12b3219dcc443e1c339453220303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96f4d113540f7e236fb508fa933f63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a150a19f851c7a43ae374483c89baa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198979a02eadd50cf6e7820422411d02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ed780653367406a5170e19dc5511c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b7be4470b1c73cee88bdc4e144b88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c33477eac9661acbda586fa312c2c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b9591217ad36daa718c2efcfdb115310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12296542bd32ed9c16d554a40573905b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc511dfe4f6f506d2af447d0295db3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367244a3dcdf93bea09b46f0d0915727313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cae20097374f80690ed6487b03537314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611917d78e08a3ba1f1c135ed6d049fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a19616b78aa5e3b80519646406f1a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19052a9a7a6aa2ac9dff3ce2622465d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e72d265ea70d770161a752504964bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdfa2876c0a6077b5be4bbacadefc1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ca4c8f0a748d2608f2c3b4b8af82f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9382ca1b5b79389a0336f231dc2b19d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9e6664cef4e7731e16f973bf1290e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5343dbccb253c04e1f607426cbefd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d64b608135a2b7b4bd7f5f682867b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3672faea1b998410c5ad7b3ac7234a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f037ea6163a81e4f27fec94b1f587326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30beedd338659b6c016066c437da27c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d0297ac4b31d0c25050a68d08ce61328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0405fcf8e8e65f1a2842e57eeb7ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669367409b0ae0e578aa4f2bbe30093f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae778ee0bfb71d526bbe392769acd302331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cb8fabca818c81450669f3a9b3bc1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2254f1a2085a95818b5e45de92a84fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151d29ec3a60058b8b2d08d34af4de3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069c68a8b8056ea01154602b5aca728335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833b3e1a2cde8611973d6c8f921733e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25d659bf176d368f873c52e23166c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6160cce9dfcea045e9915a7bcffbf8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bcbe49bb2ec973d61899104ea7508339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93c659341e3bc2a53f4f0c0be77e65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de22bcab324ef4d7336bc97518b80f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbc7b56b1bdc254518ce58fdee50b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50400436bb7670305696353e7c916b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d00ced4def5ec95baa897d51eca3d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42019b7460895093ab957c7e4264365345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9e1628fb5f6defca3ea4399182f57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c554e915eb7a7c3b30122ba9d5a400347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce827da36b1847eb8649b4a6f6a96ace348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71325ccc840ed646bbaac531f7db70e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facdadcee885f3afb61e47eed6674b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28e0aacc614a1957eecc994e3f0583351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df522672b0d43ea2a6275806479c27b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23d459cebc5a10fc1de3e8f3b42e4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f3e28d609150d08e3e8d9282baf0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6205209413c05ee16169dfd787889355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4c1927dd43a20e094cb693eb58cee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c037059b914c711b1d78fbf4be34964357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548e5a7c1d916a12258ee281a089ecc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb68254ec51db3deed3df90ca898ae5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aeaee15972827428408c2288ab448360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb8d53a68cda9d1450558ddc113011361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692962f25cac5b8621e347d243c620a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c968701b473981e1c5c3b0adbef97e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b806106b25b0f183b4f5184d87af4f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e6f4f60d03773bd3de4bb6fab4f31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62ac1a7ecde621316458bd96bf5979366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeac6dcb3f2610ab99b166ad9343db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d306ba4fd84948f4103b2d4a4883d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907791157e4690d069ef61a82e96f6ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77828608c024584713b88366814b9ada370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97e7d2e8600265a345ffd38298a620371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40844069eb52350a1f30b037939854a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa30502aef18036467c14c4b04b3af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cd4f2c4ab659c6bd2cb94ae13e57f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d1d05fcbf54a17f06bdde27af0e1c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cbe600cac8eabbb535c1a2cf2cbd3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023c61bb715700deb17eeadd96b23df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e52d91ab4365c212a2ff7a30b9c4dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bb49538a85b04fbe96753e4651ff1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da7f47ccd8f3c4ab37f843889acdb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceac3cbe92d46a35dfb825dfce9ba7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfa543144d6a48b1257b8140c1092c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e331584b21e134a5c5e1e3943dcf834383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0961450a938079145bd829dee84173d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be765cdf648538755bded23b5feb6e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929376dcb3bf225eee090fca1b8e046386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fec852c530b3be495b15ae200c9091387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785024184b537dde79c1eb4e5f4ca4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42247b3d764aad7e3fb0eec4383876fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd251c2047d86a2dacf5d280c399108390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31f1910b171571f38d82125aa5f250391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d54a2b15cbc842cf13a9150353ef3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef701df37f161c8374b5c28ca28886393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8f6657e13f1cce642f9f40e48665d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad12c3e2c30b7ee5bf20b2d1ba704b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c4042f6ba3e14e2e7322c2a04814f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77f3a28223591f8133356ebf787e5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc3099032507800c5f195b8103426f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5696fa578c3f74899fc5ff207d1d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d884c8ec74b00f77e0a6e35826ab5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbaf5dc2c2fd68664e2b7357427e76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958448da6e1a2712a3cfed1542f13867402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798aee7bafe516bfd650a91176a51dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1836b113f3791d07e41c8abc0f5c54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eea207db5107701bbb18e501a27436405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6be1a11c0b517cb805d5039c47e76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cbd0bb41e8c0d049929e076657719407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda86ef11acf6edde0ae3762f0c698c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4472b42edb978cba8dddabd5a76a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced27bbab9f4b6fc30c9772d41219a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892a10f0da0b8d418c5101204ea3634411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff771aae48ba2d4f08aa5dda95114db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a731cefa0703ccf9b011745d0cc8b10413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf841425fd39b57dc46107955c15b25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c9d5e58fd5eb74048a1de9ca75b20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a894148450be820e79a3ae033b2f905416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa0547498e04170d61aa72f43242a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3175da4b32879635c27a98fb066ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8898ec6e57b05f373ef97b95c9d287f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239cbb89a7ce456f9b6a1f8be5d259d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19e38514d7a7d47b1a63eea2b45760421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11122ba058d5c6bee310e07b781e39db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7aa38ad2c393a50757317636df67f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f59362a165673e200b27fa3b2054fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10cc8e11ec3557e7e704c14f0984fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500069a6fe5dc808a17fe7c7f0f06a36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7055c906b95c6b34aebcdec6b72752d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930507278ece6179836f90076ab96e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba994a7aaa7999408ceef9fdb2d1f9c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cd4e1dbabd478c6e0613ac8bcdae7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783e688e313ec12237bff15c03b52ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1d61c87364a174afe6c2545fef1d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998f751d29a13287e467bcfd4a72cf4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa277ecad306a281ae535229ed7e26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94650ac6a64bad7bce28fbd517562aca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409caf32f5f03103660ff191f8b5f667436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eca39d41d54268008a4bb584991cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc5a0bd7c9832d641152277bc9a2c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23379eb9c41bd1973d0d704843d906439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a69679084b4ad8dedd8c9f9f1b7a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e3e117f469a03825f468768561dd7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4a5b95128b2777caf6c87c9df086a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58387bcbcff48dd4004a35b5c704bb71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9202a647bb3f18c92f9d7661e232f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770dbe515f578c9ba2af737181fe5b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb37c9a1315b27749aedb10d4ec822446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb487b084f2afeb1230ed0373202e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c171a799a4444716f41d682c0ab76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7a46c18279123e7700e081e7886be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb395a2461ba6d5663eb32cf3f33b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebac0be35ea1b13fabb26656f02939b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6716c349ae4a26f0bb0cdc2eb71b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c802b8ff4c7a0b0fde72a02b721409453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d000cc0b35416d84a429494ab32bf0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b453a9b358e57d440f8e0b7a23d6b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018216327b1208fbfa536d265d5e68b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc6fef08da6681ccf90f80a2f1fcdc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3368387c30630f739446341d0e7f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a0cbc380bf21d178795952f9c1fdb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f096655e5313eab5a46a8ed14096a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581e235aff73eaba8e5665dd74da333461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b8c48c5735164cb174d1ac42a1fb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a7f4ca740e2d220247eb1deab02b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3e34d6e8b5ae633cf1ea359fcd3f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db628d777eb7c0e0fa0613863217389465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ee22665f024b13070955c79222fe4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65105cec552ca9fc29a0952b5743f111467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fca7644aa4bd009cee183fb132a4d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934f523faf72acb87c76b14d7b25603469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fce5a529b9d8debda2100cd71c2ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd26e1e3e91ba32140c1ea43c205889471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a847ac74764e212464cff54da9e6a46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e25d68777ed26193698b0e2b3221c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef72624e9d84ae5c48a758a603b4ed0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea188b0b8d686987c17803ab58c95a53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026ff1c1a1c626b01ad527cecf26c5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed1e272d4f086fdc32ad93c6eacbb4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425431c06104067c519806511a2992a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b0426bc3aebb71c6351a35dcd339f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb74830e4f6af63d3ccdc125bcc02ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e234c1aef1948bc8ad4e19bdc7863fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3205d33e431708b8e7c400a241dea1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dac3faedc3fbd6acb7d0134eb41f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ed174c4c05b8f081fa8b3e17cd34a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9ee6d85f319e257c14dea351e7355485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8a9e391b8782482bbda823864a73d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a42f45809c36ea8e8abbd7f0ba3e98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc680ae101d536a9eca3077259c21af7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54689eb2ceb0a889d3e0937056e4238b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f9ecc879d111cf0040ddd5eeb05a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e21497f3b9be7745f9010e7ad0591491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fbc0918c741d6fa3ff3a60776d246492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1993e8c0828ad0f07bcad95e3b1b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d3b89f6928bc151020b314aa15956494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bb6268b2b7a1af01db8dc81a3c59e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9987a850eedd2bdef0856c55165f743496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a5494f2c713b2110d1b9c135a1f08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170f38dacf1b62ed4b37ed210bf96e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9fcd7956daab056f873f7d09514ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74db3488b3a4115e292fe42ebffd6ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbb3ee386e0dd6e509078c9268ad53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461337ce2c27d2a4686fb8b4d4c91c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de977234a2268114a55a1e9edfa60c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f736ce8ff41e08a17fae606ff0e02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe04ddd28951e1975345ce2fd656d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ef3b23b6f82cfd44d637bb503045f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42120e01e6c9f5b1513a141a10e31f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415d069e0322aea03f4b32b03a66434508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f99868caf6c63fa1aef4e443c0778509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d6efe48f2d2db31aa97d3eb194d17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf395274eafc575b9e4ed67eec30e71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a083a8b336ce844c30307b5a3a02fbf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560199f6a9eb72444bc481ce33de5519513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908d5d15709927daad0a66d8b987dfd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b124af7e37090a10cc0655763d4e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284e17436311318753ac6f50591e65b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca233313bdc80749b8f09e0396ceb52e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9434c5d2b133396f6b666b53280b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaee5cd151126b89c86611e784bd27c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822c2257df6c4dff5719b937589d27a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1256e2bdfc693c9103865abce3d02f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff58942d71076fcf3c4022a7f92ddc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67804d5a23e5e360d75fe688c3f20748523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483379c37df70df1ecd200360ea16af2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94b445decb2ae20f19030e5059d976525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3965b841cf1a4c30768c02c8a5f5fcc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18e1176fe789fde269ccc962cc6b30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23821a481ec0fe54dd8b49dee9e6662528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bd9c49f0f544b3702bd921435e9f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593ad38a676fdae92083f3b753cbd27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539a8f0df0720f6ae17423f74cace6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a53fe271780718e33947ab9797cdf0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0111847db07f7fe184def0d2bc6210533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99591f88b15810480ee5ac6c0e73fb17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da2d301e9bf04d86cae37a87650699535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3090cf5a7bb6a149dec1a41710df5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59052a7fc1fc647d4265be3959a6058e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b883e9936013f9b024e6318f47c31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da5800ab0cd58b125f294612bc8e26539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102d472b0fb9c1c71fc038ff2ecdc9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa41019b8994b57f85069c1885df86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e5064e55706c652ada86b3d501202542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a487b30ec7dc6b580e40511911ac9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27277cdd88d61629717bce42364945544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c05e2f189f6036e603c403cc6d8dd0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b566c39a5e6b0cc26ec6e1f29b6ed3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33b9d98703440b8f65e536175ef9ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff673b57e9897c6f4a00df75986257a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a0333bfa81ca58ba06cfce3097ea1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b19052690d460a9df77fc30ed5647550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c7ae5f7775c008e8f9177883445cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8e1b6210e9d853eef4f5377d20e73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59493e99db41ebfbb4b57c6740d48b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b24024579680e3dda8a8426be49e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7657d70e4101c938d90b6ec7acd2e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ededafc1b31da215e73fa2a126353556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89762371718b417dd0c1ccd1255c549d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be501b6712c8f4a3f0fe04de2f0404ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0f1d5d4396f8cd3bb452e3cce518f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2abca01f597783c79b187a45eca393560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fec1a23242ef9a1bb4bfdec594900a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbc7dcdd805fc8bd15ca13eac63451562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557d163ce620f8a61248c7ded7ccdcb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e91c15853591db4593143d48595726564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eb77ded34b188372cd1ace60c0271565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4444b723735c9d71366ce8762c3403566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c84960cab17f67c60608d98987122567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049934f21d4220969f45358878fa845568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146ff48feb14edfc24d132f8614b3ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4f5dcc08e0e6fc07e8dc7f8b8a485570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126cae174852d41173acf0ef5ab53dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ae13e9ab2c2d51d2725b08fc5f3cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67141d039a6075190f0ab06059d8f9b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36a5609426b001840f19bd6539106f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f484ea0e723bf77da51ae90545e53e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277972731239b7a8303bbc7211be2234576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a02bb424392e0d5a3ced42ab93e9ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac02cb99a0439c2c31eb37ad38228f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280346a44d0755f317670ef9056fc89c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635911e7711a3a761a245ddfa843d16580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f31a4d69320342199b64a3a3f57328581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb57b4ab5502b7d5b19bea470ee8ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e4383a78f4b489e904a8e089dcbcc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ac0c0025aea4f9148098d96630912584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7708d43a71bc6cb0bbb641be5d83a01585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e65884e42a884748db2c66a971a2c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77e085c524bdb6400c411a81dc549a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d70a129e5f6682d0319594e83e688588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dbcf4e72b22237b520bd0b7d49b38589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dedf1a434d2afd2b0984f14da2bff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad29c85896a437ed08cfcc68b625a47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29231e2ad82ec0318ee39bcc60422143592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf229825c2a082d5638c1d01e599a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d83f7bda984bd43b5776a770d1afd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e42486ccfd03d02c18c340af5ba58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26ab2564ce8d0f93902b6bc062037f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026756d9bf5de430a1e49ecd0c0b7760597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c027ccb4a49e7298db6c465d97df0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2f2b63ecfd38e609174cf0b479059599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45dca7bcf97949d8fc9a68c469a320600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b68bb391e542ae3d2c0eebef3ac8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab2873d0b9e15b4f8fc2f507709d05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e06959be048ef839585012b5cc7be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6879864962ffa0bf0b64699a12849604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195cf487275a450119ddd2f1c73a310605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860658fb5851754ea20d9f5499ac74be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853998d913a6fb57135e391c1a10d1ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573841053650d71f9244cf15a29708dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc67004abb861bd7fd370e19ac17485609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241abcda436b43a988310f74515cee5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d85f5003e9c91c349cc234652b6d70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489cf0c1ae7b803c521ab6fd4f3837b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a105cdd1980fd81e31e9a932c1f89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9361cbe8c73e1b02c28646f2207190614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e3dd4ffa7001e0a7a705570d7bf95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec97f9ebb9cefce887561afdd3389c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee239cd9e162fb61c475b5ed150be351617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb93fc67a3f491d0aa91cd9929cb10c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be8c3978640c06fbaa3c0fb636cc9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e0cb6d4596b5ff9fa2a460658daa6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02b18aa5400c221c15354a093f0bf6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91716c6175d4d30c7fbaf351a22f9468622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c1fff4efa6632bffb54fe2ae8c4ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b1c8f9f260c68386a5042b230b087624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8604832b91a46cd3119e115618b615625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be36bcdc31131d8eeac4f0020713e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943e6e7ecf98d973540fa9722494285627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed175d48e213094890bc2ec9445475628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa1921171c64832e311dd19b33d2d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09de0b82cbf9cb4149a1fb0b64c387630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a5f6a3401bc2da715738d09a3564f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0696680873149bac6d343043e6d40d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97b97f4275bfc76aa883f402557aff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7d3ae565979ab95673efcb726a731634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b6a5232ad84fd1afa16fe05f43e87635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6066a3b1195ad8a497453dd52add18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46628ea985b0206ce2c641e5db9272ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8420059e9a558be5dd62f85ffe68fca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edc246c5dccdf4c14061b660172498639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8e28701607e3cf2e551a9221331cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5004ec16dff333baf5c6efc0a530321641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842f72034dffe906fd9dd7ac5a28e04642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb9d6d1ce4abf136489f27113fd3ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc34178e35e65ce27676463222542c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff0dac4582e461d0bbb08608bf5bf6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df458917442977c8e4fa9c9436b012646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c4e11336b1f343a520384741186bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa65d6ebfc8af00529493021152507648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c836e6d88f56a25aaadd8be1aa5051649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05025d90b439ad1aa0bc9a44639a337650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c51eb0008e29c458e8545dfb6620e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341daf45fdf9eeccb0a467e12154add0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b08c47fa646dc0a33670aa937f6fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165a3c50c1267dda4244193de1c62a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c5b867692bd9971db8bc2c23bd8e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384688a03a05510e3540473f35074ef4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf2555eb67202485a515b433b42d8b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014a24d98c05bba41ea3f2ae40ff89d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190e3ff766844751e675f1cb74d6b4b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae90f0ad7f96f538919119081dcf61e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9285e2298b16433e0b29dcadf256a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4f5d4a86bb47af82f6d850f558449662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4e29d782c421c53d04ed06227d16e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef4b5371589d46d0077ec06a2cc32a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11662e7431d89dc7254de7cc06ab05665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72c873758463fc1aaad17aac2acae8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c524e425655e35e2389ac4157ebd87f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b2036b05599c3c549190e3d20cb50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2362baa0c667a2a574378274f5103c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8e572768c0c6d6c56ba77cf5a80bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a165534014e64519c6133c4100212671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa5807f3b433445a84ced4bac36878672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842dd3e8189eddcc8d23f475ce2548b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ceaa66d9f45cf477db5948edfbc0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362841eefcd8f36ee5068ac13fac8cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dacee21b4ae893b100a0e7971605b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324ea77b55b4b4458e9c12a3e27be59677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e18463f9fae870b32199980f378523678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff5a716f9d2a2116b43eae804ac37c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16c1ecb9598276bd30e540ed9b7700680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae9276b12fc57263f0d9940d4ba47a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ac78bf0a615762c1a111895355212682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9cd6c5c39099d51481e59402352dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd3a26bd24e93204a739e21b1c99f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244fe5fbe785c9dc31154e005144b97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224c1663a214cca8686b9f5f60e9cd7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5013545247f26b79d2b5ee923538d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcc598547d6b696e04fd1f8cc0d5f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a17c00430a228edda33bffdee4636d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edfe60a8d789f8d2a680a1b40ebead690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e5770f9335cd862cc52354a1749ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ccdffe98b2f2d824e0a6a8cc72f2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d02f6f92f32c5ea8df7bccb99303b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c301089359c205ad02dcc1c6c5288694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256458fef568594dcdca23daf0fd57e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c619221e8cdee0572a0e390a3acb2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7897af72c37c763ea3fd2cbf65fb43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6ce8d7870b562c9f33b5a610dd204698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370e293178e8dda99489d0c27fe6640699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373546b1f9657f4ea4423468f0ec80b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0995c5af44e4f6a4c250ff554ce95d1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb34cccd80a14d3f30d5ae21afa925d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c197197a167aed3c598bc70beefb3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540d18fae0d3a04b38b1ced046ab8d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5025e45c3d2407101eec393089b21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8179ff2213df0c3961d4b2aab24ff04706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6ee676835e362415404ba5b93eebd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a8a51bcd90ddbf98c3ffc80dc5604708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987a817341cba8368172e406bf8855e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a019f70683196c1833947b5849f46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cb07b249f36eba95daa00e884d5b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29613ff67ac6682452efc9bafa3fd1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371529401f0385c1ba099a910531a6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb573a470af8a6125380aebfe85e077c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5ab9540791b01e239c5412862b0c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55776feb777846913f34d30dcf98e0b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26375f9f01c92e3976f7efa42788ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44670bf273837a54215a933d426d90dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c099fd3e077f7799e4f36d3f2a142719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be355495c7df80f415e4a5cdac39b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452970f3d5c850615e00bae86e91b5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56cea2b51d7d58520e3be9a2eacfcb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c73a0563995e47b952aa051a2d6b56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acfdc458ed40d945dba12d2791ffc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fc3f849013ebfa07392c13bb62a16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68320e59763599ec34b8821638551fc0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2de92ae53d06377b2d2fb867e65f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef03ef86a59033c5174da6ac33f856728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4d05a3e43a2d4145ba2c25e060f00729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e40e7423bff534b2489176560d354c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a15439405bc7a35440272315e530c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba5a04ca833a941d0a1e47d4952825732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fbe6ec147c9667a86f69708c49470733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d09d5d0ad63b01a17fe74dbcfabca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d790be6a2bca432d4a3c43fe9a5b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f4eef5f4c51582283b6ef3910af13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba27c5aa23323d679dac78c9f5d0476737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195e3efa9c3d35645eb88851cd182d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b35f0bdc3385991c380c439c3478f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c22d365fbe1cfc1cf1ecf74f104201740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679d25692c744d3d414537a6b41f11d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451c6b9cf9e457c7be769558dadaa58742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47231d405d9fb38c9473ab7e7acd6e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758b6d95c44fa91361dc00852570b13744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e71b3d70f8f869374488c411db4f2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eff4d9334cff124e210b84cec6913746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27225bd98be0a416a92dc27ab79953747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef4030e16bd75f79f4c805d3fe49be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4f1b9ce49d30858807c0da17da6a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb699dc95bd220d230ce489d772db60750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00dfdd6047b6c15fbeb9770d4daac4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1447e203b6f2bcab7fe1cc1e09fedb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543a53b212ceefca979e24e3c52ddc4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317b519abc0a60c326c60e926528ad6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ce5b11082d99975bca1e6f70cb598755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526ad31a75a8d0668ecaa7a9cb8150c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a692651548db3e277174e145e8c0562757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23a80134c5a72e5e1c8f1751017ab8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b9f53a7feb0a3441f68bd550d504f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296996128c224096681328dd983cf135760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c280ad067aad4dbd9ca3ebcb1e44e2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4ee73e390901afbf0525ca4b4de28762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d392817aee574d08d33712121dec07a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6665bf13a8e58b5ad690d1f8c5ab0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8c1c3072e8eb1938b0e0e6d60e885765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55485a34a34965df6be2bfdb47d33362766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7bdfadd53be13d157059a0ae334a9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aa94a800a297997c36b6c81212817768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f18b24ed8f9549637d1e61a511357b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bce39a375bfa8e91102e8dec4b6b0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8956d55e8be0b29cf6987ffb3e9e2a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3ebdbc0ce782f6d384641f1e82b64772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a167fc33e204e6a234643156cb30cd6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308e22f98c83d3d2a44c3256e1fa8b3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aedd9d22e2d1a42c8855c270371caf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a13a3c417c0a8a38b5ee7b7d1e051776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31027b2f0680328d4537c0cb6e146b00777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3c6edf886a7e7cb5d81f9c6aa5b12778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc98fbd41eadf879207ab477aa91f5b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3ecf16b13ae9b7f5d0759ade7f7e7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd5322979b286568731163e70929bb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8c757c43780afea0a6f73c6c3d64a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e2776d3c3f8272ced0a3921eb5397783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cda6f5d397aa4b3b991718fe4ba87784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2922a31bea980c1c693a618179fb96785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5a137adfc36862448a5b54d4f4bc1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259309b923d08c10e36d59acc786ac6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044b9ecf09b6cedd380631cf57d8d97788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aceac11071440f18aa1db4b95a72f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7bdc9138a62bfa2cd5bd22766f576790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdc8db841fc7a7831472cf3618acf7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b09fb4504e351f72c3f145d2e5f05792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d1c22935f4f31fc22fd8386cdf1ee793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ef5f9716e5da6d9e10c84de3df186794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb73f92008659e4019638adf18482cd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b3b24fce5e2b771a4990a42d80076796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8a61a27c39f8f17815a4d909a87fb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087eeaada4fe160112a0b1bedce1bbb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f07081027aef696bb1af913eb409ca799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fa6938d23db8aee9b22bcd1f05241800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457269d9f4b68cbd248ade57cc12039801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6071aeec5d998928a82546007e0b069802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bac3801ce05bbce20218f77c4f8f9e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758868476165046a909d9dd014884bb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad428a535b588ec286754174f6233e09805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376639a7a5ac3921c774c8f5643a727806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ce865079c3e2bb6c49688cb34d35e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecaaa00b0110d956d5a6f5bcc40ce8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572d602dbd7d297b1e5b55bb02206ab809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434ebda38cf795c3deaee89e799467b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cad18f0d38b4770e2fbd2efa310bf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e4faaf52537f29cb05b219f5652b7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b11d792e99855f5bc750d85663dd62813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a65013b9b1a300c05fd4ecbb97d518814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7303851b47fac2ff5907ffbdedcbc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1876656749f9ed7721e30723627449b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e90b71976974fe3649d4025a13fb25817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71e4976a1f1c055e476002fcdd652f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5da3b9c5bde16c53b7f4364f47016819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df7ace5b74f6284536a022a1068831820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a0e919a32bcda68301d5e9f757c53821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b19f4fb1760f33637d20f75e908d48822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999656b8e4562654af54391c4191307f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2efb18ccf12fcf9923612edb7a4b2e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e346d986e9501702c423b51e1f034825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20617b4970b63aa22e342f0dc6b5357826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2301f5179812381bae0b64ff4ceb8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49066d78041f6fe8112d407fb0371ee828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e94eeecb1fcfbe08181a3ef430f8c7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04955d0c3eeac1dd60f46ef644bd8975830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54127ae2f5fec5224916afc372a6563831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b917eb674001127d2aa8172998133f1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b0efeea15b2ae229687748b2a450f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b685f5e4222ec6c4b9709fd5bdc1c78834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a348a8805abda31cbc9b32c11dfd5ac835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5797430946b7390d7a045f0baa88e5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd1595bd0a62e3353037de434dfb48837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd81e78b5440d12b3ced2d971449477838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65704f73cec768859460a9d08dc3935e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf99759342c12fef50a2b67a4c43876840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2af15ac735774bdceabc24f529666841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea504624bf1fc5298f7294e44cde29ac842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190b06a15744851dd89dc5887b74812843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641976b337f003afdf9b24de5f43f1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7782ec6e73d891d1ffb5e5af6827f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4defe9ff3ba2b420c4e3f1c5863e6a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600959a44f561e7a0ab20164223e4614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f6adb95c47d3482f833f9f01fb7f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32529296db99719a4bfd25187cc171d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a763b9c4207f32d491236a71d4761347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b69034aefb5f56dc415bfb1fc78568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5e8a788f00091e7ceaf47989577bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd96f0994a5be6c4a3b9b8e1dae0e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2a5a7f9e6a2824dba28afa3740ddf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab89c003611fdeaf425e98a6b7980d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e1ef3c9a223736fcce43313e5140d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869e265fa79da95a916cc287a1f88d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385adacf2565e4f7222e941af24a729815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bfc0528575e99ed207ea5f40d384716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b6c04974aa0a265416d4ea47ceffb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00125b8da23096e4c4f9f3e7e7248d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748b1b73ea8624184bf3e51a8d264db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ebce04e1b75eaf6096261753d231120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fdf24e3d8685a88cbee74fee1ea4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c00baf775748157abe109b523cd7f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58528edc9e539f9f0d499e5e234f37423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40cbe99bd0c28b6edff9848242412124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c32b31e4e1979303b769f373655d6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fb62fdef2f6f770e8cbdcee7d505226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4a4cb9a0d5c85dd72acf9e4c7c70727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014103ac7c3aff398f02b95be5973e3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7954e446706ed073277cb339dc9292f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacb376d224e579dcf710bc1d68a8f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd43025a1e9d0725889cf13579b514431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9087bf0d2c82daee21deafd891a2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a636a0eae59143efaee218d84e51933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4b4c75e8e85db43d52e2fb767588534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed28e41c5e794ee6d0464234b31303535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022bb23f4b99da4d82c0b08cfdae25036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f8cfa3fb584b98d414027f78a6ae037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5c47eba17e6df948a52d0e3514f4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0dc136536456b72c171cae925044039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ef8a48c27cadd0cc3d9492f25406e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de0f381041141bbd9027811e53628c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338cf520c6bd0046a46515a3ad97f1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826848f6a6ecd7e144c044e803070ae143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b85668026925e03b78aa4465175e5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab743f252006ad07a67916f7cd69e8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc426967bfce1b74452f18dfcbc17446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08c3a28db0d69d43253b3f8797a36547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7accca88a1243e089118c40cbf6e36b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234918598efcb3cc7560fbb5bb4629049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60254781b556e8db8fa1fe936e1c7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25ffeca43e317dfbe450362d92fb5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2fe94c7148856b52b72bdcbcad64752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045984753458e3ae2de1dcb0bdb7231953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c974cb05c9618b48c0db0fe400f4f6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886b54a22354685df8bd0aed795c77c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f389ddd4f4fa803671a03424f101fdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967fa8abefb47da706009714b21299057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fae2cc2003cf5a32b2132eb2343f8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48353ee8084ca90a49d2cfd5789571ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254be7625b93ac7a19b96ea71e9a7ce560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88de167315ab2e5e00ae9f73463c42561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79131b9cf5cd9874569c667810fa95d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78370ccc6ea50c0708dfae420ee05a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fc8f2a669108d82ab5e4717b1c40364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17533749793c8218d5dccdf3ec4eb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b27c240fd0f893abf0ee5c662d6ad066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90447446d9f3aebe62a5d75b3cca1567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210697ed53c2d1acdafcb6e2058b1d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5884cfd9d26b51b9ce34a534fc767669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e368b1e60dc1abb29651e3cdf30ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311c053bcd18ed4af0dd6983e64c63c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d651c385f68555a2f44765f1f1a4ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b682e15fe58a0ee9c0cf368069f1e8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63a51b20769f39c1072df24e483dcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c44adbc4119040eea90fc82bbd978875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fa89eab6b0aa35933465921b9114476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21de60c5cdb0ae404c018948d114c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b29821011c028a33f0fcb39acc80478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3073797afba72e36b2ae43b4ddb6c8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208715e8f06a8cbc58ec027c7389f18680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12346868234fd380ea076ff1a9c91281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df07eb1cad3d3285c81b553b6bcd62d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed9ed78a0bf6ca3fd6043c3bef708883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18389a17e72ad5e959bd505d9efc0b1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800559b7bf3791c4be45e566290b50fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c126a62ce4c9284185481987e7a38d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379aae70835d41d91cfbb4327fcfe7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314777f70b2a75201591ee622de1ef8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8737793077fc69004dfea4bd818e18889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bde0fe1007d2cf367069a85ce7a4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e95308d8614931c909668111fdf7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f665b33558166dfc9a54fcf21eaee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444131af40ae8241e593178b32faf59d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14ec44a64696ae8c3b466ad8c1a9a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703ccf053d6ca3b70dc4d117ebf4cc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547cba59431334c5f4645debc03b09496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebb9561e5f749e2961a858cde00c0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6e4f3a6895f238909517b242f848598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362996cb6fca92e2e0cf6909ff9f9ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855542b6170edb4b137604a83e69812100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eef86a9bdff61ca0eee89b3b42f2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be229fa4024aeca921cf79a4ecf14a45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d079a2d1bddbf51da3129956ac9365103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda10dde1985b56802e65824cef9bda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88000997ac5cc69f921c089df5e60d0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8338405022b112137ad695f619cd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efebed8c8720eaf2688d58ccf028aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857b7aacdcf8df31e4c3bcc360a9ce0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423844a2a6eee7d0a04a156c660381f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06f971a7e187f27f74eef0a54f506c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07b6f7c18fe7c69231729011f759eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efc0fe3e5a8c2a56da298539e8deaf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd001aa2d630b8a416abdd1c85e699113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0c00dc4cb62120401eb6024009c1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e8c7498e0f746186e36eae7ce4b4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39040e07635bf121701c0e2a20eb11ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edda75be84a76ff02d29b2f14cd695117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583dd469451e52286685a586d34ad2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1974a44370568f0e81f558ebdae46c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebd1018ad75f0e3be951a3eb4a4127120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789a2b9c7cfd39f10d860b75966ad05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b3019284df7b6f4b96cf968827dec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21fe96d4f4b6b9da0daa0cf756a548123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0aa58a239195b56ea68f3206881fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6131b0e7f58714d247885c49d7f1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23074e6ef0dbbf2d3a543c1f25ddc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666f5aa1647fc3a982db71656289db6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3e3ad1e74435200b1d5817a25edad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6802173dbf9c4cf113687930023fc95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a8ae27f50d33c8ebe37b1f9a632f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f6f77989934e7ef5667ae791662f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363932de3bf2f4a7e730e4f7b66dc60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46696af231da76b2e52c3ef300ff84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc959f328052442637874c1b1730049134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63573ca3ab77bf0591b6a0eff4c6a75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13136ce391abd304a90ec4146b1d048b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63198fa392b41a9dc5df2f35df9af2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f83b789d3c7add92c2284400562c74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba901fd2c198f785cf6bec7359c42e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238975b509c57cbae52b3a61b24b17e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2240ddd4b45af89bb1eb4643a2938141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8dd39432cbc0ae545077271e1f30d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed997c5eac5ab4d3d20b4ad334dd8d62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297a1079a813db3a497fc67c6253d6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7192f25b78764805603e35d2c5eea06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1d0b7cdc007224e643285fbbfd730146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce5999bc23428bdb15319884350ecb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84882cfbd36beebcd8fa8b2e010da488148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d7b1bbc72fd03814c28b173e66a8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239d78bffc26bb7310cbfc5bdbb4bec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d127c3f734d24c015446091d436d90b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fe66a12c64e2290a84fe5731214bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d8baab15f8240e98ac30dd6554da6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba558f5e3eb50200a25ef8c0abe88e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef05c1fa1462b48bef5f2d4269db9f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46b405bac807d041744adebcd76145156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f176d40b2231901a9097e2904557019157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1304dccd378335e0f8b25a7fd7d836d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aac8f4157716b60ea664435506d053159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247166bc214edc1c5ad53478c68ac9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d2428b2e44ba6d5e188f6bea4d7cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53635ce0553a51e17246b6b7d164fcee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0aca4751ca63fb30a9286fe0724f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c17449b120a411e42fb4d5ff5d2a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13cff936e59eb3dad9a48c4af61e44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9581ee963001d1b785d690c3188f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe58a2c10371899633d47b5e903c8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3710155e8ecdae0728ac44e3b47d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735f2f8e3599f3ffe307c7073ee0e5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7a344c354e8a00077b2c20e15905c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0244474a2ac9721267bc0268fc06c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bb510720f66a02450657b49d07fa7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f8c64c4f4803475c749489cfae7d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e8f66a9fa34177666e38d49a3c78a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ef022d0d1bf51839d8bcb6cc11fdb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f22868d0c8f992fa20a1e6dac47f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e38516d13d3105b847b0d6b83d754177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c234fe625c08a97af4214d982bc5af9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16bbc433d24898c064b72f57b50519179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa373d26d342ae6483a9d62e2979fd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf483e1c686ab987ab1c317fa79ef4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec9cb18cfd1323690dd3384b6619ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e2329d8ba31b3897563c90faddf1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f00d143bd7e442170bdff23b6caa1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba533dfdfb894f15afdd42ca83e0babe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617848b76da1b355b96f15c54d819626186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e51cab15f1d07d64f6034c1097961187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b66842dbeec67fb9ced1f392b07aaf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ec01f6ba433bb614242bc744c0f6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e32d2fc16ec50a2380a875ce168c44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14179da243826d05fd225bde0d7796e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcc3d6d1c348600bd16674db493db8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77240e08823acc40c0d589df02b355193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd7c7312406298dc9e0f4b3bbf35b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbb5c07fe68df8d2b35f37235a9751195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a326b4569866326fffeb3c671f6e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886a694cee7f67b9c35154ef26244bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a50f9185324f8bc38dc748826863b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84692618d3fdb67d4ca4cb37f346078b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cfddc7db98a5c614155a6edd5e62a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f03609830a9f44a496980d5e75ceb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827c0ccb57f29e9c3f1a96f01b746e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3b9f54c6b74f2492fd6be09f1e671203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a928ac8264852048cbaeaf5758ee130204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1514524de970d61ca977bd8cbb17728205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5054db13b8edcc42d86da0260fc9b1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eab581979afea910b0801155cd70c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4973dc612d0d25d6887acb21750376208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e9a6999aa244d98aa88f10ae2c1cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12383d1abcda03725c19b1ba6da9d770210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20db310bd2140e928035bf689e5e7d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bde80b892f6b6ee3f494e01460853212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f5c32dc48c7b4c5e8dc5d1beea711213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8749d4107ebde5f109dd54685525a3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae24b8438ac239380bed4812a9c83ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bbc5480cba773dfa8f939c161f0c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725b502c80e2668dd077505cf8ea748217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7613826ea6b5414e5b6e7cb40d87b2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fcdf9f0b776435f73b71a64a91de3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7404358922446388296020fb6c2bcc7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860db93c84cee4724b549788663aaac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df884d51fdcfa3f463b83b4d4c7063e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20966b007adaf8ee5e15e54de6c6ca3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67629ff3a08b473bdc3d2b366419049224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabb398f693a67405192e725b47e321225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe8b9bde60f0af5f5379af720198b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e399a5d4b7dd0f83f1bb60a1114aebf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48a4406add3f9763008a8ee7d3913a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb640dc85b0f5981c72384acc4283c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf33d1f2f71effac929fc1fa1cac0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e9d276742e160aff4993efedc9970231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef464422b0aeddda6bbaf29ed32cf62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cbdc687ba43484f920807ba72f2a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee9eb10cf515f1d2e7a43e99a06f63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4145baffeba65fe86d82edb6bc8a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e8594e3042439592c8fbc13a90c7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae78d55b95f30e6d2c7a924e28e2d50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e17719f310deeb123112049b6d033d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fc55ab8c45ed55c04f1d63ad05592239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74c18a08044fcbdfc170d411324863240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d2d44854404e9ab02bf31954bf925241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad94ac40c40ec7b32e4dc0a6624372242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084df92cb0fe5d55d55dba1f6e13d6e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221685ee1d1c991d01d35e4f68e27b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a1d45d8a5683452a7c3bdb9ca6d2d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbff46e8af60a306fd1709e89aaa74b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962314b055edfb30cdab38a86ac82114247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca090b2042fd2d846c541cb9fa5d27a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ca24f6d6390c748fbe25ea5af6e8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28224b0eaad4eea71af30c2042f5c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd6432466ae0baea3fa6bbf27e69ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbbb2e6dd80935e5a0e677f2d6755a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1e60020334b0372fc9ec01f7fc07d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74ac387edd97d6cfc2e5d42be45650254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88b8f4646807b4241b42d15beaa1f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b894ef9cab4f67a53abbdcfb102896a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33816c82d4a54ea1d7c5ed3159321e66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ee9c045c173ed0d61b25e3208a907258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a3a2b4b9995185abb0714fbb58da0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99645142caafeabcb14d8afc65c218fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218b1e0e464e818a2d977087124bc1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903d6ba0122f48a5ba39d4d8f0bf203262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b87bf61a04cf4be0c8f1aa9d077005263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196abbd343a55ea532a5284e868ea4b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7e61a7e06b02bfbd48996d1287dac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a24d5fc682b4b3ade6bb852421ded266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dceb02b98de296488f7082b9c4475d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e140370d734649c0812406ea62cdf01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349f331f6cb30a9ee6c084a10a1bacb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1858ba23cd19aea0062f9818ca76e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94f1a2780581ac497a254920f7f9cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a67318266b2e89196a2898217e73d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a09186e589a446d6fa7ab45c9b269273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaeace62c2913850a22d02d1c7f740274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d5020ac0778470cad23951c05f88e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a87bb9bb3557724e4934fabb87d54a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559b8d756cc57c1af40e0254d2da4ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d16673ad5d3e8dce5727fc48cde3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fa93789fce3474f6dc3275427f072279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5255d130df879f7815ace11d42c4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448254387b57760bad968e5a8c14c35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc35f2eba149494326b128165592d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8017e5b5f0b81fe321c5304073f750a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520256d819c509d260a69717d7507a8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb217d2bb840ccb6ac44f7b81276f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987079b5eedf492f7fd1a3598cd19e9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23612f4075c0306b27d6e33bd9ca326287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cb6da71018fafa722a74bb7478662288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c8c98a297bf4594cbc1647739001e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a664c6b043b43f6d9789bc63ae04dbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26c6a1f0643f01314eeb473a463e6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004da4d8a9f4f0f7089c64487cca637d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46887c8981436d5cea3db33373428aa6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385652b5dd3e7cc47e09b189b8f50c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011b9d978a097d10755a2355e8c9d7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf106e79975dbcb20d648694ae8cd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d6dde376eaa16150f934a38bb5887297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad438e9be0b8c190f6358a3674e2ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0021b011f1532fa3beada59ae362952299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b152969fe460ccbcefc8c17b88358300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65069a594599eebe7a90ee2a05b51416301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e145285a1852eed02261598dd98cbc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c713cc9c77d57318d68ceccd6a4d4c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be64deedcdead604e9fa55116cdc57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826c7931665a367c703edc459dec7a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73f6fb488eb5aaebc0e64ac40bee4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84104c4e0d065e6004827969dd278079307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee91dc58c43420c32d5932ce184fa69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01afe58d6bb787bda0cd3aabeff8df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f7480512528d4c9b0f4e3d9a8cd53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95608b321598a0fada47644c176ac03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3088dd1d51c65d9df32a77bf5e930312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8064ab609d7460db34c45fa1092bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43f0b1df71753ee8066f2e12c00efc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03402503422b0ebc07e807011ea3fc8a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f5b5bf133dee6854cc8d456848ed9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e5a1486cc2b3979da70833c57f197317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0027d0a85b6851b850ca1602b82e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fb0aae3d8942dc1746089660a05a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb3fae5804e824b39c3696c6da40f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a9368faba50b15fee62be24cd7ac8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422352de0585c47498294efa2cce784322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13339927c8ef9c8947023b53f439ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41292564793cbeca7f22e2e6c1ab70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de509656c01e9d5f5f99eb8b7b053248325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de749f62c0413a9a781c48de505d29ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae259e570c57d021135d5807f1eb71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796aee634035a50838162f2f6f56b34328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e05c9db8bb80995aee821f28f249a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03542726f8f6ad9b3be3320792356d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54c91590842d0de5d89cb14220d482331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9435029aba71aa5c0762170d3742d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613856e493a857a715a468de06d31167333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2d805ed1c756139e61c669eaa809a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb79205f65b29a3e8b9e2b0d8e4e39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd12fbebd17ac608951b6654cde5c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd72a55a97768faba9c4bf16b41c1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122e902e86e903a5f6775acccb8393d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332849407ac3149516928cfb797d54f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85388c29798a4a8dd72cddca231bc023340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e1b22628183718ebb583982cbfbc3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638045169befdc965057d4a2ba42bdf3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64616764b3ccb84a9e970bd9c0530ef5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652db89c902e3eaee8e35e1cdf3a12dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f03f9aefefca412ab5425c23310fa8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269514a991cc27de70085f6e4861ffb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323dee95b7c4b95e5cc27cd93c4e33d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430bcea24cd17dc137b61f728f6e8f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f9d06ada1b9135ad3ed510d7bf756349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78150d441996c32f55778548ad3a60a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1dac1d89a8cc3b05f1c4ca3098602351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b819a15d86b4a193a8b2004ba9c15f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc26417c8401d37b8d7b01d449582b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f94bff9ed99e65242770a3c7781de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a23ed562b62240b568f0420eb8897d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61588f500f838e5dea471504d110c8ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c403885d8046396ec668db7ddf0458357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd682eb0e80b408cee6b3abdd6a6b4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141a0a79efa870f9459c08fb7699f2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea706992eac8fd1f779c8505d301645360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee807b810c4f25fd4e36163904048d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d617c80c3a38cad661df33b69e7fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a08ea3d22e6e26f67b20061f96890363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a277467a4184e22312eada344e6ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979ad541362a59e0e77c82a2641197e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9063a6656031e99292f146577a569b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf483f6e3820f9b67bd7ecdfd583d88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65673d8201f741b7ba0df71438e4f189368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931130df5cf5041735406b317205706d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a150402d5d15c32815a16f15fde0a36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02b008fbcb295e1123c8e78f213541371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f712e10a165a9fc2c0a4682529766e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd419b503d30421fa680bfc75ffe12e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ceaefdafe89f09a0145adb4679ac65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e2a4ffbbf639bbdf7d3c48a284b1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b580ec3654bf14da31fb4adaa2cf98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884df34cf78d0aa149632601d3a0827d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72315b078cba482cb6785fd7f49a0eba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89da4c79299ea7e4f4898cb731fbfd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a169cbe94fd77a5488aad683eb2ab74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561521a00627bf3e4e593362a7a145a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd38454ff39b9b573fcf1d0af816c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b0b7fd7d7972c008b387800756f92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893e8809e6bcc3c2239ba37cc13ec68384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb12d91d47b8e1860cff12c84afd0b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c99cea90333dad50b59ff1c81e2d70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8e2a1d42beb9f1340f3a3ec83a3fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4ebce875b2aadc1bb7fbeadebc19f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c908ec0614c30bd43f9938570a4b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e615606777cb636b8d6093f2f466131390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb39b2311c2f292dc0c57f1db20c6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2505583c4c369c01816f73d28f56da5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef093c7598a48d470b147f655f030f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b61cd2e56ec93f4a435612586119eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040dd43756acb48558bd8bdf07ebfd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48115b306b514cd75570d6d532dec329396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e563a3fda532cfb3f083712f4d65e09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72620c32630d7ac61e0e7a347857af86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03b7690ea1b16846518d754337d2bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db6cd17d3e8d595c60ae3f467adec4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63b3bd9dee1ff70635bcf7e964db9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a194443ae73841bcdb1b0e2f97bfdc6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5901ce22529f60e3c5b9fd28c69852403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0da6696145701d22c5cae257a11b9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd47f9a6c90d03b835832e4079dd3af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8003ea76cbd5fc094d182749e1b20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8690a5240bae0f891f0c5b23b8fa8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405de82bd49cdb9e9c636af69d72eae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2e383ad8a281888058d19050e85e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d69e53e4e2e5386bc19f75f28fd433410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e82b4f5c42cd1f458ed7922b878a67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa843b606862c991de7ffc82e5575b01412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6199fd28ea434c42d94dc9634afff3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427910f6c483fb9a33675674a0ed9645414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff41defcb684587931639840a53ac96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654a88af702c438244a4f2119341b81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada88b57531799f4bc71117e9e56347417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388448669ea670d4d08b85e6b7ca5d6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ffad52fc29d3035e8eaf3544e6a5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620a5305c3d0e454c989b58ae86ff35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eaa195f40e4bff4b832a3aee1ace0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c850898077d4adb8cd4c21efaa33c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bede3bb02d47bf8d230d84957230f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e021373a49da0e594ae3acc4e6b08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93cc2c1a9d6bac81169bc7f31f42ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc05749154ff646ccf9e3de4c1f1e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54741f823b937e25558e8b01021658ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf0ac8e0811f2fadc63eb3ffddaf62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b951a985e9792980e3b6ecf5fc058db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2e916ef88566c5c5ef7499e91e19f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1af892493e01cad7959c4dcf5afc45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196334c8f7970fe82e8a2e273fe7261b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889669ade7171ff2168af177f5509f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a5e467d5e26ef26dc18c980b9ee00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e85c13cb712ce71b14e37f0cb946c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda58f4ca1844b2956908c21d40f524c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ffd8a88c0ae522fcc975116973e89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2162fc55445fdab48550ff92eb2489438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5f673c4974502f2f854182da84c56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a43182eed342c9ba7adaa3d6d0acf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906bcde1fee95b8d9a47691408fbee4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb071740b0470bb478d717537270713442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa99f1d3e1ab823c00081e073605f51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e9aab4b4d37e7449dfbc9135b8e3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2374afc2e00702f7881e0380c04c87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9bafd654b95385d2a7cfeb1b3e7cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700ac0f6a4acc52c17506e179a38bf1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865efc41045db84cb9f1888b37e3b1f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275822f20ee45d42115bf87bff48734449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bd14e4bbcab2a6a94539dc6f8ae7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08077c9eb437b4fff17e5a5f037b5a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d6ebb5fd3e7ec5ef07fec4504d36b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b179f80133fd14c747444fdd0253f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e3f7f11a884d07fadb86202a29940454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cf7d8cc9e03088d4970b14fe8c808455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88b0966a935656837cf44b183d7df7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef098e2954f080078f4b3ccaea9ba35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a21c9e2a6e3afe828b387ada86d672458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc6cb3f029c9f586f2a95795fe286a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ce72d2236ad2f82314cb612fd5e6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccd4f0c5f801e1a27b2ba0574f40e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f18cc032f8c4da69e92bc71faf987462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2ccf905659c3582b30e8e53e8159d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16242ec3446a17c856a1328f0db95e92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce47df72cfa0824e1855b78b8c45df3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ac04640ad947581506132116a3a41466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94f6c8b555504cb27511dc5613aaac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b780d6de8018f2155cf2f4c26ff4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ac0893e327db6eaa74cb01c365e10469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0a6a9aee7aad80cbe1706aa9fc6b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb0a31b70bf6820ce0e630aa68af43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da6cc022883dbd451ee3bc9be4b0b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dff2703bc7635c0a4cf5782be72db7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea44065cfc29dcef5c1a9cdfc90be7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d13fecffd5f0ec2681b77b1e802177475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67724f4b264d293c41121a88fa656f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633770b0748c0d5929ba9c091225fc46477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc3bed3f7d791449f7a42ea9664c2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee30ea2555d25494b83caa61a3601a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aa7a2e83ffd035a39e139566209cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62fd72ed283310ca73c3d1ad5ae2ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3332940227d5df28d79cdb2e41357ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dbb5e75ae8b7fa2664fdd8aa9e32e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449a71093f0429183ee48c0140a514c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafb61e6434f237f23152e43d65f4e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62156832241dee7e78543fd23a3f5048486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dcc601e45e527ed58969fc6e4fbf3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5010f320f29109bca30ecc19a4dfb2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fc14e922455dc0c49c34ef28f9f14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d955533fe22bf49907e92ebd2cd60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b12104111cce48ca364c68b5f3cd68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174352a83fe8e2816ca98a315c286f77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7055beeb04cc2fd12579c1ee1da1c97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d312da50670633234b04910cd472c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb32498bdb8d4eb1c4c82e8f32bfe6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b5386c8377ad4daf4df03a3293bf6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9a339c48dd57022541a33319e8806497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d7f705039186d33503ae5ac4c5081498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38904f9f6fa3525167e769898abfb8ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570d85cf68ba71fd7066b4c28127743500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e58875c8bef48c6602e0fceb615df8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee7909663c4b28cd4518c69eb80ae1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ff19509043b8f293067c0ae4eee5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7ecf62339ba5f841093130f517956504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e718c9b8f96377e5add1fe5b8de021a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89ed17c780b8f246748b0add5cf897506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fefd49e14ef591f57480896d3f35b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8cd00b433cec230b140b6c8fcf12a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17522e7f3bab17256874269138bb280e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa38eaddd0acd8dc999c317d229391510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77329d78e13a01ca75b884bbf7a96579511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2744d66a6ea9e47a098916b78aff04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b917a03038fd1fb1f9cb513ce9a3c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a5617539e966ef775d968d6357d7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834cf9e227631ff80d633b8d1f245ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279ee5ae9406b32afeccd79daece33d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759a28802af3eeb07f279bc4edf0b80517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219386d232cf20fbabb2a069f5a927a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87097e848bfc91a87aac26d2570c7a86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623fbf80a7be5ac5dfc473f4dcd46de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888d9cea288b9557b0768c0755dea18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45af0ad6f097af2b9264eb08ef7f5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551f204d9962217fb261b91cdf0cb9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864639ab77507075781a44913989eb6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1921efb33419e422a2bcb5c377d54e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45442b3a39e74a9309f8fee162894c2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaf71ebf30f0d2d88eadac3cdf83d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd4837984c1ee44b040a13d51d52a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e909b34d0c669bb861dfbebc099cdd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd878f4f4cf463c87193c369d99c90bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0408e7e0bd6d5add94bee161af01639531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d32bbaf29039e06a2135eee8c0db3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd03f6394fea4e77cd16585b9374800533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303d907593dd5998beb2e39690ff326534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00d87363d1ba398a77b2590226a674535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c506021cd1aa22882a7d7b033efc8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f396acbb80656cb430ec5f1b293a5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc95c0e0a67d5189c94984b087b8aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1d4a008d6ddbd0df32df8df2ac015539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ea77d776d5b8f96b1240ead23bac5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017f18f750a818ad438a81350ea694a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fefb38755cafec1b3d82f032b04f72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89306988dca05f29a45f9cd40fb6104b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631d0ae1cfb60979a1eb2fc088e9206544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836ab4169c606515f975c069724bae7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2b8e2713c088459c6328134e64e65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2dfdf9aa59368e906c883bbaf9e6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35675ab111cb7d175237ccdf6c8396d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dbc4fae0d38431e7bbb755b2f0250549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9c99d72304a6389517b957dc03fe6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb38e1006298aa02bdceae8735c5dd9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51fa1f0fe9deb0c873c2541dfb48b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769507557be402845e5f9c2431ebdf8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df25d30ee4d45ef15626f9f51cae53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08987fa67a7420ca2b00a4924370c054555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11513b5b091a0c5c353480ea37ee0d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfbaae9a2569e793f83c5bc5276baa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a582009ca4c7e0e3c0a911c30425e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f473b798641534b0393ce990980fdd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43eb4aec1644f4270f4d8b9f2c0bf7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251ea8fcf443a0312561ddd9e376132561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f038e201dd2a277995094bbdae6478562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b8b3abdcaa8fa1bb6c62dd328404e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2447faf8870855cab34234aaec64c3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6e0f8f33abf4776d28c8dbec9d4c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a456d3ea0c528ad27a16bd2d4fdda566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d8d8527c7612f03b27fb1463d9eb8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bc95727440ef478f4554a39a68101568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f6db1944f06fd2e35033a9d060a70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad07a27b714841d1ffadf7c46d81c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ebb234746f84b76b5a9dd7c0921c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d18261ba54a457ef422a6ed2435948572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7efb96f3fd46186435b5ec64a9f99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6bd5cbf527b0637823f86c167851e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7237ac77eb8f7b62d8589ceb17cff15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286928b6ce18982b353d5377850b24a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fe3d27067ca4e70455b6889eb800c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f7964b1b1515ef2d28b4d80392b1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be42989ead655f580af8715abe3c49e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5c49c9e0c8f5dca24000758fd8082580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6d95df0d810283382e169cf7ab92a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb2ff41ebf0526be2977c9ba5f541b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0f60927a9d7fa4b3f20686dedc51c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0661c4677b9bec9129230e4a3a6b75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a017359508b1cdc96737d05083a7e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e3732b204a8a4562f0ac152e0527b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1a14e2f1528dcfc21f2cf27a3990d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f6ecc45583789d522b2a76622f79e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f1ce12fbf04d8c57e624ff33a5477589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f71e21dde0a24a325580340dc259b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0f3d76fde21b798f904098c4c9cb1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7c9ff397b4f53d15a7d67bfc15d3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cea10bf0fd762b6d2bf1a31f7c8c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f59ee67cfe4a47c989ec77cee459c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42cad294337196de2ee8ad55f2d077595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019a4566a810e724967e9fcd4cdbfb2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bba40a3bc06847ce6b96f3a3347ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98c92f2181072cd2d3c8f6e4a357ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363be7c9c590cd19deec7eaa24fca5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28085adf9d3ddcf7501700e06f392240600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54070086616535b0c0be72457f1d8eca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cc27f0a7a9280dfa3b0f776a2ab87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd409ae2d7652facb1c1bcfa0b53cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff6ed8155bdf044831fbf102655313604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb7e337d92330c9fc8fd9e220887be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba963aa3fc1aa583687b4cf40d7e62d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6d633cc3f83c7a4b5bd7126760c7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad68e2bee35f296414b47593598a505608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ca413f4f703c108e3099b59436e74609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719de26f514f86bc52e6a86c5069f167610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3de8942028f28f23c15d18d70eb34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325641412f34ed7d1edfd199f98e6c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2d7dad127af6d1595afd0f2d715bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594ff1fa6c652c555d1f07305cc3b13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8b4250934ae5c2f4b71d192c38369615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa6f9146966bd9c17938be96b29547616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cabffee52662eab19b818f604f68a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996ef0040da660363d2a1d7e895d033618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11d98f00c42a9065490f897dfc4985619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c80518d5525fb847b52a76008cd2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80a2e6fbc23a3c6ac8122ba2b55740621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4110bcbfafbc93757e672ee07c9516e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4da40f4348dcbd2319fed0f2306a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80995502c7427744dc716cff62ade498624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea702a11fc8f10c7ead7a9515a6d4fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf89c51797e7c3db84d09b7bd16b60c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e9a28434bf801ef7eef511e4b6ea0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8100ae1e5001c29339102cbf069a0d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65f2e8e1874e8c22d76f5bcdeadfb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027b0796534967d22f09a4f7cd000d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f1cd22c77c9816c3c0d36f9cb5689631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6831f2e24574cbb80e01ec1a880d7d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea75670b7e40ebe46353a1394ae38a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad9888fd681578a98912c0f42e3bf4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f80aa971d377f127c808f56c74e97e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d32e34d95e312788b7ec1c6051f28636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe61553dea377e5215c4aae9151408c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3f9abd6b0a5529777079b6bc1fc21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a77ac0e88dfc99ff11bafa0e0c2ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55dd3e87bba2f9848c0f1498219902640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace10aa3e3729f8c1a629aafb7e4e040641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c203a277718d280135e403f150ac0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83babdb9c7ddad839158c32e9bacbcc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7893ba02640d0697d690555bad60b9c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106a12e95f1619d36ed322b128c2edf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1df9139ef2404d98f0f4a7c4a91660646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce10f8ade00757d2e8d2a3682582b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0e0435162ebe697871fdcd30bfe46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a3b3edf7699773c609ba4331ad13f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b450534b2a22d9e80b81eaf3323e94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dfb6f9666a2d6017b3de07c908d8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9418783c4a65254d0c33662d22bb11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782682721d405eadbc81e71a65c4412d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13e31f54d224100837380d90ed1093654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1f1e2cac6e6b28313698d4a3c4fa1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c9ce3cc879ac2a497087aa6fbcdb8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d7f1dee97ac9a91ff3c82ce517586657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7c968744cc911310729d5e8441cff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743fc3a275826c80d617204b170a1fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776395f66d204c9ce8e7e59947cfcd5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef37999854156c49a373c8990fc5ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752be1b25d36fce62c786f7ce4555dd8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1694b5ba5bd8259cb230c173a99db28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9337d745be3d08ab8c634400477bf1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ad0acfe4de1e8982b9ff7fc4e67d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae872650310fe35d8ccccfdf114d48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cf747f7d72b02b7fe61cfa64a158e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74910e14f7e5a3776302cbbcc17c08668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899b0b26f34eb3748d02be371b2e28e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c2bfb1f34aa95ed9e17e9166cc065670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbbe81062deafcc49b3f4f36156684671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced337fdbc3ec100b0bbf9bf397348f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a287a6bc920c0920c03d1fa1522c20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ba823781715f0576577d134952c02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370aea28b297b711ed44ec7feb535e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0ab37fbfc73259974031c91e8c317676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af332cae9825aef5fea9fb0ed7c20bdb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883d2eaf4983881ce5242e2ab86c92e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9ca1bb5f9d53ebad90c3a6c9bce9b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728cda0f8d5cf25b64924b419398948680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd72ca880839e60407cbe5daf95685e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b9635fc3960be7b9e09eb93e04700682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f69703f93d506f8fd9cb8ec9a51d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f41b81215d2dab384203627145771684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79dd57d902db342030d6439f280487685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026d5f897587aa54cdba60ba94b4f92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5ac2a69fc1b709832d549ea9c54dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a976c55c85dbab4f69962de60bf3474688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bcc6037f361f1a16b13f9a11a4d8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52e222959e9e0679f52701ffc46ca5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fbf389e3921b9516929d603662696691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610da817ce9101300b549d204cd9550692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe29eb49efaee2ee5bbe7c4fcef1b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1daf44d27145a3936d2d4b3af22ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d633ddaffc883d521a7c726bc8cb6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92079e7a49998f543008e27a14bcadd0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a41485a15f20b14d0b1896c469bcab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d9f8050a9461d430ea325c155eacf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e83e0b17fad0f57df7aaf95ab22cba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9d12001264f4df181909159bac344700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b4b7acc767f120de90da8d69c310f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ddd42c2f17ecaec60025eb08cedbe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc90e1276b0517c0d9327b37cf8550703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcdd9adf2408124ce27796a875cdda704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328376035c95e59fbb229f278fcced5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15c11caa60590037eaa6aad7f4873f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af2664bb6253bbafc5d951461f4ade707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398d614abdc0c8d1fd3b4a15632ae7c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9eeb16acc8c14df747f1b53d59f75709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643aedfe274a73c39213849b47caf74b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c25f4890a387956030d7f324d033ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240bbb981f6ebf911b13ea885afb4b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211759f664bc30e862a08264abce2497713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68700de78cac4142e4953ac39496c97b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a7b1b755a40536bdbf68822ac7213715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eecfcda1edee22e05d3c7aab59d35d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee840c94f6a3061c84e42e65df7a98717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed321b98d67d135e09623a4b736a0e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eab0be3bc70a60f3bd1ef603af57f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4d8b49b58345ee665233b33dc6283720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d33b03629ce85dab2bc3aa38cd3c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532fdebf1a86efdbf8897049ba5643a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ac09a6e02ed3eaa9bf589261b4959723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695cafb1a706b367b48faa9147a72a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c744e1221c01148c93426bd1202978725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4be582e1a8b8d3326888b63b4a0dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3984205a56a9b979cafd57116d464d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439368877b790f6f601944f4c730787728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6e6d6148f918978a0d16e1a615256729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54734d33bd151a411b9d4ad13fa5b212730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1730580c0cc9f925d81b7ad4b8744731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a864985781dc1b5fb09b82d6f9809732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac25b2f7382d9c2c90482b9e0ae507e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588171b7bbe375760e1c54f0957ed0b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87183dfa5d9ca19d8ce4fe97127763f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcefc42bd26427ab5b8a13a5b31cc9e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00113151bd243ca13328cf6b64445a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f069386a43502af0e59a478b20d64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e0c1493d48b1ccb205c414320f2f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bc7cf71c815fb506d4e0d58732a91740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fd41d1558c19b5f23c3f6ee7d053f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45703d649f548446ae6548e33afd86db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f4347a073ea2b512f4dc62793bfbf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba474572a79f5b98319967fa20a76c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe94934b57eaf7dbdfea6152bb9f4a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92ef27788d0af035e91fc20718f739746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1665a73d1850b62e67a4155e69faf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3922408d78e98f2b24bb6282939e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32149b5d2490fa28dddb7c77346bb4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6dee144b553c8af7ab58096f4d676750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6574a8f9dd38bf6d063b9c4c1e3c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342dc186ac22132f59762771315ec2f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce891eaea1a00b95a637484e0a6c4a88753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81459ab625e230fd373727ed4970f7bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80888bfded5541c214c66d12d752e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fef8e26a7f5b9e43c9d7a11c26b1b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566055816817a61f90f4b0ed9eb791e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a6a6523bec48233de122a7c255328758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183cab381eb2b2d234a1cd9df258384759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5536ff8b1dd17bd9e8c8c5f51f682c3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e12ddb8a1ccf7fa16502bda964f9e6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabbedd4094dee9e36c3f91f1f655cd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f734ff9ec84d248eef339e4b6776b93763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1ef26fbb71c365a11293f8d5705ec764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8bd67fba683c8d07c0fd8dd51f770765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e34605d3754f427b9c578e5f30f14766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bfff710f15b3c04a658803b758e01767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>