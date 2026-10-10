--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdae2149d2b76dad3f6a9b20d87526f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b23619360ec07d9cd24f13142d1c952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252cf916d72dc0c383f64649b6c18313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b8149a5a95016d13d300e0b40c2df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9052fcc7633bd5651612d44c1101c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea70cd0905b53d7a85b5ee324556f716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce02b5c3ffbf93dc85967ab4bfa2287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5553a1d7df27cdd931a171c1a932a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afdf4444efa3bd06c10592895320789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2c410700635c4b8c73645c209e30d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff90fea6c73d41d230c1a890dbf6c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599263284bfc2d30dcbdf978d33a30c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f101ad32daab63dfdd9c59bc62a62ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b57e21a6057ce9430a079aaeeee32b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce276144fbc6f287a3470f2f2975372c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559eb479f82c7935b74e0559dc1f91e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c98d1f198dafd50aa126be1e5b91817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670249df6bbab6a747b09afd19cbfd5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfe5656b594d5e92ae442b6c144ecc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402b9bb03c2c22b45b779c808f889cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac34d0926223c5774eb4b202e2e8f6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc873f339bf6fb956e0f28441b91bbc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc326858a62fcf31d12165a2cc27ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8581c3deb882f3c77359961df1e1c0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ba1b42f5ca2402d04db32a9c4370325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbdefa4bef8da7c0020130d8e19b4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d54b0c51d4cb45b14f08231eb4ec2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a140be6a9595f1d07fcaf55422c5a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1229e85819df3ca7e80b057b387d34f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a16ae4d6aebd3433407f3ac449c30330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5350a45d9c312d52ab234ad2c4016231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b0a1d3eb12e0719f376905d4538ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c4def016862abf883d692fd96b9f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64de231c690ce25da89fff0e35f033e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea5a753f2392781c361e30db06e92135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7950aee8d88fbcaf29412528a88cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56acd59cc9d6df440e91980e55eb3ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850dec1c683e789780cae859b1017b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef38c4b2e68cc3c6f765a5dfb28fe339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644ead3011bbe198e4c207a19c6f16940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7d8d8a6828f9438576e252e12875f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eeaef3354540cced225c33cd421c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c36248bcfea96bf626e6eee997a0b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363bc8c3d5a1402d1432cd2a511b12144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eae9ca103666b1abf6e4c4f83276ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1840082f492282fa562f4247387f1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9734befc492867f2018bdde66ad83e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fab31026472552f8236982386ff5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87dc6b616be2da9fc9e66a3967b60849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa4001906ba16b5cc9acc88c7c91b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20ec079f5cbd996a2e1ac5717ccdba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1faaf97b3b9b1c41413e2e1b8566252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b31fce4ef0365761d7695bc52a78b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e494c34aeab28bbf535e78a05b96054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a910539d25fa8cf1f2cd69d01049f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db73aad058d0780c7ffe882b75ea96256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89695260a2a8f8ae994a3bfc461f655757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb52ce83d84be7821f6fdf16aa2721d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a6fc87588ea15e026707780586e5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b33898712e56e4b4264bddc945051060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757884c28775dd2552477932d754f9d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821195018b6ea94ed1365e095c6992762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74574bcc2a8076902a49dfb857c6a43863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfe9a36331a93c67ec1b8fdeced96164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c935d1744329e48158861d01ca655e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a7504e7a4b9eca54b97e67e374de466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd6c26dba454c93defa768edee26d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2344c4c6ddcd497794013cb415dca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ef0594510eb20d553f950b3b476f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece604375375d38b88bd93fc108e8e7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6b8673146e06c26f712ac2a68dec371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790660296d30cdbe7267882b78f74f1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a98a3adfa6b8f6b6caaa02110031773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef758aec2c47c6311ba40f8ebbba49c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a2be878a2c939683056bb53489c6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426d7882c663d9b9a4fe6466a47af7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc07e6d4338a1c4fc4f765a188661077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faa25e038d76a3db59b5db0c0b06d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c73a818d2459851606f05c6f5544379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd0c319e95e9115fecdd3d2ceaa0c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b587a37c34c73ec64440c9ab5a36981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e5d7f8ccc4289967ef485964622d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327cf03ce2d2f165fb1a8c2c0e629e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09031e57f99c4bc5802e0b50508d91f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8289ad32f9e3ae79f3481d394d15fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103af68ac6e19480dbd8a520eca865686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8106bcb4252f5a7e30f14c8ae1f8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb60340e6fd9ec7ce34a9045c9a94e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365281d6863804873ca44bcb2a1ba9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58ed80864acb5bc4bab94d9e41eaea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b117cb3a7405f50ef9aaf70250a3f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99883be9255e6cbc64c4280bb7b64c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf7a02ca71f4feb1ef1498dbb3c62d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d961f19a87c8c389c1f7b87ce6c08394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824470a6ebaa1240289092e2b44b86d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0897af715999ad65a670a20d74ea2d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97b8bdb74a9031d6d0c633adef4f5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e5a49721fe1d57e20064d8d9aa81a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47956f3fc1fbedfae652adcd6ee4b9df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79883452c46d480206e834e6f02797100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c1b4e33df47eaf8aebfef312b6845101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4e96373dd4f6bcfdfe6debd6e908b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47722ca8b9770722e35e796ef2ead6be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa67fb3917132369792378ec64c890d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a9f09489d73d36f1eae7e705abaac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40e7a5556597c97aac8889e0639319106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37bacb692f4d6a934c13f2c26f11bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766e3c4522d7c2ed6ca47b10e80daa8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb3d7971352335101c63b41621b00c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762782194becd3cca5c1b7900476c66c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ee64d1d0ae1aa87881602f15de942111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcabf3128c23331b3d637f0dc4d90b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4833dad96d3967146c9ca6adbc1b111113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e503f426c012514a58d5019e7fc58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56b1a294549572745b6351eabe932b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e462310e106dbfa95c5e45261274e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3e309488347fee73ee848ad39622b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de68adc26c91cdc0ccf2a930f879bc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1d7a6a78b1d39effa07aaed331819119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14014eeaf5528596f233b899eaf29c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205054786ca5e73a3b88ab746a7da3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f803427971bea52a4da1da5a6a6a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214f0e2c7b4dd967c62ce77fc192f90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec0575d70aebf9d394fc975985f1d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2116588ad633d9cbe1803f0c7f6424125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f339e48ee0617a26d99c4bc22e18e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99cb6e800241273eff0c8c912cad62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb2435054a3373685792dd19f26e9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaf7eb982c18800d601ebf019be724129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fcd63215208b37a0f1796fd59aea2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac96cf4f60463f741abd8e947401ab4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69679e2263f77681ac4cf4041a735fac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9258aaaec685d81300f2149e95016133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9014967fcb12d1c1843f5cad0d2f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f49bde6f5193715c13a9407ddb694135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d4d81eeb510f5fc7bd8b7965c95ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe4a2d5aca20c6653e1d12ce12d1e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cb690f74146744e6ef9417052e613138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d890d2692bb3a57ab8fca7185069e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e556abee788bf8e678b004e2ee203f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292a3866cc201d4ff54690770596d4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc130fed810c91cd5b42f67bcc2cec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3707adea6e7d0c447a8e94af88edd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47ae74ab0290534aa1fa5d4c04eb69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae53d68959a39b670e8fe1bd8042028145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cca3965a2a6e89dbc13633b3c174ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22447dbf1992071700b9aa4533d52a18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933255b1a0c178a2970156fa9d385838148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea613e5ff02ac02d8f8e45e168c90db2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cf57cd05ef8f9202ab7ef9e445a8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a844c2549d879f3a35a34a81e7dc52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964787d32e45edc6dc6751da1e7b1a18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1387269ad45b211f66d9804805a4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694567c55ce716e7ae4aa1df9cc97133154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83624fbacb6fd54da6d535378d761b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76944c6d03abf49441aaf90410e25386156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddda53f247537f2bc8f2f279e1486db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3fdf119760e29a9021134dc82746e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35f2105d508860f92847af5c0469d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dec17f147ce2ac4dd10903f37bc00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71956bf23919ec8d9b1f4f72983e38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146b48fc649a3506c6ebce9a3aa0550162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bbc7ebbf2fcb8b0d955599facbe5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd08588cb524cd84e4ecbfe61764eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad540130603385089b32b95c1e9a2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb3eedfaa4f6cc6531031daf790d9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da22860e3e3863996d127e6bc20b751167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213df3af2286b14cea74d5dce4e83dda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470f9c0ac43130f3416f4ad1f32a040169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a6a346528ea340e501a4ad5d23095170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6b32bd8300d938ccb72afe044c1e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00395958078f354d08b9a984b583c52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0ee79ce9bfd4d75b5ba96cecd761f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c011d525d166b664d3ec0b89c1e56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c369fc91c6590345fe80a38d66733b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c1e15c84082a6b78071049c8dd991176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47864237b053bbae6b1fc41acc8de38e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b1bc712260175b57c791ecb9c6051178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea6ee83e745afc3ba4614f32f4e7cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78e095dd50e6d70552d8e0f41e6e6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168bd664a2487c44e1229119552d006181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b60089fd5eec7d707e2c72cf9c09f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e93bae4b0e12483bc9e0fcbd61c93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3d088398dcd0978f9b622159c6f87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78383f53fb0c8b2b51963bd368b10a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bad2ec935604a57a71ac1108a056b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c630f8060f08d0f8cb62140ee30c27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ad61d556a483511c6f94966c9ec93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef97afa827ccaef0618407d00e315f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce888b3b794fd2ca7c152233170ae8e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb722ee5e7b9c651f67ff2a22b5d51db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785037b4a523f9dceef1397a874d550b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1705456e5594a799841e78c91564997193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b98a78042b12c69b82f5ad8bc34622194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b34491aada8e2624b41b07ba981fb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f68a6288ff8976a467e1fe9332833196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c030ee9f9e7c26f85477340425eb60a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474c162bd0eb2fd70b27a0a0171fd8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e7b611522b8c6564544115d4ed065199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684adc56abc02be11ad0b969596ead32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc31b6eb84721c9ffb1b35fd94b38b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fc30901cd03dd0b6f3e2d15ab0cd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4cbe69f09fda12ec066a7f72db570203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d33041fa3360bd6f8d2d39093318a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747d2037d1594a28a354a189ed159b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492c722bf42647dd041c7cd773e4ed9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8d6701bf19e5323f89da064c6c4f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dc3d404668843c9a4bd326604a49d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccf32a6fde25526822f5f9c29ff0f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dcb5cc3f0be81022bdd804fe7ef2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c3db2f6111307f4d416ad424cb15c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36008de4ee362056da18301b0ff8e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425321142e026c52e1c57347e5c1e361213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5139b2a6977d07e27721239810b15ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bed82e1a84e3ca1818e3476b3922e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89f5f947b5704a60715d5c1c7005b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3348cdbefe6f392a64905564040118d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8f96f0b9d1125bdf40b8723fd4e6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b773d40b08aa1c074f837ba4d964c70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848488591297a6870ddd3993f72b6cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a99875f694283ab6dd22b8ba18511a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc164e6c2283721be85d20ea2b2f784222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048921a5ab7cbd93c9b621161a6ecae9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaf8b0092bf1033dd16b2f90a14a9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452305ec191a2317da08160ebe24501b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f27220096467e3e2b33dcf1f9d0709226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91efc53b8fdb648ba59ff73ff90778227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72856469d1c6d0e1090c925f97715893228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c249ffe6edbaea8b572dd18b6e0103229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0419e96c416dffb8830993531c30a7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09710b5a62850a3cbaf3ae1ac75fca80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6878f6aa2bf3aa629b3704dd99424232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc455e4e5c9b123f2c8318fc15a8ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d5602c823513eeb21e54a0601a7e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7429d6c9bb260561c567f744e47d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ef93adb4abe88a8e5c5463a0a46cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ea636a84c3d2cfe9a27c54ca9af79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79035ddfbb266374cfb25a6fd4f80d3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25cc555aea39c602d55c24741e14a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3103592e0f378d87551f6df54e554240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8131e44749fb2370040148a4a03f02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c82971f5b466f8053ac8c7cfc7bc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb87be7beb298a922e465d6c135c7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2a29fe3907ffb3ce592c1c1c43087244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938b4ce7dd9d1cb38198a4bd93915bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828402bf5721fe28a1278eb4a5f3dc08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c0ca6eb86ef65940e1b155b82d8b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69883eb0607419785d58b4db68ad598248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226556e3686d3ffe37e445bbdb810b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1105d9e497e4e5ebdd445947215b11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e414e75fc3e6742fc4876b4dafeee5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189e068eba1d9273a4401ecea454194252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d773c30af32e8ff435bf4a5a0646af6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dad5d817ef6dd255466cf40f1f248f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bd635d30bb1faf5a7d04dbbcf102a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff81603f9571688ce48258790497201256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c2c7bed6ff4830205ac83a14d02e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b88bed54f9b64560c2c80382c9c023258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69550a6516d98cff67474d43003f8a1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ed503eb206eebe50640780e56ef0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d236e22daf2838f28cab0c374d96f9e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb15ae043e1a8b6b178671cfa09c32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e552af85d98a3d98e15e9f7dc64e8bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c88520a886a9a8c9fa74581d859e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dc51e63eafc1d2418f440612ce084265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeefc97511a166a6afadf5e121b1c8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decfe3a42a480c39f7fc47056efdbe4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed432e9de29b1c0941c5b25c2473203268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1ba98559a20cb0ac0d6724ceacab5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b08c9315867b684eac02cd5b6e31c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ba7462ea90c3dd553da1f3f4fdfeb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48580904795e2097aea9670cfa7ddaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4136b9c95fa406b51ac07391558481273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99493304f29d4252d63a941df4287d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f514885199bcfeb09065e45d45124275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef250505680b3e279d98334e4757b70e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab5a4cee00c9cf21b893b5dd706e38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33def6feb2b2827384d624099c07f8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db40bb9b5331dce2319bbcd8485373b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29a439603ff3668ae606365831da42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fa010394c9629e4a53a758dc4dae1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a4a56f966f9c271e79dc8d7d20785282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c812e12ccd7241ae07ba48c27d373b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82da6329ee724b4d811bf66534cc0e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c28db9d12cea850e9dbeff2c6a11f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069ca607699cae9583167ba11bb9609286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fcb58f0b19df98151a06ca161d99e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172d0d5a522692ca9138f3730cd2ad4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc851205642dd95fe256ba01877e39ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bd60b95c102eb64e41d29ad4a6370290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668382958005bcd70bef9f23a3f0e79f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e274019e41b7704aa0dbf15585ce2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ea337b2c1c16c4ee53b5d1b6bf5f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9005e914e3d53ca3b34fbd54fe7e10b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce116d50183f9d1c93417c63d9fbaaa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03806fda9c6d1b2585e2b3b49a48df02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a32341aa1def010337b6ba70020617297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d53dda59e3459c2652fb3dae303a9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fb63d52fd21aad9fdea7696834e4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcb22bde1d9f0491df55c5fb25bafe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8d44c24e0e97d2dc285849b1392af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b45bb13726531e38599ffa0ba34dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bfd5edab24f372be90eb452bcfc13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d6093abb8acc557493e8b8a59fb21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eda220f27e375faaf7e9f22d7a90ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833c71027015d0773444840fe26f290306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4137f1e73e76ddf729b07dc70dc3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ab1fe37a4e52a7c84b47dc7776524308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b3d3bad4fa12e2540fe08430b369e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eb4a8104af574a902e1bd97e37d11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14839298d65269e7594216dd5a10bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c4d80e362331c2a762c7728ccd1e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca332ec9afef226e8b7bc605cfd344c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a2182fcc7f13e9c0b9fd8cad53a51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069961536bea82f7c8812285794907d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada2ab18122efe125779b629425f2e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d829bc908a2d78b2bdbb8b0362765a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49ce1d7cc3d049fc4da6a66f0303b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f7513846c3d3995ef0863b3faba1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71786a406f6617d424f808a0cd7ebb78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3d8763a134ba9c7975a50563ec12b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0655658ca8ab774c565b518e21aad8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bd770182f2f60100d63331a0dc2df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea5e3250f66f5d748e8821339bd6b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199778da59d2f5a6ae5f9e0a86f7142c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2937e4580c78a1d8983092a18bbfc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617508b87d03d996ac306ed02f4bd61e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83549126fd4eeb5647b22f9162b68d8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62aa3e41e8a8212effedda4970c19ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c2e3b4c982e97277820a077429cad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9004841bb3ebdaf7dd68896c06d61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb9e9e182ddc5297ba13021db9a89c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272267d24adcfe3b2d848d96d713549333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ca81aaf02e468509af07afc883ab7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba042475d2b871db03a5169b7d5d080335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8623b095c6dce0f84b25d470b7fd3b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c84dd1352517c6414d5d8e86cc25fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a6c641eab4b67817107587f1fa65f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674b14881047ffdf5eb6cb0414c3d94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cebbc81c6c0ab9ffa554ab00fa3eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097d4ee5ba35d96dbd02d49fd53f4a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39041793c2792cec205c506bbd4e3786342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82eb0494e9e36aeef5516d920a6787343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99374018021e2e75d2437f5a1463dc5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d357d87cc535ee52c13fc63047c0f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd770ba45d3c2fbe8759e283982410346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f10dfe3026d1712653412aedca8dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6f52b7e87aa44379e336bebba5814348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95778cb64a4796ef0f1550eb070507349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef3fcad5cbb289e2e43e9c64b672b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9b5d5528491da8272279f311ab16a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799f4997a5a45d2544457d176305763352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d84a503e5bf90ce2fa0ada389b3d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc50d7ea380646e1efdfc19202a953e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8276ed9d7c1c4205047ed1210b46c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cb0c5b9b20022a204d95b20d89429356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f7a914a722ac08ecb775caa5f6b01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647cd90b7c60698bf167c8aece4e204358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e6836dc1f7e25e0842807fa6317de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5708afe64b180a49353da5bb2f08201360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5f58d84430dd52df515e7739ceb51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010d4ab5c5d369fa7b9490092da6563362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3a2b0d01291372194c316cc5c0e31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947a8904aba7773574ed2f81c83c6e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad32f9ac50b174ad63653f9c5a7e8af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c7fd5e9fd9ee55ba30dcd95acaef4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733c11dabca2b6067339bd9a573d7ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28504e016409b09f72151502a7453cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a2f3da4886fa2b4e22842af1321e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9fc4e50335d2980451b534422ecce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de01896e05d1723e6f371fbc0ecf0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6148db982245b7351875a160fc431c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e14098db8bc66ff6ae4375c989cdc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df603d9d45bbc94a94b763a7922e8944374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb8286ae84a1985690d2d443e1f3e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74c2babf98855101cc2f44d5871552376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56be3863af0ddec253540bcc2209df0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea14bfb9c9f652065caebfd650f13d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9c5ed256ea2904a2a1dda7c7e47ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c5431ddb9a50bd498edd7c73807b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab9e8061a3cfe390382e55c0f18cf6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa24e3b90c38c14020919a6ebe2aa63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed36ce62a34d8b2f0dca2d73403649383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8e9401b7fd0b28c2e21ba28cb98bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee581d016d0dde05fdaad0ef6c5a0043385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6e67a52e277bffb308dd1be968e4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd273d1a0eb383a798ffbb226f4a3c90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea98cf0fe63de7add02affca9b2cf9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e527ca5424d2de61ca4bb2eb05c13a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea4b1da22a1021421d667d98db1f0b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b734f9659ce45e66182106aa7c120391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d8d849d839e82ecf0553839716335392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498644d7d8d2d59b0d5267ebf2de92c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0653e420b0b2acc87df7d4397023c59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f4ec21c67de26c9d7cbcb065d2446395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714ba6b3214159b81e42e1e4c69dcba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300aaaaae6f24ca2aaabefceb16b9389397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0805badf2e386e18a9214e8912ebe5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fd607ffbfb714614056208054235c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcaa5a6ab9c79dbbd511b39a80de24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418beb265e31ecd755dc2cecb422fe1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356d843e06e85bc2da959de7ca12d24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ba5632b572efc6bf0cd4a5dff6026403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d49f0fb1230009f0fbff75010f755404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce4ac365f414caa32867c316288a41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6fc7edf41185ae1d2065c423cd366406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec16a3bb500cf0c1d7a1939e1d247f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58659f77c3929d75a1a84fc138ecf4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792a1f18f2c95244f0639a22eb396c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba82576697186e4853140a09f19600410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081a8c2bee94e2fdca5b4c8c1d2ed3d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41b066e7b7c6a2fe766c8253add4ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e31ae61f679fbb37e81956918dd0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddf2673f4feb0db0d83d467dcd6140414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f818bfeb1d1bded9e64aa50f7cd0809415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a0adcc6c1b8c10863783d11bd1949416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a913a2e1914631a6d0e337d48ae9dc9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec243bf88c43336d4076bc0a24dd257418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14d8dbdc276287fa0835d3d20a773e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188810e09b4262467afb768576136ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586623d179ce9441e1bcacdc10aa1d45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8643ff29156073ed58495df6f0c650422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c669ef336361f13df3da48e8a80a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795c2e00cb177a3a04e4426b5691d38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2daeeb39037caaaa022d7a5a4458c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f945899e397bbe3495c8eb7fb67994f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc80197d25b7d70124efe8529bb054427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb213628228dc61c16541d7b8a43237c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d153cb58c35dd920566688c473317429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76936a69fa8d11d636cd58f49f9700430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb36a804b414d4c15e4b4348a43f7a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59bd5e23ec602f540b7971f3c829fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec243ef3a4487962f0d7cf6b8db74140433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41274bb698cf7fead5e4749406fafd86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590c59c120435ac7be12cd02943f744435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290796be169f17008fa5aadd9359c6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e34ef8c5cdf66937b4a30a1249b0ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00140d0955a3ff837572161894b4ee8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dd3f47c67353cd4bb9305bd21d595439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bb5a70a4e663cc9c05dec4198e7c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736952d275aaf54243047622212842a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffddedf998f9ff5f37371cbb1817b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb03d489c0e88aeb3ce2a5d829ea2e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194342dc25d4d72abd41585bf639af1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42237f9be0fa8b52f6dcd5e7d34e9477445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa7dad28f199b8b339c4db860a838e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98e405e1db6b17846d06133bdfbe22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79ceae065a606f943be2975f47383a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ac6da1d57593797295b448c3c74d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616896106a450c971a17e3d682a6c1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5566f85ae53984c3e53ab0a09fffce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54477a3d5fd54a8bcd3a422eff82458f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184855bb3edeb393812b043ea366d0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650bfbc47c7d0a8a2b036c5c3b53524454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3a2334118b35a4eb1b141a6bb8c19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848a8a0d5623303ef32bec69dfe5277456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d90f97be1af76b7f14bb87abf0efd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efafecf7e175cfb3af1bc3777572ba6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecd1554af9c0749ce1d37bd800310d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3304fb2635c96917b300d19c6b1dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff58bd67f4bb69075faad108217d32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f28a1e364ed175979dcd7f34daa7e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350df50266c093add651e1e73e5fca2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163ebf78b5f57f09a7ea64a00630ad5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254610b3eb2864ca6b3896b433f7668465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1f091a8e83dff88b59362d8adec8b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36306a385e153d6f6777191fa10ae3c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc9e82f44feb4ebf941e45f3b3d20c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bf8e1dba0059ec2a093059da86bbe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26735e7b87d1ba7be2bc77bb11e0c7e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e651688a2052dc1e10ebe91d44b5c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc461a3d8ed9a05358501b118fee69f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596196426622211a4fbb0529aeb5d963473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4cac5a79fd3a8c969867b50bfddda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bea0d840c8e49a5adca11e7cd98d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfe4634e39dc039d1589e915b0655b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d982272d30d6d5ddb834829c401caf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583245fc69ca7e3ba254f627ada792d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335fb6283a0e510aa15a08cf74f213c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a8372c0b850b4fec1aa25e6455c20480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62fd0d88fd2fc59622fd04c53688bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac65f90f8ff2036847f0aad1a7f53dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95904d5691e99ef7059108bc42e7dfbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c27011c57c38bb1523f65bdc1064f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1c9d130e627f945a68e01a8418b37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d15022d72b1833267143dee8430b6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485236ed879b58bb829ef064fb868eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e94d83441155682839c92dcc761f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d16f0bc5ccc3a174bdcf36a112319489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5313beefd0115dfde5dcdde10f8f99490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ef4d73bb37326e2a944c7176ae407491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13decbcad55460fbdd269a1fe63e6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf7fda93ef9fc58b1204ad4ce21ede493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd0199a6649dc973a14bd476f73d0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790a875dcd47031d28c2fa14c5c0f0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b317956f428aebf857d6f261d29b50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae885b9df5836d0caa0e4f720c7a3c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68b63a26acd3ee2422aed425d416fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5478242abec1b5bc993f589462ab4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68fcbcda9edf366a9cf9a3e80f701d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a4b6451b0bd6d96a2822ed224c5f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcdc70950479c2cddf1147d3ad1bda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3ef71da2677c445a16394758c54a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be5f6c01528252bd225d486800906f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90979da5f438da867962aebe3588e201505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8fff25bed95c5bcca1db9db75deb5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666e52d0823856582770a89ae6aa295507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5b765488ed5e63e5e1ff453c65b12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd08b8d553fff1356f0e3780d9b175509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f3fdbf5269683f1038862c7b53b2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6c86f25a8f02cf8346b54e68833d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76261642a75a5fdfe3775f6fcdac19c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39a945f1314e3c0bac2d355a2cc768513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0982cd216b36e52733335bca600f98514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305976a85507d2ed090fffd0dfe4e86515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195d9e1a1eabeaca2be96790f56869e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2429aaf7e49ba1af6a9802b2f98a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce755aa29c98fb481af8a907164e9df9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd35f5ce76d43b696cd21a25a20b58519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014e7a1389131496e0adf9a71cd0090520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a368de13d5a5dd02078bc5122d8729d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6ddbb5ca6000e72d3daef6ddbbfc0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b849877969f35f07db097a901cb39523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f7a65bab7c58c77f738e62bfbf5a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeb771e81b62ae14a0673c239fdfcb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba405b64d41da4cd343e6d1cca13c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dceee85e927757959a1a038ba6027527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ab1ab35d1b144f6c05768c6bdce25528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88a859feba208b0d4d5accd6b798ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6371ec2b909dde51cedd4ef6cf5df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc4a365215ee71aa00b18a36af1fe8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5a2f7c045e5b18e81c9daa173f8c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6935778bafee5489ea80ad26f5603b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc8de62b924278f3f2edf7e53dfe5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689642fc5d623dcd0e3a0fbbdd5c2a62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ff8a0aab7ccd9a2f30d73a0a75181536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae61e6bfadfd2c4228074c0938d763537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e0a58786be24cc7a09ef6185b63ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220f0f60d682627cd367f7156446ec8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a6eff5ec20782b1b2fb7fd809082e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7d65f49fca834dab20eb7727d48c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc927774fe6eb1dd4bcb83cc1513e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813d7d513d2ba36fa5b280e8a0b7dc1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa46bcd7a1b7fe413107e4ab239704d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1391b44c9faef1c457556abc8752e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdc59e6f8f192fd3bb4ea4aa3a5add546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52462d2136f4c8d61037b7bfbdc856c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1a2171bd86fd9f4115028ad7b210e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7e71e28cc71f7a1e1f56087626b6f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3467b347a5f2f78385f74afc8d93d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903eda83b43c6f19056bdf704af60c69551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6563d40c34e07fd5fa88c306658bb5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244356e011e398f079977ab33267f13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6656bda264f3065f57b6e85e612f338554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf21190dc973a8ba5ccd9127e2dbbf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db4d17ceba4dade7d2f4ee5ab4674f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7716dc371518e482671887f46561fa0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed5e1de0502144c61f3111d417cdf9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037d46d4c1cbd8c2aa6b34e830df849559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084db5982c019752f3dec6a02a9ce6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8f0c1894e0ae089c0f4a15e788cc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d81f0d05d1026009e7f7a30b34c7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bcd546e2e32e32328816d62d2fc94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb4c53475a204ac853d0a7a2a85a02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4aed021ceb625e4dce19b8e271c0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088fa1161d23c53873e034c36deac66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434c6c5d606db7481f043b9460ed46d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96c3b5c5561c51bbb9d0afd284ea43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb750ea26baef50ef5c419de115d14569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d4503ff4e75fa41b592ed3dd82a2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfd27f6bd3815c0893c8005fa18bf4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ecb822053b8016a71000bbe107436572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c4b774b10048f722f4fe52d638c90573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d508eca52cfd59f719dffccd368f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09bd83bf0dacc5aa5e38638335dd8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bab5ef4c5c547e5fc550cb9edaf9a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b92f75731bebb4fd9134ddc175a747577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cceab7cdcc8c847a832ba53791dc80578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5dc84e9b032a53485a5e69cdcb048579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0725179ea28d4f90f813c7263087ba4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212611e37db648d04099288f7fe41cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7a5be673d1e9998e37c6dc57644bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25887f77133cd169959196e95eca7f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7465ca48d2d1fc3ae06171eccaef86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce78cc572e417586d02de23c1b44820585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42349e097e8438131cca4d9db067592586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072793bfee16245d68236955510b0ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbec324a807abb5a4055193f44d7be0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cbea3f443d627ea0f19baee001997589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a413a59cdfa88cd8f5bf3dc91b9898590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d952e3f78f70f8de8eb46754cd771591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b3abb561cbc08055574ec56eb8f15592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebac480abb50bb5a662653a8ec5d38593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e94d7afef6998b0e090ea4de6fda07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7406ac70cd65a8c9daf2922c4993b61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5ebb8bf185e102427a5917ada0327596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d391b91d73363b3f210cdd2aefb00ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e98c7927818b8d5067cdef0d9a05d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33e9166bee31fc2f489939b85eef16599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279b000d4f96327f56107422d36cbef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a288c450a7a65dfee938f02de94324d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ae6007cbadec6ab9b1dfc12aeb816602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9123629d4237d84c5bb624656badc4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad438d3561e497abbab9902289822588604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab1910d7886366bc9fa79550416789605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecab3fc7602ca88e6a9ebd07169a23a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabe4592ccb9c8d6f028d2ee9cd1baa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67fa8b1378991118230c02363d850d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce156349ddb68fc2c168986e5791992609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70566a22b8a13f5451e616f51926f366610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b791cfdf0ebf196147e9add5802599611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a7785ab933795034b020162098002612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d9a0ac267f681677ad2d6ec51518a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a6229599641dcbae4c036305cc107614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e61dd6052995d25a211eee15d82566615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64fb32326623a8a696ea83ca60cb8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86122a303746cc8f4030b1722818e07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82158ae6d78e02136eb6ee2f94f62ecb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f38807ecdb703727c70c6f469c92e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026ac41dda6b907d10569c7421c1905620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78249457633c7c4082dff4369208e6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86e8abab0f62387ec934f00802f3a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fbc05fa5e251921ff78c0158f49fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3883ebc02fb254a5ea9145953c6f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d37bb1eed4827077551a33ef6f135625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21998c25c327f2bd0803e08d0c23b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3b71f983055e58dd88d9df0f2ab2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a94356d1ec846ac0b5f0cddf2f8ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48b197f7f56e32bfebd66e1ec49f93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7441cc328c3af14ba6e45d47a61b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35d180388e8bc6e8b3c5fd21cd2ba5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b577e826d816af03117c1bcfa1d8b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ceaf3a92070ee2a0df790118f8ccc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4afbde4804e3fb0c905ed1a5a05f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ca7f4473433d4c000b1fc8a2d9cab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc983fea35b572687e1a64db650f4dd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3de481843869aedbd143fe136392f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1874ae330b20537ba89fbd430d49950638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b86b80c985c0930ef0f421f056344639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03821fa8c948ea8d9fc9eca25417f199640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f329e513ef80ed7487b284e357fca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cc1098887c471b7c743ae49757d15642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975a5fd933a6aa8ba2830e004f70ed2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78eb8897134ebce58cc003cbc04c3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d49fb58d0de963e2e7c5e4a838c03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee2600bdd1efec7b470c27507cc3ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6872d02b6d0f692066993aaca97f30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7ef04cc68c92dc40fe44b3df4085a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648a021dac8b084e6d1965df0bc484c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdf0c2331fc2a028f172e9a5a3a68c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3425da67e5862cee07ee796d22dc2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e341eab953de67a9c0450c800171a3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c6312f7c02faea765103d788939f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da170965511306a6e95781027dfe01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdfe72917e51fb9cf20ffa0d0cec4e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f860eaa69921bb37068bc63440f1714656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c624561c1734e063f16ed781aab7ef8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffb2fd0099f2585a37b8f5956e2709658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e8e7ac5125fa4f3582e4dc3b923a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eda286296badc2995beda28d843e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa566c317ecb0b9cfb4dd003891a078661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9523fe9ed137e9382c8c36dd205c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ffe5c709efaf39f87c2b2b223c766663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc531e9762798bc09089157e6c95060e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5762b9350bf6c0f142c59251ad35322665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb994241d7c3213b341f34a40a53cb51666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7f1fedc00b8f3163d2581d5aa7659667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a500f51e987723c294032486c18790e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f011e5a0110ebc4a6439cc624ec0a80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d4f66b811c716f1b58f9029287c28670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e5a8b1e7e7729bf8c4bc005d49db7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4ebbc322557af85191d2c12af2e60672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76837b0c02621b60da91410f81d58a00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2ed1f2632ae68af3bfa35f65e4267674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc042cc24cabf03ed2c65a0121589f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c7cc7e5fb70ecf0413d559088a307676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d12b02bae02096d5203a1bbbc2f0e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fd38cec3b23a54d2748582c87f9a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212151797ea5ced1a2a14ec9bdc682a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac9052212a81f051e89e31b1d91f3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea128bb1a3b08d0c4ffd677bfa95662681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2877a725dd1ccf59177d415019c4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b56c2a2b7a2eacb276da2ddbdedea0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0e809253e7b944069f3f7f18fcdde684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3888a161432ff77dda5e8b41a4b9d1f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d28e64e0801685cf9e8363c8b5a53686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d062819346b62fc83aee92ba7d972a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd809ee3d4c320db4cbd5d31aee459c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05773879159a93e9702831ad366b176c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872be4b70049f9149bf370ee8174d13c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134f05aab0367715dcc83d49e3737b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991bf826531da6ef36f6edf1309787c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52415c89f3f09c31cdb11a918e8de27a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859ca972850ad5efaaf6f6e3e1d0409694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0eabce24bf2607b4ba38ac8575924695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477cd3470acf0e1221226398b5fc239696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93045c0b25b51d7ccd09fef66dfee82b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2ce5c8023f28fd967d61d2a4be3f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411525cdc30f4841b698b34f9063524d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeefbaeeefa372d372ccf27e8ec3dff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74b5e6967565cc7fb5bfa606590326701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a060f48844684655995335425f9af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0fbc8d5bafa920efc2054a9a2265c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405b93ec4b7aa57aaed84e6c43be070704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c1a957013d4921fadfa97e0f567d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b02481638c8c47295fe1fb6fdafb6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ba0315db28402850f3e5a57c019a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00ea86493f8ebfb73a9755b1a86d0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919dc4af12dd9c1d6983d07775ef93c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1781e9aabbf9b277d22ca06c2be3a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c75747a976f37388a14afbdba707e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360b69c96b658084f9fd921c371e6d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e913c5a97f241c29b68e0667e182d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b565e6a636d4004f86b26055a770eb9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151ae121f101bea88665c10687bd150715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722837dd68d81122811fa20fa426be0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556588f1cb2a8f10636d4d550de5cfb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0256137c57707d81e1cc0dedae7ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939b426eff26dcdb852fd184bc65d81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e108e258ec213696b715e52b01b64c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb5b5ed0e932911191f6fc67cfdf31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160c0698e8f9ca9f4dc5df595283ce1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18a93776ecdcaa8774aab8091ab248723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16b9315ed653c073d41b763c974ec8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687f32d61cb05e1aad566046bef7718725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa5e9b52a18b6130c377ee44570645726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57385a9257e1f790a7c103040253ea4a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf7ae48bd9bc76046e01b261395924728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a253e9812a75ff70707289bcdb25c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddefe193a370fc05a0a6387f21818ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d4b2f8523448073d0aa85dd1d00f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a74916575fb0e5797d6d63b11dd388732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf668b801f1f5aa69bdefb6d90fdb5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda606f426163b00f5beafc9bca03a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89150aedb551822031da38208cc1a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7557e6ff3f12022a682a5664198d54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b29feb4c68855722e0df0e1df05650737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f8a4388f4a0d4af3c7f130ee72499738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36ad853545ff66a39122cd90e6ae91739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30fd06cba085c675a6149f3a5b0bb0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d8bd18a8261fb6fb3b90a5abcb7eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6a865b7e93a080d2522132a696986742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a81717f7ba9127e7905ee04672a0d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c47d64663de0cb5df6e258489fe17744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44c87976e3f43c7e9ff47beb54fa22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180b187b220c472399d79fe490bbe53746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeea8f487ef62494940c2a1fdde5ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7f7593a9e58402a81dbf19830424e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efab1c3acbdaf6f1655ac08fc6f15c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305d743de3d69687768a831b6b3f150750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aedf72301889a7eec128793296160751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c066290e08e53c3ac3df83a31a07bf0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818c7ac94e29d513b8813535bf2346c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f10f300845b32d721843c4cacdf716754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219569a915035a455b7af87de969398c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4821d543bd47b180957094ef83ff8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dc2342781086e41596ba586952106757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dc0075417e5137e1cec69677fdd14758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cd58eacc086875d23989ed1ea8498759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dafda2bbe64fba48229e0ac3eef6d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd875f1fb48bbc3f41e3dcd535ffa48761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3f78b2573a4f7d1aa1851f1986d41762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b93dfe5d3756a59ecb55487510ab4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eb97baec448d2a5b66ee946dbd200764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a887c140abbb2f5cdf80987e21926765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3d20e457218f6e9e6e989e131a215766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31287b19c3fed7ae4a807fb1d46948af767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3544e62d58d0d9399e314f8cb1966768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd079ec0bf1f9b1632a1eddad308665769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0622c8b26a925fe9eba5c47392010770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f32f92820e50583938c8cd9a2ce33771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74689a7d552bd0bf86c9ca51777e03772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4db442d534ea3f8118072c561961b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f6025be2f66ea66c190f48a0ab2d8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13880727a3490d28193f9a13ea8299f2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d72264b99872939a81fcb387729939776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cdc70465f17913bde95a64f29a228777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417fcc88537840bcbf0fffa5eee5994778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ac25489c34fbe04deeffacd25e968779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32473579e7aa0a75480545783a7efc1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd39a40bf75c33522c83458a3ddd302781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdac25d652fc0da24aca3ab9cdea15782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51573688bb331e51c210885e8786fe783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fd67ffab0d4faf5f1d6cd2c8d6187784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200864918349194bd305c137d11496e9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c9176df0bba624e8ccbfeddbb9e73786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50a098b2f311149f54384c0c40d2cb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ac82f5c6667518a54b7274b6c7960788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586aad16d1a76aa69bf1cbc09d955c7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704f65f4ccbe00da7ee7bb67f3cbac0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2f8d19740b2b234f8aa22b2d0f40a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55adebd26bf7f8ddd31834938280244792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfd98f527d38102a066881dbf5d236793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0e6303ec9bce3a0fdc383388d11de794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e990335da27ddf2b62b715a98c28b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c8b2982d7290a0ac968d07b40047e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7ebcf4b3cf052739ca2f6ec88d4fd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e5cedbd80e04dd7e8a456554bba7a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9556d4f1be1c6fd18d00726de969de799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac9892ce67fe6b3c09eca74d1f15ac800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cec83fe22c22babfd36d17e4de88d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c8524727bc300a60fa8e39f240e93802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333162955b0e8fb5dc69101adbca19d0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de33cca62557a7fdeafd2b5aa91f9d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c9ded076b572b7c2f65a347be9477805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20116893ff628c5e7069b8ef4a4b9f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78a0d7eb5eef288307f89feec4bc66807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fd800d8d170a336b1ff7dabb6c7e3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca4a45cbe212f28e1aa110fd7221ba809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32588135899b265dc709616e78ea888810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dcc139fffe0c862456882e3ad0a70811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3ab9f145ac9844d1a6f07c77e9f17812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133c2e23ae34720894922b137c4c171813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37ce2771562260fa3819489bad8a47814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e60041c4a5e120b30b19be50649f0a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56741eedf6bed6a577fc3c827dc711e6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf9e013583aaa166ac0e1e6a6bd16b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a31b90da6266896d212334e73900c4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dee174c430aa426dc4355b0f607710819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d7ade1a13d70b391b0947922a8fe7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d60cede81d2fe4ed36f76b7d08af0c821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7045068b324e29bc5f1f96875545f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a9f3819b7744cf48a201529e10a912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdba68f8da9f101ba68122e914d67c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39bb16af06b9ac6e1f59d2cd672d9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d15846a5b986f3614468f1813e11565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e73daf28ea666ca59dcedf27547346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff4994cde6ab5c7d71b348659d9a517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c733a7bcd637fb1f776e0b54f65f528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc297086606af778ca8f8244ddff8219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1225f246baae15b87f125f8b430f9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71b837f5859cc6b60dfdf4a07c748911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88467ed30948af6726064903213f596a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7654a74e59a7d531bd72bd27acdb35b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fde64a4173d534497123f9eefa6a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acda38a2a43ab4102b6515f0377deb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba708838ca7ad0687308f881274af35d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a1d4ed1a3364502e0754e58825d8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c08af1e348285906d7c6dcbeb961e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd3402617d46fec9c88991b1585bb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3969000935657ec77836984934a1e2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf90e61117c5b3121fbe0614d081ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fe0901fcd059e5fbd8318d7e0b30922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435d31ba11e07d408aa36b9fbc672ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790aeda4fc6bed628bebc0b27e198fef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a891855af5d0c2daa174a59b17e813625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9831313a962fb2985d9cd6f0de296926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba67c24a7304013d7907ad335418fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531d74cff2f178e79f3f3ed675ac24228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074739a789bd7d54bb39bc8b72f577829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877bb721b3cedacf088f6019ac294e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33008f7b2ad7d87599b64445d6c70b4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806f29277555caafe582c0997eb0f7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1657182f1b15475cc1feb1649a16d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8be9c2a9f0cb76d0284185e8fda6f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c157c94d5a2a17ee59dd5cf56c4081c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195c2cf6fc8ba0db85c3c0dd9dee90c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1f6ff04dc4661e447c1294194fff237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd05db390f1e76e0d0e03bc041ddac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb6a600b618f284d47d43701aa869c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92e9d2128bb51462a61d2c97a2d95f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b070015cc61aa3fbb781fac9fb37b1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1ccc8b1c777b834367da11768be9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090119ff35979352c88026cd97f562943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932e524ee751282561311225685ede644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8279fca0ef7789d297f7b65f6187845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6969956cf4eecbcb9cf67460cad2b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81ae90a0e0b49a7d01f93a85d8f0a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32bafb30497871678eb33eb50992b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d8b5ec9c7d4c656af003b0d0e6f6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15ee1bd30059966b60a8fba436597a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ae8110a42805a61e63f384f316f8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fa72efbd1f48fb91ffee105bc71bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4197e05b6957c8377034f55a8ea2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b32c5c17f8b733ac0e8222cca1db954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5b9842fd4c3b8ade82ff9f93c178155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea37debbc7f3a05ba9dbe813dbeb75856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f02897e9ef35d3006727a4ef2702b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc3d7f4de9322004d2c6abd4eedf8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c544b16511f21223466cf286a0e1c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7071172af8af579cfcbe1ef9f264d2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2706da2cd3482fa981b352bf0f0bd761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4758c99b990056e71ab3838079d7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905cfcffabf4b0d57bdb1b4717ea0af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f12f49d337dd204c6d6a00bb9ffa664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9b6b304b8a6dae5efc1b6d21c707c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64329f9b11aaff6f3370824eeff55566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533291aa46c031daf3d54a39e115b79767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d91a0a9a5463ddea945fdc4bfe8aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2926d9553f05eac0ce1b8ccae502469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a281a3c46c0f5029cc375469a2700970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da778802d5b980d41a8b2c50a4fda9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3087f91c1b004abe311bd73b1be817472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee64725af2e0d91178e0f371d3be79d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0d1ddaf01360b5c220b195113cbd874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d319b03030bbc48c14e82fb3cee2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96ad7ea414ec35fd1dcbf66e7f350a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feac862f649b4ec3ad309baf585839677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb8e0a24312db3d43b11cc64af2fd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab554c65cc8ceb40c7e7be73f7f2f3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e50c0f7b171f1547749a24707426f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d72ee507e02cb6e68ce7861e439a5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e27c308fdb7071bebb270d641ea1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d9f7a7d3dc944af6b0f72e202af2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb5c82143cdf2fc8cbfb37d6f07a0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ede3e175f693e5666cd1f8636f3ac985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed237d6aae09a958c39b607f1d9d502686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9bf16873f167053f543acd05096e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d1f0b90f2aef025354a37beb2ee3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f57f6f77946739930bf0836110433289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda5956fb4bd61d619308a2d85e648b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d3a86cfc487c1ed4203345696721091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef772778f55e40e6080f121e32bf3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd585e741e776e3fbdd8a3f6b8dd6ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb71117ef86faf885249a9445e01bca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4eb87e218d8ee35c81d983d54328195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ae5e62680b3f98564bbba3241dcdd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedbb5e8aecdd38dba8a648230e614497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad2310eec38988ec217fcc35e6b7cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359e09ed73edd884a163cda15f6034f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313fee77bf0d4ea0d8c993a16139966100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3d42fedfc10fea79d310b720669c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc747fdae5e83c5a7c4784292e18510a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e39700688b1f78cdb4639cacf62368103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2f39695e8817892989d2416eeb9fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b559258e2041c1e861d5af297b9bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d83eff07bb91d3524ed302c7cf1f08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b851a6341f204a49acee7251e2e1ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468db09f3758063ce235244dd9fdc47b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52759b9ba92248b8b10eb7403a80d73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c001d6fd742a01a0e6e92c5e6ea2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a1942a64d15ef387820388cd25cb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b49276fc9e3a887d81ab91bf388737112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1e77706497d2614b99f582d8e42ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d6ae50e3f5d862846dd96617b4084114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956de1b121dd0c4ae6d26714ef8a43ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3c5a69babe86964584fbf99f28165116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b622c10f20b1adc885bbda5ce1e847117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eb1115d3e57936bcfea869eaa121d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758b84b1d3b504c8106593d62469fc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d979ce69749669f12b9dea4797287120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b32b438057cf6f59a21e2b8e12ea4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e6d0a19dc1b24375a0cd272942098122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233e0a25616669ab5d0b5d60d6e9083123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1f4d039318c3c57ff53eb48ab1b02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453929d7d944c84b0e3b44a9b9e015e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ce9e23fc36b575b37e2648abec099126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6a49ccbe177b6e34610af6a9b9d50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9f7ee545e4dc6aa7b3ef430b69608128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c06926dec7c32b3ea17457e47d0d1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921d10a6ac55f9798a0f0684e430e85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3dd6d5884fd854ecfb1b131635ace131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa28feeef6688232ae760a512c9e1a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15540a94587e0fab2fd05c90a4725e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62babc9c1cdff878105b7b82d04d2c4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9273e23691666c64bd9ccfb80097aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5db66a9add79aa9ee690fa3d1920d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b95e288dc2024dcf3a0805256c478137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea38f9f4722c9162305d611fd0e118138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0a45647460f0a3469192074e1401f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866526c07a48c868a530aa502eef188c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd29109c119f1824d0a339a05c7918141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66139b5f231a5c1931dff3c6b88e5648142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a48e61c5a9191ec1784d39e66d20f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9d75c5829fa0d4527fba62a7b1d1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f32ac40388f936270ee9e4c9f5aa7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4cb7765a29379d1fdd2098b8f9513146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf613ba46be07528668258c27322901147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a2597c350c91cd15806f52315fc63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38506f37486eb7f7f60bfa0def42a4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8fdfeba5a5bada9b0554f9ffd8d50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf06cce86691282187ac42ffcdd6a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8359f0dafc16affe103844e9cb60ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8b35d54a32fda94130e25431e6790153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad31024c40c28f9005136f669601bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0d9c3eb3e06c83e31a3f939ac5fd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ea4739457890cc73f020463d8ed75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37e10703cd0017b52057c3514fced0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6590ab6f096a714cd69467005494d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d7708f1a1b3e119300ccd372a6c70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e62eb2fa834e484a2f505f5add8b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253f4c9e003d0e2bc3c27988a8f13aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be768e75ba1e53aa85bbbbe894f718a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd66edc73ee2962fe08aa112609bff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413983d584408fc3ddc01470f0ce6eaf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886386460b53858d49ccc2d0d34f5c36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99f8d1a8e8e3f10c3c478522f4c67d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82799730c9b8aae762c7895daf665fa9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195462d7702e086ea4ff547df5ab519168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813ebb405649eec9495cc3d7cac919e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1fb9ae62164c41c374f20f67dcef0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902db6248e01725b44d9c1cb29ef6c87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210705a22d8fcf7f8f41e3e5739535ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795e23d279e75e094447ddf7044341e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89508d3f4453b2fd348040181267823174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193da6ee40b9b693b4c6b475a56bbfb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9736e5c57cce90827d74e1b9cea5133176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1d48eef64270a0b38ce0f2e0b6db9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3298c3605919ca58799c555f4dc4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926f2c2b4373b00af6ddaa4b90fddc6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f3e4d742bb020fd81a7df220b629a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3d4932c79361f46c0ded1adc1690f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49730d2fc98c5e87fdcc5b61f4192d0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8a5487ceb26c6e03b14f34580a4b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705748f1d3b39911faea2fba8d4f9e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f39cfa15f1eb11be549a9c51f41e3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce64995dea98e5949199f940ce453ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d6ff9efa7ade6d1b2edc6f5ba1096187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf2d2d7500efbff9a7daa9a42b9014188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6865f24f872863ce2a15c296153e83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbbefa9b72c1a3b5ca8217fcd451c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489b0e69d7e84bd72779431a3b986f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc9272c1bfd628d627a7a5e5964642192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fc7aba1a1480c272c7fdf75383f0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4e33035bd9645ef49d3cdfae2eb76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b33876fd964ae5530b2e21aa61a773195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fe54544790b783a46323554155847196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50821443c837a19087aba9dfdc52def7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a769f36271e465b18b99944dc9954d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d737efb5b59c8e3ff263113a9dc9816199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1ac8f4ea85708d5b5e1f303bf3f84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aff75ec5c184ccdce0782a1e5e60ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e5654f90eb580fc16dda0110897bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceda644fbea20c3891529726dc9647203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4c42cd3a26baee195202aed0b2df1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8141ad0ca81d740384420cd09df52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75871afa5c611b539c9970b513735bd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c73bbd8e3f4b45f9733327f1feac44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667034d91474a197426d7f2164fdae2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf887cb1cdb63c2f0361d7e32badeb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0438e8966c9f3adcb1d25fa1a5c809f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1c679e0e3a6a4961a06265d3770ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797375a6fd692231112cd633370dd7ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180297e4eb89524e6ce3ca4cd03501a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0bde289f374f0ef992fdea131eb8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cc13ff152b7d2b151893a2b0370e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b99e30377b2665482fec87182b3c9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42a78b037b705e6254fa0a640ee36b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aa49416a58671e6414011342ccb09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e63494aa9e94896b74a55e2b4cbdd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851129b77b4ad94f9accbc52902f4a57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a898ae393fc01bd510591360b20fa35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2593bb16e47ea57890990d97327cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb399eb81e6695c956fe5203517266fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91d50f5fb34c55929fc405b2c4795a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e8e70e38b6bf31e5df053af2c249a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc247cbbae9abc02735f553d7be232d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4093037b5af379396cd10661dcb696227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171acaa676234a877f21b50be58b4534228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362c122e3541dd2f9f59144c24fd314229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a40797a4ca2a40f29919336859935230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c71c785c96198db6b9cde8e635c85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bc5d91188e7e31f4aa97dd6713d43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec710f36ea482fef1a5caeadbbb87c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de607b4529497cf6e6fa7762157921234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff885134857b4f9d95a3bbdb4667d879235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef6552ef72918d0d4a0c872d558598236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d626984c5e99a5796c26794fda17b1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a360d6dedffa265051c5d49ce44596238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449acb062d3ebedffb62e2b23b13a5f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee31e6ab6c9db1f6b7aa8449262aca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca02461a967f05de6de84e1bd23762a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec8fef999de73faa110da0cb8153cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568fcb4f399c589656e426527183ace243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b1618d3a588a8e84e513029cc3675244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e31f1c67413791629ceef506eb58a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13520fe66fe4107267c4c0ef5bf497246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d90d4b994a578263cd62fa1345a8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfb146c829b58aca70c80f5767aa5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86230211bea367c92ea26144e34f42a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7064bedc319c051438e099701cd18f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e2dcee644e3729f91ec12905b7628251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25258b33750c9916625106607da815f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14e98b4dfa3bc8972ba3746530a65b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed66bf26871108d908d5223371238b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ad9e636141d269c21b1d592d9cb09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e681cda249f00cd7d89bac664adea48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd740b50a49c3d7ce82bf21ba4e864bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb011b3138a3a60148d836cbea97d871258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45b5f31b3e77aeb6b9dceedbde182e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694901734046349db8935c4d966e43e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c2296832fab2fb62afe9073370e7b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728fa0db436b41b4984bbcd58349130262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33844e9829f3ceef5051a41f47f7d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485e809ce5ad486e5709209db5f9314264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c287342eaa3b4f13dde9b4d0390d2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32596491bd19bf47e06aa01e482b44d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d5ad60c7a74fd29f19aa332c86783267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd0da5c7378aa4a4ba12e40a758acd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef6b5ace1822dc4f709a89cc3b016c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150f56ccf1c8f7e850db258b328c9e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdd2317ce7e05a6a9c27dd381a4c91271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04537a471f3fa164a82d54de7d44427272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1ea9a1840f84852d2b858404ecb16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f871782168501214a3f3a424f1e68f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b633b4589042d1e7ec53f9a8ba3f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7d1be310c25247d042ccf06420e12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77946ba97d89ee2012e17d6b4ef73b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68096a9334c5e851ff872bf1ef8e08b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b12bd75d5520446882c02f45478d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6022cbc782b4848b89afbab9bbc893280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141942ba5c65abe2c3b3441fa0805f63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadb23f947534cf7a55dffd86892f58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad009134a1234dc9312e60410e35ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73155acfb2f6469cc03c1ed8d2b0c708284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca2b23e5e8f9ef21531b102af5746b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845f30d22ca1f7e3e776400c3738ea3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736b1192d6e7ff035ce4281b92880eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1984f66bed353547ded636ffab279288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd5abe5ce689096276fb2e121065a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20482c1c2df1928cf13ee4509a64619290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46022073ace9b41070fdb1668c95b9b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52aeb2dacd55f0299d186799c2fbb0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b16327bbd53ffb67bf05170d5240dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e33f46ded4cd93b190760ecd6af25d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb976baa442caa6ee72813409bb20d4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5f8ad4596a7d634415f51ecc79a50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6875102d04a61003028c345fe7c38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ca5b7b4d8172f789ec4dece383020298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcb03c8fd4e39c12b6df777eed460f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03d12515829607ae697965b87c141a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f558ef2ec6a159b9cb182302884eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf8499e48585b4ecafbbfffa90aa6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6babbd69ea475cb298df9350fb81f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e81695d69a8711dbb12f1bf19b0e57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfafaa971a3384e9d8079b2d83df3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f6829f57495ce9774de1f3a2aad63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e770f65d8cf5d21d76e12684e47aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fd48937810433ae5ef35c5ca176fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d111fbf628fbadaf7a8a90e2e94609309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264a6432d929043b253d3e4bddec3ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d06a195098f8b3ce5fe42ad541e1f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb24a78d142c04af920f88dc457eea2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f04e7dae610eb2fd2732bc87a6014313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ff91463447af2d8e22b51e7cbf52e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aeac1ee9025c811664de5f49c4160315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f11a69ce25d1f9e632b64d0918101b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d717a595f15ee6e32a15115409c0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc7a5f703a22f37666356781283d17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454eec2feafc2648a3747c736f1e34d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b3571e3315ceb5f3d708f1e6a01db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f82ed1c81844c60a7dac094431d92c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81501e1a77832cec1152559838f6d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e862d929bdaae86ff2056f03931b4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38dd365506b0620b68dc0bda269fb8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22390aed076f8ab3639c38fff807d95325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c59f8940fc9acd4431bcf8727c3e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f0ac99fd288b8992e0d19c0b80829327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020444d858a63b594708bb8bf0b5dbc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56411c3fe5dd12ffe61dba65f9fa84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d2e42e3939d058a8b3d76bfe040d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58852dfcd0be20f409d31b672c1e378d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffd95f00bda7d192567ee7b4ac5ce7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d6e5a53b79c3893932f282dffbac3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63918b7db823f36497be8dc5d674dfc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b58dad4f98a8c536bf2476d21823a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99761d469d9ff28a652ea12b5386a45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9a96d69fd83d513432a8a755e859f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d647f974144dfd687c019d88d9c6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6a5ec6aaa74b9663e49dac2ce8940339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753de8ec49d01c218bc06f89b841f528340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75cff6f1e72168bc7e40c5518fda54341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebde594dd2e623bb2d5b3c5d7725822342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfece0c91a4d7bc1f20cb71606a2117343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be924b8b30ae2c0650e1b4d47950948d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869ea297ada48e13268f1d4b3a2a280345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034aa0eca3072cd3ad2118eac6895a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c167de08301d424dfdda9f7f3872c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a21e4c31775e4fb2e51ed5f4153390348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780bb13c2b4f9f3d8d7589beb0f0f02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551980d68d3641c729f3963e775cfb6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb4b5813742834f78f3d1ee0a43a84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f44d372aea5af02eaeda7be1caea3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567077ff567ea91ea9da7b3b46e2cf84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8119ba5ae3a05ddfd5ef3319ef991354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae181afdb9ee36ecd908fc277e474855355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d919dee040d16e7e98bdad40cd5c811356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68ebe5697bfb565b4c0d64675701a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266085a5a9a1ac2624ef234f7979b67b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973163ccb9cd214cf2ddf4a9813e5b54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54775e9bc6b176cb2108905a4316678360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346b59b5edc70b36073229d2785c09f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df35ab9886ee59d88651d64157cbdb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3041695df9ebcb654a90ac9bed8640e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793efc2bcc8dd67c685a425c99a060d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2b91d121f0bfe02e929c8bef650dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3977c9322dc9956a3acbed0a7e981366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efda9dee884a911670a07b731fdb4af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29e13c3cb91b8baf50c33cd48d4b22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f84d0f8a56e5e275acb8226a2ecf52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c6be3e68bf3430d0a15e74a4ca2c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eacbe5b2118d0f321278c155cfbd5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8a660da0ef60fe47c0f7a2aee0bdc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c667b4cbe128e7547697076f6b2e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986c3bce4e8f57832112a251ecd04b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c7d286b2e38fe83e41737fb4e7668375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687094d1986182422b7867eb46640001376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc677febfe82bc947ff410710c708c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330ee765ac2aa2c213783eeb243b57f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b8db7eeb53d2ca22e7be6fa5ffa55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4acbd3ab848fa41ece121b1b015f90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551ac0a288bfcecd0fc478d4e60715c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f866a761ae87b3906a0d4d5ca8c09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8ec85a2a1a7e94553b5ed3572b68b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913ea8ec2d3ba42c4e4344111508bf3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f33f2a3af459aace5fd761cf7e731385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b42d5d93fec73854ae61cf7fe53eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe9a2245dca535af6723c0d353a6a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc433b8d87739f40be17e294b3512518388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa56eaafc0e15729d09572c8a3de4f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ee50d446919407af1244f12381a99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d22804ca1ab01942a4489b2a64835391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9d62aabe8143a4797db8151ffb34e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60261464ad3a10a960aea6f692dc4ca7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7039edbf15a242a7eb3c44ef3c88a13394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54810914bda9b9e7f55435d686e94727395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e9a90b16772a05969503765681ac2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478071754285c766e977922c61af7992397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1b1e8e166a85ef313d7a057879054398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da94bcbe97c203a37dacf343c6ea6de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97df404f06c09e933f867bc5f4b15f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960cc6dc2fd7eb99869c9bf792640ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72783504adcfb8c2d20c79fbbc7cd2ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49622fcf5826abffa7b3bb7a532f88e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee99d15716f844676fa53843a150d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93201d3ffb1d48769a5c1b6c8ef91d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae30070c6a42bbb1a22205e6eab5237406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301134e70501b5de2174ca8b0907319407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06185e4dfdb3634cdda5854243920af2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0cf86d425ddf99dbe46c301942d43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322a99d063e5a721cf6299b999f5621410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4870e93c9521bed250c75345014980411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c9f1796c557aed63096ed1e0e4b94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b419f258480fbac57083b54aa5a6ce8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801fce68b5500a999d912a08988bb98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcee1b31cf94e76da5279ee7306617415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a92d4fe636f262aad728c55865f2af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c81b14415401666fb4655436726c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3fd54df3792e9aa3726ed1849a592418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429dee8e085ba06522e3d8b10101c1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd7ee9d267e14508318e7a5104c0ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61e213df3e89a51be17e7103fc783c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01027345f7e8d6447817cb22445ae35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb07230c0f33e66d47eeee7ee7282e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ba626582008aef4b7cbc05e65f259424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a66127a737ac3686b738f3eafa6d17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cce617b18fda4dc9f77de90b0502f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf036612d02739168eda89e578bc13b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630be6f554040566e75ffdd7db7cae7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14653d8a457331a31e1d17b28efd41429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7abf0a24face8e533b946ae315f48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934288d1b095051649de28482a56d28431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810437f7258de531f1a4002090f03f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208313aa97b6335bae550ac543b5146c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545605a256ba8080423f9b147af9ccec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceed75d5b1b82a151c3da3f42c45f0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee79e8c5009bd9c66409c5962ed657436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44e2542923dd3c4751aedc1bee4847437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53608a49399a4e202d2852ba5d5bd22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcddae92da6f45fe3cd36635593cf21439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028428fd20b69a314f33a1f307770e90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb272e8e4e9a09314312f10f066de402441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f7050452295d1e3c517e91da91c0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5512194ff98edbbfa4598de34ce29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581de559052c572bbc3d03a57d93df8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873d683ed0e11e4584e55b1cf88d170445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27155e42559ebf5aea9b46dfe52feb61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994fc5eb8263b3a154d9927398fc7b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091685d2fa8e7854578d2bcd6ca5145448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b770b96f014ec238b8cdd9ad57fadb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae7c1f90d1384b09627697fe71d70e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c713f65172919b74931d9cf6412ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83edfcd435bbd4299226026e15fd381452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4585c867d47567cb4c639a6ab5a9f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e0ab57126e0efa53b16be6689a56d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f095c316bcf11de2ecbf64d216f34d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e680cc02c3948ec404b8effb46fca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417eed8df47f58eea6fd2eedab41e3c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f540c43125c1e9eb1fe6e2fe4f68b3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8e8ebd519421a7ecfbd3ab46ffa3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c110357c07bb29a44906b5783f49e1a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a85636d22e91ec267516fc645799ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192f17f9e6a1b1a946720f46500f6c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d32810c2de1b340c04de34cd833208463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7920c522cef860edf9c4b63c6b3b336464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d588d2d3998d97bacebdef610ce026a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddc8251f24d12b16e1b02cbfa52805466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4eb42b955308619215462288c0fea4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccd0db4773bf99586e86a31e6db5af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ab76aa380bfdc4bfdfbbd62bd9077469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf4c9bd765a39fa59eeb000fa0e2fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1b330f9094f1b44a91e6ad50510e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b9e27585bfd39f23904b2f96bcbde472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3def0828c620cc5f3a4bc228fd1ff45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0871421331bb726b6a73d029c1bfc80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c00095775e55f3c8862b14ed80bd9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cbbf01893c79e1d9aff517120d65a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252070176d2583112cafa9e2d2d12790477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c1bf9957ef315b04faa866e7f94dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce9f639877c9a2a7a6914d94841235479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e2972aa390516ee7641ceb7a6aa5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ac180f9ba87bac2617404d71f2bda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09268af7f7754df514841dc698ad9283482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37369fbf2e2819a37b5223987d98382483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ebc91d30a283bcd356ceb5386a5fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d921579d355115ff5a5365ac569b382485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d8c4300d049706446068492cfbfef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda50a16bf9cf4e1ca0d94282c4cea5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681137bf02761814fc6ef48a170b237488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa5aba11b6110e4097cefcd9bada07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ba9dc229b2cdb4304ec15fee9a4db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16572a823b0805fcbb0d054e91a30be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec65774da07c6dfa09acbf78ea683b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f47ca456ed43940b15d4b4e83a9f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde36b742c5ea706293176d74ab00845494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f933ec42cb0154d3be8389e5abe16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e881b08c4b1d61b1a78ea0a14be2b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa096dc5d62df5359a26654498de4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a3f4e9b487f6552814c1a48f88778498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748572ade674dc8571a2986e18b20fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a83af6422ef3c46e2718b6afed8172500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a8fabf3439498646a069d9b820f6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30eee3978865a8df781f76424ccbb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5870feab1c4a9837a5e1b8cbad584cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12642f56f08763134bb82168d211d226504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f20a4445dd00ca66ebdbc172bfeb5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e20f46df2670f3d859ece0cd8dbb18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14082cb87815651fcdbb549517f1e45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c73da843220a5e5428e5efc7c3253c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e959883bd20f35bda4482bf7493c9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bc5c7a9a49cc4c39781ca12ec3277510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde33531a944db75e632ff910c56d3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcff6ab1619ef619e895aa02bb0cf91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b042cb9ebf99e03e2c44d291bee29f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947b77560f18f21156b7ad10fce414e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1513d501bb7fc152e60fc6389b4af6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d6e0fa863bb1929362312e4f971dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d5716f24e0c576a53067bca967903517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0956743d1014e7de9345ff0d1c455c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d43d3f92baff3dfd18cd81a1b9a8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23864a3b3909003467ecca402d2c16dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339e17eea45ad2dc0b0705017a0e3a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1567ead1b57d1c24627ece1f8e92530522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe8779e8c6c61c5722cbe25f8fd986523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527b0e13df2afdbaa9fa3bd9ba4be91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436855993601a663fa31bda1f1c73730525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470dda52a88a4f3d5dfa91813fa50fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a81cbfd994fe6b2acc01078685443527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc05a82c53f5610fcdfe571987a7f2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbef5843b609c308b0f918fae66b96b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96ae0c57ddf6e9aef0c719fc882535530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ead9f86a86966eda5415f443e608d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a540ba58566335bf1ac20606face3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0a5c2366e319ac2a142e07d17a3c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4764349dd274feabca04f75097d2039534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafd09c9d2f1fb3bf0f5aeb49351e7a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bf77d12995097de988e70c56801a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ac60c405c56fbe6428a78a8438fd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469571fcf9a12fd9f9c8cb501e36b78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5171507f95e72d92c94875acdaa15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0deec1c563e92ec5d4127ad2f72b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e09b2b6259f4ed4ceb5db978858df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8202e928dde7a564558a32dc34a30ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fba3fd09f7078ce959bf3ec7b39a87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6ef052f2860a5731aefe901eff699544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b558c2977ff21dd3d45be36d0ca70dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494110b674a6598be270dc1143c86327546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c687c26bea2543fcf4018da2a5091547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9a138016c7576669da4d0dca8b74c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291d54068f9b85523abdf5b27a9ff9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cc967a327a0264b42c77e68102098550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be52969c0ea1006340826389dcd0b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229575eb304c73bc9f68483011e1a959552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bb33d2aa391926518445695417cdf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cc34cb1f5d80932e2eccc743f1c51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e71319ba6e3024027d3e2fa3664baa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42b59e78bef34b8ae2b799b93f618c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6f60d56efa71db1fd062b9f9b09de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7dfd83692aa604c81fb9ec9c09bab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfd3ff9bb4be1392b8a30281125ce4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9becef04726739f8aebdf2b4e1c0c26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f643345ce1b49ceafed7736b67320fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c541fde05705f75a2dfdc4ec62431562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070969981c1045a8724064b55ac5c9a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448c9d1555e4ad5ea4bdf6697c9c7da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f62d13028f82fb4bccbbb1cd00764565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08091b454bc1b6711c0d7b8a61b4c82b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047de94a6e0bb2407d5603b5ceadf43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054655d2057844ad53b037ac58b9cf4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59462df3d8067837221079da02fc8a9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b0c95a13b2f9364ca22a1eb58a9ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5cf3c2b3bec6b60f760ba154c5bf6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded868efcbb4e65b5abeed984703098572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e739c6ac0f3a7cf0a0f1354bcff4d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b181a48c0badfb9cf4d12f4bdf12e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8f17e404aeea90933f67dbdc7b70e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd5c54fabafd2de4f5e60907b64022576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d63597794f0558e78f0e95b1dc1300577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533859682fdfae03c93dc15207e75dd6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560d18f5ebcd2795cf37fb45f8cf311579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763a516f4cbc71016d05a8ec1233a28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183cc58646f1e1b7088ae1c582dabf5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bc489ca94b3aa1cf4b217884a1b5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd08c745e796ffa68c3c7d4c6ffc6ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c424f58ef3842cf3f465d86380a7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e2fb9fd9e3416ef4a69b127e09529585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1b213410673a8ba353638c91adb8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d56fb83e706c17f398c1838811645587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a4e4b4f912f32445ee7fd0095bd71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196880d240a51449053813880ab54347589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a7ce02a20e7a9958d89c953c5cb4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79676d3ea5acf5ebbc53ed631b836874591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf985ea4e410983ffbc8b78b9577a0ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1af8f1c3b28d3de7d93dc3b199624593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea000ce7eb2ad026973c170d80da5bbe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231e516d937e32b3e5620542b09903b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8571a8f7c34c12977a22c7c0a25e93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e00a87800bfabedd13776133e8a2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59224dc0527dbd87fae53d2816e1923598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f619f7488af3a927da2bd7274926156599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c6921ccafc097075f14ac7a65effd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ab925b0da7a7948347395e0ba8204601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698260438adb43332378b04ba314de79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4584f899f177b33b26716d727052a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de8d43a6fea58ed0443afe3319ca95604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb1ac2b83d3ed249cd69337193ffbe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337439f8fda4bdaa4f74ad1d3fbbacf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a92966828209c2e4fa9a6da3ccffaf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a1223bc96add4fa157436f7749cbd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3091c4c17cb2b907330bd52d99078609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde0e24bfd88359c74cbdd7d00171ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96839c65c683eaab7026b92e146ebe6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278cb8ebbac699d873ab7a1834cf194612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bac4cc54c134ab33ada2eb17d75fe7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352b7c0edcaf23d203d398509bf2767614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a8e5ff62ad3a5a5c85305734b656c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667050b4525f6799959e083bc4322c59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a18896d68b1ca085c9705bcc4c6dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6542309f9a1a92440de133c43b299cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e37619dcd7b0f1749584ff077fc07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944f729cad7722f1aed41e04abe7f55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5722e45639022afea6a832c40ab7a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cc3e7abb86086d65848a386541964622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b28ffe9894e212609eef5b00ef34f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53667e8f1ccc49ef90d0273477d09ff6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c6faea47b441dd481f469da4cd924625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29153b4d1a9c845caf54b1b3f5181a8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad28cbcbf63a58217334691d043dcfc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd2338e75d1da83d4ef5f4b01eadff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f2bf1e728fb762b132c51533cf648629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002cd7d67a7b72f70f43f00a3a905a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e1a37a91c9617f29e2060d8c63072631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3395b4383309e200262f8c36d2823632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d6d7aefc2c6307f5728c27c40021b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0d7623bc192e6c62370072ad1c966634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8101a41cb89c0751219343b8c1af16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621c484a589d1aed0438fe48cedfedc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b66ef3a27b1c065d18a13d8e8004e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f518f239f06e5f684246b02f88193cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d493243337d349af6f88c470026e50c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbbd05bf30a8ad4b579d1966c3ae26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0547b6b2cc9fdf4df2624588f81715d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539f91474555849967c5773e4f7fcd6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0b76e49af81372d3d7dfcc1292b50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304b9cc596bcc5cb65844c6c885405b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7039cd4c7db80d36778ed076e369db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae1086c57ea7e821fec5a864549864646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0e026e3f8c7220db03b3b7856d66a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbd78712c4ebe2c3c28d3bab5c8d52648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681724a0199b54505ac76479cb677fe4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca515b2f2780baa25e866d578be5b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b204f15543528b81ebaa646eb014461651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be086b37e687a8d1fb6cb87fbe45d38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39103ff2fb9ef692ddd268d2b030a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89708521f4245c1fd67c77ba6dd5cffe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262750b7466b824c5649c3f4f0a4496655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df006d4835ccf54594d4f75fc8b06e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15646f698082c4b2f0ad94886b773e7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb91a18d57fde37c253d9c9b370fad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10153433db0eefda9924293b20b341e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a25fcb0d0dcab24d9330718d7f857660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2000ad6998da8ef6a1f42865dcb652661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4199d3dc381ebb10916aa906c24cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e022f63997b15493effdfff0047fb9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e5dadeaacb95cfd025feb839a6c5c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404f58262028b6471fdde099c4f6905665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47335ccf24861c746e0bf7997aabdc3d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d84dd33f4b24bf7b127d145a91b27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c258280b6570d286782a92a1b2e10668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815583ae35a5e854c64fa16b5a383b5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68c14be0b7bdafb5b9c06aa37fcec9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973a77f75a6d122ba00e7fef510cef3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559460d20c9bee86fae2b72fa0499c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642302184d2faeadcef279015c4821f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18677857474ac946c2d2f81e05418919674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990976e5c7cfc604ba0baa6015b8d5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9d05737ce0570c71daa3a4accec65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d44ae0f46d81f705108988a7c8d962677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d9dc5ad0d4ed9751402cae91fae62678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e35ecdffd602c48ce206be3a13ddfd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8f677da05227f4a7d512144a0e428680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bb334e0d0c816d774304413245f82681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2318538242d84df4a408367305a54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff97ae9fd96b77c6d8ae5d28911777683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2f5c3af96e1d39db45f689c2a0669684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b87098f7015f6edfff3e0dcd32e03b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc2df3d0b67d0152cefd9cd2371d56686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f6fbbb1f3cb094051a07e36388c20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b3f2f54d60651a950b5c0438a75d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0d01c2d61267f1abbf6fd85a91920689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cbdce2860cb06ba138b3a1613e1ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dea7e7b181d4a8c423e9503fd6774691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bf9c162cc4141a8aab5f24e747f1a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b06a6c33100e718516ffa116e00e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c84abeaac0bc65f2d6ec486246e09694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e35c93989940d29a44a768155ffe3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6696fb7f38a0169bdade96597e62e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251ba1e5ea4e4aff8705361244fc10f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb618f49b45cb9399c76a4606a5295c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175921ff75f427773bd6896b50a1f2e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12276300665064b4f5574674b29a6315700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa62884deb0fc612daea0768eb24d49701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db836ea3004f83226aa1a24b5ee34132702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078932849b9cfa07a0ecbdaa202a4d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6149e403523241ebcd33e187db0dfb4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a566e05f9aed35bb84a8da132110835705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5850247e1b8fd660f3bc9dca7c72497706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc191c3c0286d11f770e7572874fc36707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5bc535cf997eba4133e4936504a32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fa0fc575887474e05dbe057758aa2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fdf1017350a1ff8b91dadeb31df2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9155c1748ee464fa38fb6c399509dcc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbfbec3d912814bf91a2b3ad73c604712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e0e7821ac17e052695f36b73e5d78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff935f932c66d423943d6cbf63c695d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd47558717c6b9084a694e37955ea7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6f10716689c04db2de8b97bae1937716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b578c2a95ea2685ab087c179881c9fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45826fe5296068005606a5bf736ecf25718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fa9b6e62faf5cd73a775fe9205461719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd285c15881a8f0926dd8a5158797c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33dd9f81d3d51c8d1729d05e45d43d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaef637ec915ff8a2b4433f24c61c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59520a75cea9df428d1d3cc8575df33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40729c9325d002adf24728f0867a47b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45010ce918f3519c8d1e85f533e05d75725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e1e8fc99366a155bd256263ecb74a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f946f74639fc4b5e9c9f68da03f61a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fe6b872e51d4af3277fd0172ab81c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8674f56c2afe9f683f7a419497184b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c56ee909714df623c337493a683f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de778577469d0291da412e0d959c1723731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d61ac2f2227a127be109a89aa3f744732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e52e73deebe368211050b5e7282b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf54ff6f8f33e0fad5e47877b50339734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e555bfea0dfaf54019e2db47565e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123764dcff29425230a67498d4f7d859736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24afd547844ede91ff093086f017e9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d88d808a1a14b261b7d3c6c7b78b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3385192dfca08df44d142a374325c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b904101ffaba968ab6fc16301c703d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980627334bdf4c198d586950caa55f59741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7ce2f01bb02a09adc43c22d9153ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d916cad83dc278c9761821572d8ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093acc42048311cccbcde3be2811a3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7a1c2c12d9433ba65fc704817b815745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b3dfd99c8e8a40f0a2fb614ee1de6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7201e013e46b587745463021ea0538747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fa46d94ef21b550c42d7bd3798ec7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc08908355a0cf461706c40930e75a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10adcbd72b3f309ad2f64d666acad7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231084e458eeeeac9bdb5d9fd2dbd3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93035fbf1c9a548312748f0e05257a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c061734773ee35f5ac4e655e4ae4b96753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5c3943a410c6deb1f5676ec94774b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ea316b3e7ac3f21ac7e2b9a61d77e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a7b1fcb573439239f3593f209ffe3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30543c5401d48c04cc0e869b2ba06a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89175c10621ba7cba817d0731731884f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41105eb4251ab3f4d23a00c01ca82cab759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c433464dba7519497206477454fa5a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765b7eeb66722eef3325fa25711d6ad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaa1f85a9237ab2c57ca75db862e7e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a4b16bfdb72226ce45da3770da810763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b171d9d5c9f2228469410bf647421764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cfd18617d150d64684a9de896323d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b873100406a557662e67cfe21fe1bd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa39b83665572dd903d8b9dc3901164767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>