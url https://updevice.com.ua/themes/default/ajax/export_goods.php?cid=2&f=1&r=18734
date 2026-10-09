--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec57b819743adbc842e27434a7c1671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26001f3c2ec93dec86aa4568c0465f2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79b0d47a6aaad89fe82ed66edb76f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e81411cabe440b5a5e58ff958c4dbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f352d17eff0154a892fa5ca7d7025615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c453929a8dd797520e0e22747c01fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18042c082aabc6affc6cb10527043cc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0120f96ee2037bfd27b24b226fc6f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3044aba2f73f46377624e3190727469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e33f1a6bcf6cd1d74478583f53eff010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5e3fe8494c21bae0bd0fa095c320311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116048b4c4c8f96e96f58572da03e8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1bf7646d3331ef5411480c0b41fe013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ff546e10f1c3c0fc3cba4d6cfc5d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15e897493410068bb7b2a5fb1582be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67043402f24841d81abb9f911fa0b31c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ae91f177b55537e97d3dcef58d7a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b48188190fabbd2eba173c81965b0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ef976a763f4c3a4cb20d25c8f70fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b923316b00d974a63830f85b4893320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7d59d1c347f208ffe9335d4733c2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f5a869b806385db0f848e5caa5aac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c07d8bc6f0229df2758202d9a07e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9fcab9a851b4c4b64ae713c90cdb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee4ec435ded187b07332d3bdb3abe225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20421fc59d55c222606617505ef3f46126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6809be92e14f685952cb76da62689027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17333725812014774d6fabda1501e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805a32bc659bb488ad288a2693a1a8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8649830ca4d1b0a4cab2e90586e66d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ee5b1994368ed5c6667f19c45da2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98634e707cec9f72e7255d291cf7460432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2adb1d9d79cdafd169b5e5822d99233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc17acc6d6729bced8bcc21ac91c5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddbc022b146c46e6f4a7ecac33780b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f386bce82421b8ef40965337c6133536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38a2c39a30e595301cc05308a45c1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db21caffcfa61375dbf8ff0337cdfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c99a8ba40debdaf099213ce3cc6c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221941e5df8b98f3b2bf4b6e2fad3b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed5941238b05b3a7e5c0e527ae3a6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e0644691375808ea28d094b7b0bdc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0b0cd40b8eaa528e93c8d0a624f5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73886f83baed90cb6ca0b80bcbedd12244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06dcfe31545011c9669959aa77e4e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c484ea2fa7bd2de48d9f2e2d54daa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d742e018bdde002e6463b7c7570ab547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af501765207c3f060299d10b055de7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee5fcd0dbb1f18e88d1a22836f506649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1d70871908a52651a2b300adfd35b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd909dc5f374cc56f66cd42c42ef8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570962926534522e9ea8b2777458f5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3afde3291d9c41dd25570096d439b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5829ec32c4db5f2dd08982a06f8e6c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36590404211148778db51283bc47d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232f7e77dda71c32c555b0bbf08e53b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0747327d50d62f440067727cfc71257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1c77e6e3523da1ae65a707d0a286258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdd80e11d83f8e2020b2e75ec051d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903d966ef2bb623318ccb66a2d99d5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6cac02caf2101290e2d3842a3730d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4b100069697c93829aef3f00cccf062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f64d70d7b8a4c89b36a033278232363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a106ab91a3d4981ecb514345430f06564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a90980fa0576e426d468747f553fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea69490153e7db4114c551060eec5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acdee5eb8aa263e86ee5c068438aad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be146812156bce23b88e1d3cfb60c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f2c0b5b0334d244afd9e0f5a8fc0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae73d1dbd306ced8d40a48e2467440570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa0e86e914c76a09ae6020462cf04071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02db30a1aa529d463dd41df8dd536572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93937b0c44f26519d9631c7ba07eb05873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b9f082b6f694aa54c27ef90e8eebd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609b3e9c58ed9d63c3ea1bf5d5ea7a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5711c90a8cd9928ca1e6a2d6205ba876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20edfecdacf69fc028efd93f6badd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d078f477cccf5809d14534d942264aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f667986f4fd3a42ddd5187851af52df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f07cd27b7c293291a08ca9a17389280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088df24a660d151643e79a4c7c5286d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb0ea02eea6a8f47703e5e8ec794ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23e9c8d514068cb2732a9d8c55e36b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90a0912c050dfa4a7d12e6d0dbab2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0c75d4d3fd0b646647fa54155d2c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffa7aaac599f71284019530290e22786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d964373024b78db2c583949a7eed4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56ef4ffde8e5a047e21c7c6059c08988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dba00c0223b836eaf51e916dd506689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2980b50cca02901440e07f0df601f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de831bdfbda57a37064fbaa4b6ff332d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62bb8392ebb5aee384fd2826881eee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b91ce09e1cb58d174c7bda3c4e69d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714faa1edb21bee045b926cdec3cc7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0403a924f83d0cc2d2f07fb5494af1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efce144daba7ca9529b55a2b24977696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb4710441d8e3d66b5838886cafd4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74b3eeb4ab5c6dd7b8ea60d7d746ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf2f32c0982f1773933536c99d471099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6030beead2bfad5af818532d5d704b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04996414cdffa84c7448fe3f6cd2586101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14816ca656432f35aa66e2c2af58f6cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90cb225d9d353fcb822a77e4e6c069103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e16a24deadde55deb95918ddd9477104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848ddf1b6a15c5289be6395d637cf37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd58da11d7ec5e858100cb63b5f43a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed202d37d9b898cc9a43f9e5b47313107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54bc89f34422e72cd6290e47dc3930108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b039573ca8cab905c1038c9810f753109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaaa23accbc5e43724095d4f53c8d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508a66ad4ad1a96a57d2d38ca4b68f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd38c1cc55da07b86e42045a88e72bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789424cb715e710ffe4934a1a279a0cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f8ab45a9b770e6d5cea2acf046dd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bb0c3aebc34f874e4be6ad4eb4284115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c806aa9e6c7ff9f7edd92328b8897116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde31564ff93bf55d8c637bc9f385cbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563e8c9125e210a661930223a4ae05f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8aa86c82570402c3c825b927db9fbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37b417d7691dcd540bf10e7a913fea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb191a1df048872e8cf2087728acd49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5863ebd080c40597216ace42964292122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2d183abcc789bab2cdf883a8c5999123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b203f7189fa82633765307a4de12d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e617f9d7967e9d3c451ecf0d1af1be8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d2dac7163d8302cf7a39fbf685f3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c0bc9009c666f389205ef636ca430127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153d9c174a12a5bcd483c1b403e3f59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a748eed4b367b5b5c4c6b1c617d71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1e3b7657198ba44889fc3f333d1f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed680a396e4f0c9e4e2223cd3495d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a60d269a4a64fc257bc6d9d1ca14f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205fe40d3af7b6c50df73d464f1ad23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3945ba15dce42f72699fbbed4eb34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848ce2e2d4fb66f91e5735f6cd7a357135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30af97f8fc9db1ad3b77c3c0eb910fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7856f00c4c18ef18101f620fdd0a520137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae09dd795103d7758c5be83582b1be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aaf0e1cdd4c14112dc0ee98538fc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d249cbe85c137f3abe773864f1d490140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65754b69fea02aa8c7ff12b0a4ba8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558a4f95efe6d2b49ef9d7216f72fa9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d30ced577c3ddbe74d4b3ab9ca682143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73599779385bdcd4bb7b6b55c9bb569b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cee32221cd3976304ef647670c316145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000436288ae8cf2666d331c917131479146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f404543e1982149e0322bc5880112d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17cb0900584c6e64e557e4b4f39dbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c878c2fc0c94051bb4769d436a78b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b5f7578fcb91fe0281cf621b7103e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be079cf121248ea645382d5eaa0d017c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f74f11436743978110241d1c225d95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaac40f11bf773dbd175c527bbc67c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb87a2b85e2f928a32c31a37f370db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92be2757097ef9e1af45a0a7ccfdeda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9347517b8fab8157f02811e3629c74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28c365b748c781031320536ddbff19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ff8b882f61518b3e0a686f8bddceb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1371b2eff676cccbf214cddb7303a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb76b6dcca61d89fe20913f637ce50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465901784f4311b692ca3c7b4869f25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2a38758162d3d320dd6be4401bb77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2518c1732d3e97b083c9a788052017163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26152544fcb66cfc1ef5f98da21bb098164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557f5805046049172023ef60a367262165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5617bdfd7df74561d1cf6086b55052b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a253a48d22cdbbd2f0dc81d470b953d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf69dfd2c54a73238f46f4dadf40705168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008789091fa2ca423a96ad0f01b46387169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a410900543f8f5b34bc8c6777aa09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1006ddb480172767da3ecf53bad8d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec2b31386f83f7b0c07442399f7543172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e1fcf2de50173c682490243315e0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5529c607d0189a7731c5356b4e3d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90078bfc408aaf3e613815456af7a71d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313908aa15ec460449de230bb35abf59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c59e14faf88a27afb90fe45b104eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a2d0e73eb66136b450df70a1a193a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd42c4a5b2ce174e03d5db50cb1806179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa2b20158b0d7d3636fffe7b9d27e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799f93839f7f25ada29424b7ac34d58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac85fb78f49d261482862ac07ac2ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af385b76e03a28f5c4c5493cf2c369183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c1bcba8d8a151143a84d839176a54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b6ef208e666982965cb12c5bf07b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3373f73b92c81082ed7c6d79c355b6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1671e3cb82961b648fc6bbdab216537187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe09bae88c330cf4e8da04aade3cfa8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c22b9069fb2f1e02d612b561525ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849099f54c65b7161c81c52e18fea0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7aa7d2fb44e65a0397be55667b3f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab28881d953c83de30bba22f1fc9a30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914ecc514471691d01ac274a5981454193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecb6e466e5a66af6f58b66c7ef8283194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99915e4b6625fd11c228ee127e30503195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47822de1c0d29ef105c4ed227668b406196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7effc8a0189cbdb9431a318bd05dc2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fad2674d6feb7290c74344d56e4b54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964168ff1cd89d6703ab36e9f0d5df6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b28f994aaa20f7866a935b7b62423e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17ae93da760796513d67c8b110f0e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df5888306c52b9809ea814dc5a4eba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71040e147b7f8a46ae41b68d0bdbe9cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299c97f236a809d2a161e8e72ef35a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41386dd026fa76db63dd66b412caea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6fae21c17499579d837997471c6f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc1f03a0a159d78d5992ade1d66af9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0d8b13b3311438a7aaec7fbd5c377208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4202584daf91e0a884d66c932e193209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703738ae8408a0b21cf1329c39c4d17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dfc4eecd5e002e5b8f82d343829d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335419a77f417db1db79c4cbca79886e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e222a28019feaea9808e36fcfd0c94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05b055c3534c68eeddb352eda0db59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da401a494c7d4f66c41004edf2ba6752215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf334f273a7daca800b38c5a78f264a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944503a24e87a447a2ffc2d7a5b14cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5f5d2b9bc901d5a48f793a018ddb9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685eff2b5821517ca7e83fc6d9fbed7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91503887aa0943cb1957d52f5664ef9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9a232e9018f293b727a1ca646d033221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc9f28269c84a7f89a3cf21be627a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ece6d8163a454a2bcf5b76bb77b0d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d702e4a925ceb1afbbec9b609651f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f1e1831ac9950f75197f2e671d7c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c975f39ebdd07bafa47e1de5e509001226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc48ff9e9f1d5eb102e6c4329a394b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6fbd622ff26c80445b96d58b10e04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c93baf0287dc405db992ba42614e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e48f5afa213d7b9025a34d7b7b1a89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978feab242ceb179dad17ed806c8e5ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bc4d81281c959d2a27af53e9599ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c72801d91afdc0f382a9d9163dd6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5751c13198f4bad266c9b53a6215b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c97f52a59f95441ccb9826f2e8783235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1450469b1ce04c7f3f39386cf02b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426710e5fc98c95a3278bf874e4b7609237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9c1d65b226fd2c0fde24e35c4d341238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb85055f30013a658186f24a68a57b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054617e259d1699688e9109273cc067240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b9486aee65e33b761e2337e27ff82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070c3983b7cb09e945def437546cff1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bbd2f9ca6f4c372b0442d6ccdf3ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e2f8ebbd140f89b8884278d2cd78e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbae9d9977b69c4042b5de97a18c7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7cc8758fecff615ff4405c752510c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510a01eb39770dfc16a204e434cd4bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40bacfa0a911f4b75a08ad398c04e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ee44870cf219c20e51e5ec23be830249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3c6e4d1f413a802ce35551eda78b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b90412f39c464d46aa1cfe5f90245251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d113cd724f14555bbda7d1fcd5da315252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efac0e9095132dcc04621a2ba007a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27410fd4a2d4772ac8d85a74a661a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111454aca1a43a321c121eff3c411a15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e93110b7fbb87f573efdaa21e4cb50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566edfee81501ec6ca2938f5f8b7e10f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb24e74a444d1e28f0f8a6310ec870e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9a083e1635c5057aa05ad930447a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878a717efa8fe4b76e1209bccd9fa55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3d9e95f8a106bad6badf0b991092c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81481fd69bb074b1c67fca886a2d595262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b465be0fbd4b2b74f537634d9a0db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b78f17ce20196acf4a00e70f655b06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca814dfecb356ace5f760618835eeaae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4374592aaeaed501d579c32bd2a37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd86b00a2092ead5a0516c47f868fae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7eed95ea4dcf1e3944818a1b8d3da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c78bee4c13ba09f333bfb6e62c6fb8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29743e5261bc418fa79554e751497e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321ec70b017da7d147ac41078e5cc1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c84c1ea82b003db928bb2b900d3699272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa7190490de729ab563321c825ceb4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267a3b5ae1a1422a45343fbc81861d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024ebd9c06a4af09f393bc398c7df69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d1682da7f4acd65d0ab8b311b29dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0700f8dee6adf1bd7d60302023926277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be41bccdfcd372ecda9ad020bd93f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9070780b3276cb29a1209fd330015b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacec52e9fc40f80747a18adfcc2ef42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e47df0bacfebd923b3042057ca901281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa844db351e75aa616a85378f682b67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38dab0f321051086cf855c8f54acd8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677d27d8e3d51b86c1b9576eb608857284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f389c96a89f355fa00c76a297cc2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c476197d08e963f554a16fa629e8e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695832e1abed16e8ea8c8c697c446d9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332deaa5bd9af8de338f86f3bbaaef4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5820d6ab4bc65be85988acdbb1f8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24058b4ffee4422daff0b83cac286e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4f6f3de91b770c937bda77e671dd4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b24988f2c1f77abdf163e08a7ea5ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567f5f3afdd50190272c35e835af20e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ec478b66a5342d9cda9d46a84388a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf1b1b27c796ec97f6701057347904295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7adfa3221ad640002c8be74f898f53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c01f2dc672615bf2a8568a07f87cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cc129f01c8894fa9c7c6e56631eed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb168420bd4cce3069c5f7805235cdbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fea242b9172efa823846dd40ce924300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84902fc6e5201c5dfa91e04a7c9dcd8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878abc5374098152414a13215e3eacd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae9110ee4cc43121d1fdf2375e664d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4b38b601dece86ebb314178e48a1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256694101be6f7bd34490cd9f80ad3f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845e7e4ca1fb1fa80fe9e97c2826058306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f69cc8f0f80da97c63ac16c7585ac3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573fabad6f0aa57fe059e774916dfa2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9775e20e2cc9712dbf7c35116c3cab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126563ea4a014deea33644580c26615310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895ff51b804f19a68ac3ed5639a4e62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977285f2b61109dce202e1cb4de63269312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff44c5dc89af0083bf7252d0eb712f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9f9cd343cdca8d780f9cc65ec9d38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60588d46f6264b5892fe2160676ed7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232f705383527b863c2f08980a11a96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef9bc23ad9b274f5b34cb81161f0c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1485d7e5fd54b80f3b3b5f81759425318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992491b4b472226fc1450608b44a9137319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1a947fdf3a4548586b21cd43bf8d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e01e73cb07a6fae914fc3e4a86207b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5762832abe45bb4951877c761a7c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6c570e711a465b97196fa1cd3c51f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254944eb9c6f880cefeb18ae1adf7fd7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddb72224e770df9c85b8eea6e42a9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6093eab228b4b7cb2e0fc43e9604ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1edc64bad5a341104ff6befb08593327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3d31270430eb69d3fa2546b6c5a5b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7e74d7b5e5461b000152ebf839397329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a133d0dfafd1abb938e44273833f266330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71570dc696c690a8d5fbab9fadece181331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888e2859a6c0cc697332ab1bab19626332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc721a626f25c9cf4ce8105997ef0a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9045d2ee8247ff82970fd0392e63541334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e1514258f20438a41e1442956354e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb000d989b31075823a344e3f197ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637772264e4ad14748cd725735ec341337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b9de0d6555b7097903d76f394ade8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7c6dcb488ecdcbf283e9abd010070339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b4c901c43a4d79c35f670df36a208340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67ae42378e3b8b08dfe07bd91d78b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6af930ca8a46c7a28bc64ea140382342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc778a81200231919d0581cfe83cfbd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70051fb5198bc976b13425dd132d27d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17574a1029252519644b52fc454adecc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb175df6778e8602db688c4a4859fb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f81ca8a5ec8d0d210d09dbed560a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce22a9091c906151f39689da8817cae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb7c6b58a3a4c1d8e45e496d7bd8e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7245dd14d647617c42400c04b3e76b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bf7f7e6724f46d113bd3e21f556ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9ddf829f4420e4d513fcae830ef7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b6b51609a148c4a2b4954bada194b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe1cab3fc75c70328a9d323cd48525354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e64d84a1cf7a74c58f51f91e591ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dca042637fc061d3119c99269f1a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac482d27aec21917d4119e8881e13f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709014f240d290103a733f95dc190348358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67032c5bd58f85edc7a90621330c13c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe315cad095a548e479671c8641fc00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fffed2d63ed4d41d00ce5f4bacd74361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b481422d7eae1f3daf3095b1c3d16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52256c901fabdd3cef1803789a6a42e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f13831b4f416ac8f11ee8cdbe6b3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00254166bdcb62d09ac13691ffd2496365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567caee638f46b852316aa46a29bba6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315e3c904beb97b85478ea6376dfff8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01212ecac729197e72dd7c4a9ab94a9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7fa7b5b19b65d0cd081565501a955369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd3b2893fabcc725b3fd5246d1ad02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7ac4faa64c5c16f22852d72095f89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ac45de01afd86619e392ef3a7b7bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efb8b2211a4711d3e8aed19bfc6277373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206136d6609efc6d1fc1be93d811d735374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b1cb390a6dac84389f2b3bab83431375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c7e0f269780c7c30db808f991c00a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5767cd9852e8646e50931895db17a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e171f4dfbd041bfbee900c26f93cf7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c085c311ddcc4578506440e690a36f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c935a9bcabfc2a4c54ae9110f1e04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa62acb44d7734af0ace0a8b41439a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfc408446a46aedf1e55d42e071a1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb184481147c424d525f78c0319c7b71383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5a32fec3c74e8f3795cfe099b934d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0789b77b9a1caf67dc81a23ff370e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871650b42805484884601207a8c6634386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e82a0f821d83d034a579d617046b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc69579ca4406d429264e1dfd0e2016388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4382711b8e1e942bad3f23e1bbf5eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c1f26a102e2a9d39f33f93a8fe5e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae2a365c3ab9b1eb71674cffe0d6a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11fc0c865e521ee5be83c9eb94c783392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617e97a7c1d72c984b4654b2d720caf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da8cb4171be0564bca82761145fa3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995df258664e4906871b0034f900d14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8ea9c39cca3e41aca80e0f15ce1f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6a86ff6880e2ee5f5bdaf3c619d29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3999ea930be95da7a89616d16c646398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a6250f841f8b854dbde6448b515c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194c0b043b92820bc2b3c441d17130e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9221e74f4d8881eed2a48833957bdb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528d36f51c67644538b5cde59e3a276402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b96c2d616e7be7986b6f0dd95453f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579acee2360e0bf03c7fc9135c1cb84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c472b36993759c92437027de372f19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72067492f6f18dca6abdc3842f2ce834406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87537e12fec254cf5578fd88e88b83dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4195edf65ea1a69a171f6d151f075408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717774d7e4ac3271667482868f098d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55955aee5710d6a893224c822e353dc4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b3998b2b575fec2de6822ab26e00f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b1f5456e24d220fd6aa026b75a30e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb178746ad6e24767561056d8a5750413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4ea19aafc1ccb2914f5b24a7fe479414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610628fa6cece9e4314126839212e642415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6778c5a3a9c62fa363c0e00540ca2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b86f746ace6a0eb6fbeed2c7d10a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2383ace22023bc0810a36619aa461418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8aa1bb08c8043a5a51efd24000cef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4a3e9ea2f89772a18a09bef62a22b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e824a98cca5f4650fe378d6d36d53cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448fb8c8b4f849232809963438f7e08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c465e960a147c239ed66cb0529a1bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323e7f922d589d3e6f3bdb17023d971424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c6e0fada76c429e09c5457617aa01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217c0cac6aedad47044700474a12185426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a3171d8b7bef2c03410c48a62bd7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59693cbe3c772751dce14262e7bda2cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611ae506eebc7b3187fdb01a56a75dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d00e34fc0e94b6e74c19f907b6a9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f311c4ff5946378c4aa929e761ccb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff562f5e125a82db380e93701a96df93432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bafd7e17888dcfa41670e596673ee0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66679ff65c019cb3ce774e536031872434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1e79b619c6ccf5547310a7ccaae04435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b4694f11cefa40b6c4b884afe2eac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbfc4b8023fd9bf1bf7c437114cc77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b13f7f32c0ff63a7d087002caaea6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364d578cb94b792ef1c1bd0de664133439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a82971329037e10fa8650fb0fa6696440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f89e87765272e499515309a93c1229441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d24a7d343b0885c7dc0561ccb87698442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5a209f67ba583a69240c18e7936a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d07e462f91935358afec60617b940444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e9e295071354187f6cc9628c6ab05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191189580fbe25454fc2defe4c0d5fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d88d589cedcd67190a19d0946c076e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f3525ea345c4f9f78b244effb6b99448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7230904f3c1b2acf5b8d7996fbbcd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986d78a84f7b544213d004e15dde881450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77583a2da179f82d6c75f399e474e16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cee8d30f9228941cdf536066a67818452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4ad4a7fffe39d5127889d64ac681d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b5a478a392dc811348ad702bc0637454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7b4cf3de8579bc388215d5b172124455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd60d3e081a676fc421c3399383c743456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295e3ec4d9a60cc7193240cb33b8559457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ae9a7a87b95712e7825d00fdba9f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dcd2ead7495daa00abdfa9f30f206459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cb94301b903dd5bc475cc6952fad2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d40ab7c108ad821530474fdfa5c9e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b24d671560914ea67df56a8c6b62ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e87ceec46fd02079e30421ebbb64a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5092bf84a060733861706e5d39f9a39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b02e0c0530467482dc137863c5ca3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ba0fb52819b3060c33f0db73e4667466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d04626ee29c5812df039c2e4bb2ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fac96f998ac88152ae75cc8a498cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117afa672583aa7118feeab968d045f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22f4786450cd5d17f8e1a18662f6f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75b71e0dc31daecef12d3fed1ef725471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058df387c2fb576a471851402178900472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72507f5cca188d9a4fb5b3825567338f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac0176f8ea1f280e4eebedae733394474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f747bb1be073f3386732d92029524a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20fc7a49b63f2ec07bc7f4fffd5c4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca6f8db2da667c36dc40d2304bf88b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab77097664bb6620614f0ce83d03cb1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e3202772be2ad9d3d90ae5b04e21d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbba23597eb911c20f9dc5a89887bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90636507089bca63514d84809e8d877481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051664449c13b6b7f68df52d88d9a34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7610a76dc84494c729f94c3da005fae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa207e385d9a6bad9434229cfed1aa4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f315df466334250e6d76f2f4eb89e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a02501538fd2b4a4c46e9c9aaad27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb2a877778ea4ab4439b47c3974b6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf7f1b0e1f852e8362cea6b54ac20d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb123ed02e7d470ccc9b27cd1d785015489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed98b722445654e3b9aba2c307370dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac4cc672da1dfb71b03f7a1c966408491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ed8607c62b8feded72f0145edddd8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8e0e1e6f9da75515793950e2ad186493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca79e61de9e686c6fc18e209da4012d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54251f958d91ed7d97bfa8baa40da6a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5942fbe5b0175814ea509e95582621e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7ef7a35365765482058573f4fdbd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209965feb6c040de62daa108989ac50498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed55ff1ecaba1e12ca17d3a1a8ff7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7d907d7f9ed8c04fe3ab206015c6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa00faa0b00fde7ab67fbd42c676665501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdffaa03ade3d30a17a13a96bcaaa2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2b72afd7c0a0d716030042c9d6b4b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca630de59aa8247b36321f66bd9256a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06535061d05eb5dd2da0964aca67b4fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcddc068a5d2fcaebe27843b90daa5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52356c22fa52123dbcbec0b5ecd469c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de211262843b3f960b7a79f625ec88f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae473407e92b05e29d40ac92663c9903509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f7ff90b4b23b0920c1e6399c105a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88690c7c1243ebcc49c79d5146b18f22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea3b34bf2ae6bef69cd32521cc1692512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c59aebde23d839e21bef5a812d4f92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174348dc1b30c65dd70c9423215d4074514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de161554c5bc57e145fd517b5216606515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d9ef6c31dc474b9a5feed4dfe6dda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48897a7c344ebddde4de4cc9ee938c38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4f979d98a445159d3687d2482e7a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf307529606ec4e836e2dfcd254af1b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665022707f220099130b08f533dc190520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f546bbf4f43df78d90d485ddf72122521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9480301f122d0f8e444a2af5f4e8a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c196cbcc3f7a4425a2de38cadba881523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44d634066e75ea380b590ec85ed948524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463841dd8c2fcbdd35135ec033bb1ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3b2fb2c4b963973319e990b2e4af9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4f7b5e9b0cfe60c01817b4c234a77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ebdcb96b99ec5fe486086f9c19d76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7b4c90f522b6bcc5c55c6323cad73529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517953b58ebfa63295d42b09152f038530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc2520f91075eb5913fff6023db3ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1902ebf33d8387b605ac829cb1b14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834122b5a17e4d0128aa00ed5a7d25f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd729403625f99081ec29436f235614534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cca669499df61a547a9f802f67af6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8915f66bbf6f1b4841dd2cdf116fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec744856e1599d8ca2169c78893ba5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7915844d8588dca71139073f8ae26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69958d1d29af44f6af1c6a584eb46401539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def1e9cacf8f2dc39df4427a18005c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74328085c1e54d5dd8aa0721d5621dbf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644164abd08eeb91bfae5cbf2602d39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8980a192cecd54fd9f67b56e03ae78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad7005075ccb044e2e16a64ccb191e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e381438d9d5d3fbd408ba9467dc7a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c899eec39c6915611f5afb85b98af42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eecc9c473f4ca259869e2654b7d7ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304567b47f97fefdc778692ee50e11e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed8ea8649c5f1b2eb8bfcd59764175549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0931d071389e75067e1e9b606ddc7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda071ebc9138122728fddb57055b57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001485f9be2105e3c7310cb8009f5a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9435590e06ed60d92dfa3fec01f8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58a4ab1d6c292eb7ad5c79b2b757c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ee42fb169aa04357e6851067f5c60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757ea9112a26934bb4c4f60a0f8192c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ec527a2f8ccbeaa6df3708b3f07bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1d0ef09f2a3bb9cd5fc3e2f9a4e3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8025b99c6cff59c7f9868091e2964f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800cf7e6af881fb398235f5a2858062560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633839f9435bf4ecdc7083667f64e90f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be474eeffe9508febf7ea0bde63059562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf28d70f354af111b3cd3aba263b81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b04d728cc35e33dd5436a61551c947564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76dea4c0d92bb52073be458396f94b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925034874021ddcccbb2a9cdd1228f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f01463881ab755439ec0c92fe53958567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725ff2e02d20777e0fbae14de1cb7d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef331a6b3295c5985671d8beb1625762569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361125729531d32f58d82310653c0760570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7888b24b4a88774e75ba392da914a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e8fa44da5eff3d78db43f96a4c627572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59239ec19d87a2e868b9b25d1f2f77b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaebf542bc75bac33df53228929ceb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fd0d1abcccd471b07d2ebda3aada6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48fc0dc33f12f4822c1f0adc22e868576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c86e03bb0bf0c1d6ccb63e209811e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac135728e10b1ee7a836980576ee45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7dc70a04be52c4bc6c808f759d04a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59023245c86b57a14413ceafa395018c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de4fe778a45807dfa45622bf9faf70581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4628787253fa71444cc8533881d6450582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeb026751df55054804311c252d5f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e4a07c8629285053b3d6bd6b24de0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06902beaeee4cedebfe5f0eef865fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4e6aa8f35df8f49b0def1e44f2a86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e219b6cec4dcaa2a362dc1e3765f9b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639c3024e9a48325d8a059d9f103111588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e5d90f2513021d2545e198862b88a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320dbb0083384ddd1d0707e0e0fe937590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c50ff3d427d02efea88dca9ccbcfe0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca2561cf8ff3877e1161e206b4e051592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbc82eb2d39c166da39ff1c14b92bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c3707b001847497b8b15f7a2151ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71810f0fb150dfd1c28d8a32ce71dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b802c763d9e885c4598156d0565902596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518b261704536bab6caf161821b9818597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a0df827af92cf3b578fb58d534ed8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e1bae2e521acf4dfcb07c5aa3c9e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea95e9c352345184ef4ab59453dd67b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf8949ee980c823463dba02ac0213c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8251b7b2f3684517513cf2fd68066602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270b517b61b4fc3d562b46f1baba3d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4ab9e82c380ce616c556575991127604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dbd3353c92c2315f835eb90602592605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab769f5121c50919d97e9d4f836def606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e38ae0c667bd87365155f6677f6c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48167929c2a62f0f0477f49e36f537608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707c2b99c63050e15fa7f98e5c9ce30609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c040521b2ebdcd80cccfc12a5eb80610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58851408977b18994744e9b15411218611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a6f76e0c3cbcd4f2bf25bf3d5811d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b65ec9dee9c90c589849d7bc45bd29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf47adea6ad2387e8921bf4ce3e73a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a5f5a4db1f6b0405fdc3944d2cf27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fdb84aabd51dcd51a0866b1950f4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045293fb3184703b6c645f430b91de0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a04a793c3faf6028c5ac88800d890c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1824f43c4922e599fe7d6e3ba0446619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a4ba667886e2b85da2ba94fd3ab41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3330273cc321d1ec000cffc2a68e460621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88f6fc4578d5e814337fd7d98ef2bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc102c93f7c7e197e08f865a1335f3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc610a1a66a91082e18b21933ae6b65624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ddca6c5cd6487dccb28ca0090297b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1508eda95cb690a956125a0aa37b4f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f0ee0315f5cd856396c3aaf43d76e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cbdfe47a216cad8860061907c642e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eab82251019f96543d76053f5fe4b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da2879a88600eb928cfddbabddcacd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1086160290edc21b8abf59bb9568179631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736912d9f3a365af16afe0f287006f14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3542f2b01c5ef19331856f73cc5689633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219171fe2c11ddca92e24803e0d5c520634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31763dde2bd211170e1e1f33f61a10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670f515a9df47a255232619ee814402636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abce5fe00476a92f96d4876eb3ff4e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67977f2b38bb59847a9e97e7611eb446638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fe687483c208913db6730eeae8c78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79999e8c04582a97191d18593680fa7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99614ae6ebac2b1941e9244434ee6f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b99c71d765c1683c3d4612cc7709b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3f3bff871e95406266a8cfd7c9904643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a72222dd60dcc25508ae3e4700680644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a600a98ceafda9252eadadad8225f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fa73d9e8be100f0fcb5c4551779d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717a940c81e3f0799055d8656d1d578647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b1da1721d9391475c8157b761872c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c6b11f6c12303575bcb25b20f9e73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bd028f627f51084c306b26fd34872650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa912e0355624ceda2de9bdb70e9b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb9224f7f8ac083ea2d7cd56401c79652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349f638a311862d199a9492ee3ba410653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25253668c05f439380e47e7ae676c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11e09f7dc1207f634e333075fc3aa9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dfe662fe13068e3d5946f9a8df98f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec940b2db9812887426589361112ad8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3ddb72e69162bd86f81dbe54c5705658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20e65ced0982dbf103b21770c6d2ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a54dc4595e4840a6b6556700ccfaa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfda77ecca2f352c419589289ba7e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7a1e109324cc103cc0d01780a6277662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192b3ab0268086daaf3ae0d297eeb93663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5746d31f1f0e66ab5b6b567ce8ae3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050b03790966ec424367774edb0e313665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff68b480e2ab3b2359f1890aae3486e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad4e51b93d8c721a7d199510815ec9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2976cd41cc928c39796428a88ef6310668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dad4e2963385502873cdcd5fc4dde5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c0c2f548f37ab83a1a036aaa06843670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cb7dcb7e80419706e7a4fc28e9f53671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90859fcf9d398a340d6c1ab9a8458f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3e04dff5dee912b4b8e5156f498fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fd43273b18c226ca4efba8714c108674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d6bb92a403046b8a02e665f05e117675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2430a064c2471a59a117b1426ea9bca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaba69324b9d670d1fee16f70b98c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22e623ceb5f7b487b14ad5cd7a0b4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2b193fdd4ccb73fec0b32b0bdf1fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709726a128edd34af5d22fab76cfa63680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9122789f3fb37ccd0a118c60ef6a696681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4104e34b346673165b861ac7caea92682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35c326e35e3ee0d66554fe682096ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828742ee634872a6396df6c3902f4b94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a43ce8820ef51447cd83bcbbe69cd3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdd5a000d8e039a67f6f6d4e7fe95e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefcbe7c530b7e663855075585d86e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f0ffba4fa7dbc1007df84f93d6b6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b01191432cc0a2bc166dc53af8a4a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1abfedc3f83e8dd64dd1bec5b9dd1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db593015dcf3a09f71ab3e485bf6800b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bcd239f1de01bc8b73c42cef712f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d534866801b5b74adcda5b62465dcc3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63baf6a3cedf778dc366b607d91c57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645882aa7687b887a3938ecb1b425a3f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74635bb3a01f58c4333016e927eb5be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee645dc6b092a2eb2a9fa576b2aa48f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd3a918854f45bea32e59a512a7777698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ff89dcd30314daff0bf674482a29d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17966fd06c5fe1355bc3d47cd3d9b940700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb78c492396bd48e7e9e5cd5942f788701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca234f4877388d88ff0c1d7fcda712a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9073cea397d8cd4d4086720e0d9145703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77454448888cc3aefd7efd5e1b2835704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc234a2adc298fa27ffb2d039ba924705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c6e1448d9708dff017c4d6fb4d332706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5823cd541626889a9c3376894e59e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b3165f83ca0624f32f27800386db0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65144e8a5ea66f9637fa71d4538375709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aed27ac1172434ae0cf0d16679e32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5bf3faf524380021d4a909b75ccf4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b57d446b66a2a3b1b723f94355c661712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe580b5163321022344658f8e5044a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d304ba3b69a6aa72c4a7b593329a8c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8d0f3e2b441ad1fbe80f6bd22fdef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08c1c8429849424232215d6a23a5e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018cde8f8621a692e42ebf889c50411717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193a8679d3b41076fdb5d72d1ce51bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc686d1cc4b059df2b42a0c51ba5e58719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62702e9c04f7c2c13eb2761f0d9f61e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dc10a776ad08cabd8e6a52fc8ccc6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89721f5f3fd86288e7a36ef4ec80ef22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0d5b27e9bf5c42b11f9aff6ce7e2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd39821b4e6bad8c2c36d1e25ec39c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e2529a05df123116afde9fa441437725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b1031e794917442027769352df7d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ade6388e4101e3aaa09fd0d65446d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33398de997bcc76d1bc4620cba7ab68d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a339e894d13c6cc1e1314e1ed18a68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c83e23364a2ccd5c3ead1a3bdd4c48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7a36c144dbb9ed103d367c8f4d3a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e117777befdfdc966a252c31d5b1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1cf1cebf6255ca2f2ffac7e56fea6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ec3f4029790406fbae5dcc1c75920734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c939013370cfabd4dad8e29e1a31152735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b37f80383a7e4980d1bd04a6c1bbe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b95fa1870857a157e6bcc1494095da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5644bf705d5005dcd363ae40e1e33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12567964ed2a9cffccb26af77c3c9bef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bddf1ca22c8dd091a0ae46486d9e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0bc20afd5814e700cea8f9ad9512c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404e8c536151fe575fd7ace6aeaa3a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402a5ba8d7dd3202faafbe1585b4443743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df6276ff3268dcc016aa017a1d466e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115822b4e98d9e5d9823d1f0e9ba889745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4e7a97a50a301fcdb4f318e932a0f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e87e8ac672ccd3819f5b28a007ab92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d9e5c761ddab093d5886a5ab9947c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd1041ed98cbd661b127089a446b7b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126414f0930cea350adc6ce85dabf36e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c776df95a54d162961b46022177e862751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e35d7fa627bfb6e7f0b3300973f1f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d489d62bcf84097b4ba0e9f16a1f7af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3204c8718668653aa62e27dde918af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c015b49fd904973aed11e28e3852cb7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c07f9a73905403f4252a7bd79a24c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf99339f58114a5c82618c59e05015757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c004314b950418edede133c26cb84d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5a3a387df8b988b71ddf86f417244759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74659425336735fd082e41974b59a8a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916badc5be5068fd75376e964e7f379761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54697e974fc3b826dbb1c9557f807818762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2761d7e8ea5ff9dcb3991bf5aad99b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e4e0188e5bc32abc7c7248c33f419764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e93b7d99b24fb69a66970a934a58ad765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8adc8a253962bdf57387c5b3f6ff4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ea3685bd832b4100a9244d081ec69767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61751ea0f6049b8e11fb0d74e13799768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45778c6f0a98e635cd7e8821e2b1c562769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bb7b869ce71af77a2a445f6d4d966770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43e930d8f1701383e183b87361dec5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240e24f7fd95a365196e829d47b1a35772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01439b93081f6fa6b1d89a11e8b6a35773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deebf58423017fa37c83acea59b11d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141c9a7a41351ec1aff43b71fee7f5a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec835164ee77e93f14f39dd34db9af776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5589be6618b5edcb400ca111e3b9c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9b77b07ba662b888d91774419c96f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ab4ac6101c2e25f91ba88362ef20c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a08d355904016eb758f78b8995a411780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47f0e489b600c5167372b536cf0828781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0d87888c510fd7d8ae24896bf3f03782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316091dece51d50fd4b7fa4005ba7f1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d5ad4ae67d392266d3697b57b108d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81111c4bd490fcb9c0bd19240c84842a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe5d20d28381ffbd0fbaef34f0ba35786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad61be295064a96322661ea8f747ae2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5a1793cfbc4611d2840a935138f90788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799dc66a12c15393249e68918ba1beb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07c0036cc283c243f3633a78a711ab790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cad26720364318aae1dc7d81b4b79791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df129d847e2abcd1fce9c95eec5420792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ca7defc5bb74079e8fdf2a0794cc1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfeddf6421df2a35ff8bcf70a34fa5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a598b4f189c72efa79a673589489f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce06530fb48f9a9b73603e4bc87c86796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c04b25d59b7c1f5937037f9e48d387797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca926ed605359a8b917fd430a7b1f195798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed62227f9e33dddf22cf27451fbbe4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1b4e62edee4c46f9a495845d1c8a8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d60addd9a9352a5fa76bee7484ef3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7b52c06483b34325cf89b054b283d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5edab76d564cff82a2a967175b560803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a57739890d9f0a4c5aae4ff737f48804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ca92a02d9405e3183897ef3de72cf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b13f1909a0c612f05b271f75f9dd9b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e1a2c2fd0251b102f72ed843e2597807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e9356e4ae886af4d6a5c33573ebd7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1425c221ffb26216d26dc2dddaef75809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc2344ad72f7a14802ca4f9284cb3b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30c64a70ede9e860efa828f05ca840811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f88dfb0e2b5685494df37d4584a41812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1db31ffd3a42dcb27a6a9c54197b0e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10da2a4bec75322e079d934a15c5fd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678a7ec33011ed26d783dedca327b3d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46febd21e6817bb8159a7409a03d1b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139dfd3c0794418f56cf9064f0a6b74817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fe704a4b18b4e8843046e2973776c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68947826664c8ea77e1dc1c52dcfc19819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb01ed42c4738f7ee5a9bef0e47ac4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1f789091a2bccf12693902c8be0b2821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c8b0222fa999948191b7e838eb7d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061d86355a907c0e5b5e6eceae516472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332932c5209909c9c662d5e9989ecab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96189e0b88db19433184888ea1181094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f6cdf9248344be64837248d60365e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375d6d6d230295f0c20ff1e1f777f0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380131e3d1758de8e6b129c51e37bb4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9b341c409d50816aff727ad9110678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5ee7a05c43c91ef79105f8de265f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477ffa48ce15ca4d968f093c268f0bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa641d63a2d2905a389c0cc18fd4cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab8a52075304391c6fb7a8c3a4983712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2844609646a77cb15a7602030cdf1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b248bfa60e3877d644660c2f2f6e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e0f32e4bc6432c60af41e1afa092815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bf16afc76d24008d84cedffbc041e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94a998f6e59b32954c507be6d5e36e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f335051ce7edfbb4f3a86d8c11dc39f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fda98f72f97da8ad5524993d05884f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2a6f403a6e340cabe53fd1639f91320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081415a07712b4a74cbd927c3fc164421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3462432e7e966c8160f2a6852301522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67a00afe1306abbdffc3e44f5decf623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51354dcf2c532bf9f3762700f1ca3ddc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa966372e71564cda989df0f858f1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7b1c1d6f311226463da9bd90237f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cb8154f14464c57f594ec31d368de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c23d29e7936e53efa469871a144f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0403983f2360367c9f248a1dde2fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ea5b2fb07149e777c8d9d848ba58630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082260a9cc383f8c4b26d1aae569e59831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287efe09a0225c3fd60836805153d49b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f020849382df61895dfef831033f58633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d569cd8a078c35363cfae520fdb01e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208c129fb1741c6ffb547a8c8f6534e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79798fd93c2c1d57839a378ce98c7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bf15428232841486190485e27a36937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc3ec8a5d94bddf55108915547142638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860305cfe007eec3fe53ec18451b89939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd8c6ec05e4ffccccab5266bdf9d7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ebb40c20ba83427404ad8f48fff3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be547edab279bbf3df60e04acb2e6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae718ba86a3d93cc0427b1e0a46fe743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db03504c2549955e03e2e075d582da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6576f20ad18c619cebffbd5d6cef3cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f310c288142a9d6c0bb1dfbbef235d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221ed1c5343512cbd22b27aa07b126c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34115e7c64b31fcf2aad72aba9762d1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b55fc2b6607ac4ea7f347a982868c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f464fdde7d1e16e68f20f97a8a25e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5afa6a93d5bfbed554222ab1729d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b0011040a80ceebc64ab5964c4d4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed1532257e8a20253508a741fe92d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de212fb906126df667c96ceb15c7a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a9a733ff06d7d0b00a05df9c8ead455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333f4601928d1f1dd8cbe55a462a65d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5589607adf42e3f971e71afdbebe1a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59618132740a5cd8ee31414dc4578d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aace3c18872c19396ca158c22ae331559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc64217e9cf98fb95cc5595dfd922c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64db7e0be529c95feaa393fd091c2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d342ea6fa1ee7957f09ca5582bc6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53fdad831ba39fa2e888044a08d07263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbac32d7ffa7f56a2d98cd00e240aba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e68cd939c61a30207e5588a8e0d1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c002a743510881e9325bd2b298ebda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c62e7d2f0d4e357d64383d8780743967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dece54019996fc33820247b372525b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72c744f4acd88338342dc73effe0c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c89ef3393a2d9c7cef14b3d9f5b1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049448968b0f5f2b853695f98598fe2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae01b87e276935f6844377df8bee97772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7d7cd674f2f5a56d3960862c6050f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8440261e2913d1864b99e86ef4e684f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c5777808788f675ced61fc2fabd7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf35acaf083695901d09979c93c30ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af94dc6389b8357e972eedcec13ab4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2b994063a130020fae88a5973d58d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765c40b2417802f8e1e0cc9ee6e530779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838739b50a0993ed5dbe7823eb8604e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee00c099e9155806bb2fbb542fac4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa18da53b3f17e6cb6b31d8ad37926c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcfbb5aa19f2b15829f435e4b621c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92803f594e80aa063325364f7953485984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eed9e3bd2b352a71b581faca35d5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b522d1c23000397a10692d9edddbe886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328d1e8141187d5ca294d4319c9dfd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3f72f830828e072ac4300cc14cfac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381e346299e6903428921e58da5c57c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d3d2e15f3abaeb78ba8c9370ee67c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb640a9fc5b2615447c629c015727eb591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6f785de9fed6230bd41e454dad52592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47258ef17f484fe982d3f5a3ae090293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982020065373a59f96c9499629bb70194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc92b897e3228ffd401d44da530e5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f301f61053592619f1e9136faf8102096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51d986330e5fafcdef4d4001f8f33f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d934dbd2c5c9c97ef463a61b94fdb1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ae81af2632850db751634b379298d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78250c6fe5c7d2ef256ea30f878498e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163bba55eb1efa678a3a99151f97197101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d196858fc9b69a46f5a47f683f7ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8fdcf3d80fe538879fd41dfa969a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4f27651a37f600e2efae78ffae02d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69511a0d01c05d916b0fba7a2eddd13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ec409b22f69125af771d3d667023e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9fd375ed697c1310899de631f8e6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d87c3158ee862887b59e71a226347108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb68e4ddedd43518f80ab1a9c90d640109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667830cf082eb06d9d4319608c56791110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec10c999692102b8da2c0cc9ed5ec0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a97718be4dcd5e11b82767fa9e63aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158f801e22f3d822ac6c4c2c9dd5617113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71906f4c92fe3a25db2af6c6f2ba36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de06057494663c43441dcd62b7d468b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10be2c1e49caf42e3afef4c773b0a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d966ea0cc272345cf541141bdf25f6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44d75c2e9b5e8799356babb4f8fab2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f43eeab18b854950bf8f7cd70d0fd3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3180042f297d92052fee53f6863c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29856c12312014b834ea8ccfc0837dac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81882001712da6fdec43a2f7d0c026df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97027dd83184f01748fc7cf590d43515123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427fd84686c4ef8536d508bc94cd86a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd2b880d4df2a5ce6c18c1284b5d6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdfd7e8678c61d9a500909204df628126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79b1ebc8ee1e2dd0aaa2bc38cc8141127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267fb6a83ff8fdeef8e5abefe264224128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad34f21fa526dc94884fc19d7962cc7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d01f2eb27b027301ab770acf24dd92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9fef73e30ddf4b9fb8388d3a7d286131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e03ebbd17d346704d352e3c34d1b7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5057e686a091c91e44f401d7388d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8261edb26ab85bb826ee4555aaf0470134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9215bacdfbde27d02e97592e18651c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214bc6cbebd061d56861fdfce9f1215136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cd4aa3bd9fdda99fc8e0ee672e67a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3011674854979f83035e8a9a06a46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86990fc988503f3a0c45aa2b453813139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d17b985ce3420b7160bcf02e8bccb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d874e5143b7b56e0ae225679e4728141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f044254424528f7f16e42215f308861142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61625bc3f009aef63d3e267186b274ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaee7e9f86900b514a1916577a2c9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448450175907290d7b5d123118bbb68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402b0df48e957cb90096f2102840193146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191d68dedd7f0f59f814b71514808a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18247092eb5243a77613ab3dc88bbc26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ae2b78b6a99e2e103f1309f82b1de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45660b91f9a2e5669c4eecf0fa0d162150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b4bd7779eef5e9866eae8aabb0a4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c65f8264b229a6bf395e3ab859bc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaa6cbc1bc20b391f4548b6606af42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc0666a2286dbc7fee1d69aedff6ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65c4ac4bd806d8645feb601d0efe3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728048eb73855efe2ce0f5809bc6b54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10fc100b65c6289a9ef7ae5f386978157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5aa7c5ffe60b9c95b90ab78b1b39d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c37117c4cecc8df0592d7d54a39c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b4830a98c0a479f77424cf1fe9980160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108abff24648373b5c362295f32a7f26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f81c5edbcf2afcdc3a288f8a06a842162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef5e0ff7155de5a6937709ba8f5dd5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9d08fbf368f82f2008b25a9e68ce4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a20ca7cd694dbf48077aede317829165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8602ada482e308dec5c02660300ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175fa0e9ceb740527b4ad93afaef0e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6606167be55fbe82cb9a805a59b68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa094c028bc5f24e556222a9f509065f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54405193c2685aff3f0e8a4eeb9fc9ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6b668acfe74fc1d9801b9813a84ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a37bee1c5c6ef8188dd4906118b950172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dba86517a8da704524aa96ff4c246173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88d9432c3943ff03e217ef96e2b9b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86660eecbaa1a3320cf0e10755e6b47c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66976e76eba70c902f612bc58ff4c28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec60bf45ed74abe6b8a98deaa845ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51674039bc1dd68324248fdca4cd9660178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f23ce0e2322dd48d26d8e12639bb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b03378c3d991acc69c54c52097ef8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dba910bc4eb1d87923e77aa9f8ce5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d50a09ddb104839429b7fb0f9b0727182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7183a0845fe2d4d4aa3583803837d5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f10b50259100841366683821a6849184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92853aab000752e55628e869c623a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3943bd9d4ebbb0a9bd8d0ba99f29b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b561a21c5abc26c74ce5e10ae2a6f17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523407bbbb26fe021f17eb570014ae0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dd108301d4e5459558b3e38c19b1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba6f9555066c3a9750e2d31003fe0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df049182bda0ee3f64542a00190bb17b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316727d7c746f2b781b166c6a0f430e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62021c6f978d617c1e35a2831c4fcc3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f009f881c5a9aa44314a55b8bb688f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa185f541a06c298ac66ec9159ccded195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab172d9b2c0d76daf33fa47dda818eff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f122dc7b64c2850b9b39276423b18aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc111cfc494870444eaf60a93a0d39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42388753aca4dcd66eac1ad0820046a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a098423461f8c1af4bcda3ccef6ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925021a7e9d331dea757f8aff50c62c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7786140c0f923d7a31b03eb12f45561202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461006f9845b193fec3444595963d50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387544914a8d02ce9fa542b24aec7bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eec83d7c1040d17c5ebe90c8614353205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e195837826a8980aacd1c04e88a75a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c37d1e67ce5b32393988780b9c90e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987b722962356e386ffead829ed9b60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8f5a158e6540df2cafd7f51480df1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cd9e5a8befb3a74bf8b9e14da8b3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f6cbfe891b817dda86ce11b789ae4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5789d41dfbdad783f00d4b4bde89b79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ba48537a009b4d6bafebe5c3e3221213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081e9c75452694ab7e8aa245bdc1d0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431be2d725f962dd0b671c333caf50e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b456a826adc651ff4979833db5bd3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c88a827b27ee268707ea924f36e7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869710eb8566c932f530e6e533aac728218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56b51832402e2a067d4414cfd822eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be42c32495448945b7e2a18ae53fe8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222db7bde4cda00ab65ff4ef084cb3e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e994092213d4c82a3ee40e2836eff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7b06dfe9234971d3c455d68a47fb3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edca2482624148f0691de5b8af5b60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47755961047a748166bd571e82e0da9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f56d7369aacd2f3de10dc525df694226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9089fc02110a15e3b5da04d7f4b1633227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9abb2ede119b1924b15b1004924838228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36732f966a24e2d8eb0995fc056386229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdad0d64511aee0b973aaed08b74e07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd98a26df91f2c874c4c229296fa77d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d66a2d89052001e027f28b4b8094b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30ba6d30ec8349f08fa2d2aa702d14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822490c1c7eaabf317e6b4eb299e8982234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135f60bf84c93fdc1c74d5519fbaf05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b06a6d7b750b1c369dcc5a4efc3423236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfeddbec3f88243c97b5f06411a7e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e262f58d3323c93bdffe54a5d209af3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f874305a6294143b82c468da0817d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887532aa554c33bd940183b4bc5f7da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833d66322816155ef98b8ab2a9c15f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693a2ef889a90cd74cf241b39611b4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868defeb8420623d8d4eff9c311055e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457b57f73dc5bc060ecd1b75142285f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a5017bcb4f76ef2eabadbd33aed5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47408bf5b83259fb42eda2506a05faa5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b12823b8cc9fcc812c5414178cab46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386acea51e582a96bc89fa9b6f5cecc7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc44912c8ef17fb88fb41e7f9e55a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b9e437f8ee7f6caa3083efa39442a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af05d6f354f825924aadae4e563229b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4404d323b393406da5657caf6f4f76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764793c0214767a278ef4d76a66b7b5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c6f7ff0583141d09631e30036d605254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003d047819d3b744a9be43c1664c939255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595286c82cf0e8a214b2c46f19ecaafb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6bfa8d505f7da79448ddb148e68a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a871f56ccdf0da64c5f967e2e1e93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eae8a2818f53d9cc9aa9049a763e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc292ea27a8d3251452778ac0b16d41d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2930a090b2c994180f265861cde47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778ecc65a6e9aeac6819b3c5d6f4c63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8d7d849271b82bee33aed2b645199263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1264d78c6c3d2dbb9ca2c243639fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0e667b3fd57ee02363c4941c62286265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fbacbfe4061dafbe6e47e5b3a2a7c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc294c5e0131a1df834a22375d59101267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed89d5cadc40fe1af0248316af96681268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d0770c3bf363361683f3e8603b52c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e683c4a5310f6d20004a4e404fcaeb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bcf858d93452ddaee1693286e5f20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fd216c3a837c61c5c87caddc1e580272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cd5df6d2f2193387a0725b7527171273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f1b66666ff9b89e14ca90f4838fb7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a793ab61fbf6c34547e05499b1a8b8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fb0505d1f57c1eecc52e0262cbf0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc25f59dc6353230f7090ced173a40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefd0127c1e048eea2c6f13c12b8f94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7bf37a3f2042cb4de9f1f4f06b141279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ed3bc36c611d10f186c29900fc14d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3b81ad2c2b086382b399f41948799281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b5c0739ce924f03f34556d71388d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43921c8e885cce573515de231b7c7ef6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9baa1c31a4497331fb51016fd889d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9813774f55df489780934c70173e47f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcc0cc2e7a2bbcd00e85ff504e0186286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ba4570ef11f93e9792bdc973981d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e196eaf3a961892dc0f0f3f9223ee33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517ab8ad97f1b891a31c5ea9ee66caf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc7f631fe8fd4e20ba577c58b56f1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8da26e7f86d8786c45d6228b6ac61e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786f56a002d98835bfadb9588d1c9f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f0bc9a3599ab2d662142af44aa4e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c258af6f51e2ace159d47d26a7b378c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714bc0026b93d98da19d2e7496f9f0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75112b645a66cd6f5572ae9f610a05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f04e2a9df18e456673ab123915715297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eef43f97c3999ae81a3ab65717bd1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e8d1d7d86003417f8c2d7c56dda54299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b2fa2de539ff039ad83b6a0b9fa2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed78da0ad8b253d221e15b9ec0df955301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370ea70648aeaaa32d4d5594778f2b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4abeb9f03e1462aa59e9d434be2618303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e485f034f0b725c1001f8fa6d6e1cc4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056b67711ac096c06eb7d3ba326ee3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2c15f3347e8b04ae7885ec5fffb76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad43d4b3e5076dd0ad7a2f9a1e066f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3838c7b19ab783b66a82b7d7b90a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24bd27d6e04af8a1f9ba9d80f9f846309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423412314481274c892ee59479f504bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ab9c6115e82d7d1f55cf99837dd1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab65637c7fdc37626bf0ffe89d71f5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42301515c5ef7d78957f3d23e43b02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5912c8f3c22b6d4d0f27ce6756758e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33eb8cac113cb1013dc677af66242c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13fdc8a85f4df3d9e64c4d48bf187f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ea4a9feac2d9beba4e4d485d53705317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e45e705f20881d26cbb311d5230d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634a23fa86fd3cd5d7fa7def26b6974319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263371d16b6df0f77c45ae8f6c30e815320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1295ea7ed7e4908a6c632184f00edd1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe582903b0a4f1ce75e515b2faf105d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1711d837c5b8161f098ddc1aa1a22a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53019dc23ba5d3a74320f4519a35be1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1da92ab22d32b706e1acc056d8155325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419b2b55c9522b29423043854c2666f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9468166633aa776c5779a51a2d7ad89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f49edec6afd6ffa991a5145a9a739328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae6f1d86b7dd1ceac16555ecdeb649329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78b1bc034811804fce62f42f3f1f90330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0d2eec48a1720d76d4d64808d2efd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc18057351fed0660d0b374eb94b7ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8aa59ea50845fa68e34d24f66196d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd0165eb1b93e54940d2659e873efe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbfb91512e065ff077f0478f5f7204335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e2a072c85d8562c2c2c4fb4d3f503336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3601e08427b5688b26d2453541691337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f648b21d471c49dae5827f034bed7d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4129f89257f39ab2acf73f998879c07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985100ca524535ea17062fdb3de3f85f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682039b126e78900d9b175104d8d7f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b4069def9322adbf2f76f2a26cb7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825090f44bdd94204d79ee9ca87ab60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237fb02ce6a34fad49831b0030d8a00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6c017ca00861340d189d69ba5ae5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8abbb43115c7cb1490e9858f17e1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce3f3ec4cd215a984f9390f23c513f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79466052d12db53ae92907d5560889348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02db19f25aa14765d869206d86f692349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88f3a31cd300cc058b1b6e883496b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabca85ce101ccdd99435f94f9776572351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179bd79a841084acd4659d6810569b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be996276ad09b4d0a38a91f6adde93f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd345fa555dadfcfbf0606be63b7de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258022ee0af1d60a5cae53e4e76a321f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b4bdd1eeb0dc13a92054e7f078517356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0ab34d1a5a398c4e87d6cffbe2c4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f07408a4893426fb709415a1d58ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bc3da80825b44e26e36aadc6d3c18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9798824254251a9f903f21f3c8e9ae2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7f7759f1fa8cad2659826bea5ba7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dd27d30f31e83b0c0f8ccf713bd5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27385d47aeed5c92237a078777d04365363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a61b9112142bfbc32ce8e4677c25f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e34d25afbb6f2d637439aa42bad07d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d395291fe3527ff506e584f4c484a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce47ceb1d644fcb99e0850be7f8892c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef352a2dd94c75f664a6a2ce56bb357368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5c58f278865e738a7131fb8c1402f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2999e2936ac21927d87786b85bcbee2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d583417a60e7c9094db8404511775371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b6a2e6f2dd5eb5ee38256c067e57e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf7c69859c0c8e8933b654de97e8ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dc3091bdd864663110a71a8e8d6c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56764dd202935e1f7e2d600af8ab4278375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb21f72ad773b790f252d42fa3b08d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40c5da27e901e5605d2f94b4c667b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfded9d2f6ae833d565ce18855d7729378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edc25aa36b0c68700c0a320e9ae5b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0e3471f83517b3bae32bf50343e4b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733584a6cdb5c843ebdf3dca4c7aed58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40f7fd3cc56c108cb995263b867ad6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104c03371a27884635e2851c70cc027383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115b7e02205aee268799fc51c24855e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc065ddd8c86f360f37daaa645ffd99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255ad28c5d29d61d4afcb77541de1b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b31631797b7772e6b68e96ab97245387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b5a1c7e0a676d1d39fed0d17a0c29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07da5c8f0684aea1c0f117a1c024f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a205e4a21f0405a1490e30a75083a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab0c407b4199806ae42e0b9d88a1b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f56ca06570bd3a15609c9de7b062a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee8467ee9e5bf6a3f5ecf7bb83ccc9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727c3065d15a092a8d8dc55fcc8ae3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e98ad3235d949a9de25901ed4630c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8adad2fae36b140f14c7b001591ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e1c5cafad4ea677468423a043dd3e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253e5816272f67003826c943ebf920c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74130f663f2867335629a4f76200c076399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413153330b8ef5b3a965f045be1055f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c3f5e2282af97c3f0c1b086adfab0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8eff86ad6ab6fe9ffec5dc0eec055402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d928b9732596dd7877445d568b2f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bd9a54b85db904a204356bbbd138e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d557d01821c3493fb81f252af716ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b10389eb78923c25e48a0bb4bc4f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49578f4d8659fb7e805ac5bc059bc198407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12974c91d786b2576ac82cd10510b649408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03d733028c655033c3aff4aa467c70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d9a4ce3b13d66e39be37cd7835efc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052a8da19fd94a134ee9a008f676617411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685759511eeda1cfd6544083b75c374412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a080ffd530db63dd61aaa7f54476607413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7824452277a8f319398584181921e72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06725ea5e39c85e9aace64fec6f7e2f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be913d11bc84618e204b74f65e032fe0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942902e79e4f6ad32a1d13ee03dcd015417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24a07c2e00ab2de99e383e99044618418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be921a66daeb3ce3889812baa6f5acc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eca7a66284e024ee5085458cba5980420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f03fecc8cc25f468a7fc8451770f56421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52914863501e86484e63fd739fd5413422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e7614e1545076f4b5fc715d9baefd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580627d1aaf530f8993d22d00553381424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af08af758ab4e3638098d345330e318425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b48ccd4209a2b6d81c37fad4ba9ffc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c0b59518273398b0ac5a32f211a8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733f2e63410b95b468e5f15670b2911428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260b37d0b0a643ba878d38f92795cba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf94a734b5be1190191f729afaa7e66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0373260d52af48d6b16f4a3338e0cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b819ab37def6b04c3debb6004a86aec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3fb9be6659307c6df4d777064ca2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bae639b35df70cf2950f0b72e807e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a983d0d97a9fcb85248ad87823989435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd256f4c5343ae888dccbc3540c0464436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bdbf6645203ac0b737e95b9a92531437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9680409beadeed74d3823b7da5e7aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529531d878dd16cae3d69c0ede21ee59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c799bcd97e45961edcbf4743a1935c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb21eb2b8d6f9d1c11b1fcf43d07d7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed126b80810b4b84e032c06fb3cda9e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90edc3fbe099038a8da6be243290c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15c64f05c068d3495d10fa72f92fb9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b7229b3324a36ee3293b04cadcd8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e239a1fca6d02f81007bb6b157f54446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc97d55165bda08edd1174e29627b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93ee3c10b225689415c3437845b7c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e08c8e2dfc092b94cf9b1d146e801449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e26b7a22e296e47599946b559c98d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6a91403c355ca0a66d1f3e06a5cc6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dd1d0c2bd8ba5909906e49ef3139b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c4c8a2a24089b2680ecbe64e6b6f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0c45925fa050bbf120cb645153ba1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98963accc7536cec8bc8177b0f40f94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69b2e6a110dcf4e3e7639d4e6bbc85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0618bc6d3cf9d2133c32702f7cd311c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e989f7d439e553229e1567a0246dcbe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba720230c36320a6649fde93f2a8eb8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dac432f6668f4eb5828b2833d3bd6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef224e49140add8708de3cca980e19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd265936b7968658244bdef55f55791462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78439427deca32360c508bca2065a924463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddcd9635b7d9963f3a63072df90721464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341730354a966f5089547fdad7656771465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf20b699d32518d809abb7b0cf8296466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc47b0d594aecddae5bba7c55cc916467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297de8d170000f61917e75839ecdb6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc84729f368c450442ea5025806281469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dddc874b5bc623a75ee8208850e31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ce0c6b695ffa554ae0c1383eb1f78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be530273f10e0149857f3efd0b971edc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1a3a41aac2ebce2ec412bc3408c31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba304f85354415bf9276c571f4ca2746474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176851912552d012a493f56cadbd734475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ec814081005dd55eb572001365926476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcc282dbabe809da979a6501c9a355477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9c4fbcd67a24b6039d8f8a7340512478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786cc79277ca7d9eb4e0871aca14204479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a09daca728dc3894cc5b2e2af36aae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79ccf7f1bbc6b57c35d301aceaedb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d752073e203f922e575fceeb84c349482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dba847a9f12435d3a038a84be52fd1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e012a9f32766f5bd6a14314467d4ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7003509ad68a44277f2d9a1cd0355485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5da44f3a5d11fc63918c8e2d3c2de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74d7916fa2b7bf262d59a2dc3c0e6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3c0f4703aa83e4a4d5f963df5771a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048585434f2c92924ef3d1d8652713a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7865a41e28c2c97dd52565e759de9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691b53926c2012e44477c146cd51d9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0725f5c6c6247476cd3f4a6708aa193492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4621d1e4d8f61e6dcbec959475d9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1a7dc55e0b0265f71cd06bdd259d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4291e15f3adc2a215587fe81562f694495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e93045357f44d9fb0dd189f75b603c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b87919e1ea1e348c28455f1c014ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20a0e3fb773d3679a9e28d3f1688f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb779fa2aca413c3e0de91d815bd542d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea31f3e756e31ccff2a10777d9bb06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91741e5a47a255438f977f14e4c6f728501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550775c2caf9aaa1f0f43d374bc5212502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1612f7d4d81f6beebcbfa53e721e00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15989228869ed78996b79d3971904bc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead0703a47518b465b780eae6c2185b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64740842266bf785602bf3744ad2f48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a188ebfaa0ce1d07a7a71ef072279507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bddad019b6dc4ed51eeef4f7158ee0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec559d8ecfbf90edf6a0e1383d25abc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78587ad8a3d62c7c8f74603af9cdb182510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157febd12d3e7c6e58fe0b5c0891421a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001c0c43583bb044b34f44792bd5dfe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2eb48db5e99ad7b58cf117dab3d15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c82631e3b3f274c7f2f9c1ea20015514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3e47c5a7e2c97e4aae82aba5dd9ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f314ebdcb6f4db3d679383a1eef93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3a6003f479b3b9da0e5b53d3aa6f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dd559b6ceaf18116345c6faa680db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b614815ee78a688b11b216796289826519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb30617f37c7a08fd0a0b9fe79bc2e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ab8dd3f8ef34c2dd515901fbb7647521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c74690f89e12c1540c94c0dd6da36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077500df212c56ebf22fd2a193281863523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85b8026ac7aa917f969af72706cdcb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06320158e250d207d2b42104fff68314525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcf464e6baf008597c85473c79fe2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d2dbe3abb109ea46692d0ce8d460c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775bc601c80165a95ac9873ad52f670528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa54883f9f22364538a1b9168013af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41354ff24f7d063924b4235ad47f852f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e6744dc00d854f568f298f0684773531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438658482a1045706f3080a6d99efb4b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f769684b83f1a472760a72e8a5c497f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc9f2f5277d51e4c4beb226b7711c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d078ed04ff09adf136e9dbf9a551e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e935532b897d8c281739ac5f72b2541536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab92ed9a9ef09f999fd94caef857f84537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0132977c7d9afcdf3d7f464ed7c3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00910913757eb48e43990b54087cc38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5eeae67e1f6461250185735470615540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74b1af881443df48a4757a57195286541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d66bbbd4cde19a6c6caeda902a531542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7a5b680a6da09c5b45b5a9902231c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62cc73b186f6c86aa77fa342680e5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d657051762f0ba16a2e6dee9a136c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385c761f47c72a8a402f7f3d91f9956546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87207a22ea7236ca41bdef73ae5fb6b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888f046469f2e473fe34a8876a2ee6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782baa6a2cef73faad33e863ddce4c6b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a1afba2f7a0c81023b4bf9b0835b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdef7afaaec5f537d93ba601b73d976551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22e8197785a18057a425c861eafb73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2bf9ce8fb6728bd2494aca4853bae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6b4d02fc34a8daeb69ec40d4ef8bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197233f9a09e0312169183c60cfd6ba7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3c90aca96f7be6f318dbbc409ea02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a62980715f5b3d28c5a12d9ac30b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b67b9ba552494152feb7f1fa1fb09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119a25058e3da4a8c1d30a21b696639559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe227769b55d7ec2e7c17464e457715560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2008aa0ef5eef7bbd22978fba031a1c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64117726ec9bb2e5610443274af818562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1465cbac2384673fbd04e1d2c3f1b48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca5cb1a5028da481ee56ff5e6b9750564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890e968fa40caae6ae073abeda64375565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e5ff12fd40820abc7d1aac3223b18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437028c7d4978aa2ac176878f420d2de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5ca95e68fe3f8a6d08a3a2aa3bc05568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58764a7656a04b52ac4a065f49d9cb7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07d4d8dbc7727193f0977c22eee823570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b70761373ea64b50ee81d7bce51d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fd4556b2022d01274bbdf0299804f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5324fa3a4d14da377682084a04a6d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa1fc7fde6de69e0997db9853575e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901d8f596ee361cb2ddc7b032617f3d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbce8399c38bdc33849a7e6c51efc30576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c216416154f98b57080e2adbb3c4009577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200b2838f6a0b5dba982106fe679a36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced706ad7161893974b2c400c2efee8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646341921858991665b76238a1ac0988580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf802e92a8e2b1c7497b104f9b2502f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a2d83b7c1b2f8b3df86f13b50fad5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2819205c78010130321ec175c655eed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40498f20f805ca62ad9c22c10ed05917584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fde1063379c19cbb9e30573baa0ebd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861fef8e2517febe27ceb25cfa46a1f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537e8b24b09071ac440c1babe964f9f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bb361e8aa406bf5ead34ebeedd250588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88003962a9a176a82271c2af68dd56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26c7a1c553b6e7ab3415abe723cd68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbd1f7bcec6042664592f10fa713c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c428a4fa5e4c63e871f4be590429a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b79398a7fd7194f3e3ad4a37c9cf78593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce320f82184688b0bb3d93c220669d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5008352371dfaa30ebea8dd8ab0a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104e131d08aa81da1ef2992d1bb91d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac6f14fc1451ed7e3990289ae6fdf6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4fc6623eb2ba2f92071927cb8f120598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70218de0c64524249616e2f12874dca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaceb326adb23b6526e6938eefe5d63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd4153b1756ce73e4961a932fab209601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c5d6b5ed8fce07d944253f500e549602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a1fc1a87f962b777ba9bdb71cb7d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b9e1184ce6997200de7a6dd708f5b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a6c241d24a2e0dbfa7a6e060a9ae8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc48f15c45c5111c876e1b0615e912606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f991040e6549ee2b705fdead2d860607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ae3fe11a66e8774a805a24379ad50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0006019507d6aed617a146ad690d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cea2b2dfa28489df447cdc970d7e28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b26bbbe6b46e09ca35bc389802a603611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bf0ad4fd82804f0fda5689dcb2041612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c40df98155db04f4f19a9381addd56613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9d11946d38a8789fd106ccc830476614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc8afe7d55571f8294519b0e30de89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf790e28e1141567728177ce66f03d40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219dc0da50cb0e625900b57b6c1b205617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28bd7cb8ecc7caef096a862f3afd49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13610d7953daea00ed431740a93c37db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27706f43607dd8a5f450066184877b20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b27017a0de274deb905abd0f2f9d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d994a7b73438dd051bcf23fbe32ec9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6f67430d6d52d0faea1d4e79534e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552326034ab8c8b286eab423e5e3d85d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac818e551606e63c44702bf5c341e0a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d98f4154894d3d2d672bd5f60fab5a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254921daadcd92c34c438dc939f749c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b779133d2582d58f2a1ba5b88c2f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f17f7907c277ae158d76278610c8a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a15f1a25272f86657462d9bdb7f73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b467ce4c66ba5eed914b67ae4f6bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78957b422585176363395cb6e8b7ef5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab51d7797cbed3ffcb15f7c269d87d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794b7dbbaac44ce18f8397aeb5c6755634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542892fce4806300f18e5c5a452dd9e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9149741b8c6cfa94228925e2b58425636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf398ca2d1303a642b24aa9722f96a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fde6176f52a42a3beb2a92ccb4087638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6967fdc85cd556f98bcf3c6af6a1e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15fa29213a382945c687368613f9d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77cec4728f30ffe01c3a5cd21e3299641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6baa41644a50b9ab5321bd2e1e053642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ceee86da81843a01df672f93629e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc2acf0ff76afd5b9ac5c0a85a3e94644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5ac582b88982a1a4b6f6c67236b21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a95fb344d4330cd2758bc9d2f9f1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b4ea08509d035c24b0bce4e7027f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb6690fda83edc6a76292c8fd568fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da569337d883ef55c9a26a47d6e6d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a841b865ac72279f5417fb9a35ab142650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4067f9930df7425c4ea7a1ab9f77df0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1ae619301ccbf0fe8bd4619671cf0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f189bcb1d39ddb97b2eb418da43fca5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d01b582d830db6630c79ab515fb52b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063855416882478a51a87fce26b76e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ef23c4a2249e2ca38ce40b26a1c51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92506210533128f1206a3546aae3defa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f0dcd1610268de18650040430ad84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd633235ddf4caa941333d9ba5eb9d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52670ea5e82a3c2325f6db9f42735a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64c087dd64c9b60ee4d882bd2dca79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8cef684beab79653be70039bfc634662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8e29fd9376d529013ddd29fc77bf2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5641246e15bd7578b9c9a995715aa6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f583d5e850c3cda27e5d562dd65d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0071089e14fbc8ac7459a680b2650c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36627e68acc93f89312a383b9739898667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde76ac510e6f3059ad153008f86bc94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90cd7eaeeeba12602b5ad261d637eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c34219bc6be8b1e47766b074224e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff53f8b16a97a27a31c6ddc8e7d6a26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac23c244011a0cc0eed61f7e70fa40672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96e57e18c3f877b896c95104765611673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b724eb4ee85cc996fb9e58e5c29756674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bb9e7e92a365a26be83bff4c926cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0ef8c2e180e6dcec65ce213ec7472676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f15a833918f111f33b38a11c42729677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175dbefd618823c11717ed9560c256f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad3fc53cb6465a7fe31865e0c4f174679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e22e0e39bf6583edbd96740399d2c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e2d9502a7f9dfe873db65b119fd18681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4554ad6947fa380e548aadc6feee84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0da6baf29f6e329f2ca2bbfeb67204683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90346c5e3447690e29120a61312cce5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a45737a89dad165b99c33e3dd7dac7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bef9202e483a8975618cf0a585d55b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9de61b22936e96cc07a45ecd7d6ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370cdbdf8f0219bbe44383349dbdd06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3619bf8b63b4306d1788e7e2f8ea509689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60d4061714c4a7a159efb895d05c6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968eb5b19d7e83c55609ff07709326df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63c632942ec487d1351130f207ad79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c18d3aebc5975d378e9b5600dec87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760b1e7568f416e66557856744eee60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e7843b254269cc7c2bb2553ea8ec9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe6b7669a7ad6524b3983102823eb1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a7d4fda2d794ec3affb0ab9e73c98697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d04228337af7957be10796605b91d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7c84122d10390cb52e61159762a72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd5c41f0e2ddcc5224abb98656d397700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776540f7bca72a6ec920830a6c2edde701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a9087b7bf0186a5461d0996607e5d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04be5a560217fa8129d6d22b5e0107703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30534583023c377621e6b5f2818147f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896f9552f3d9e21f022fed316357316705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6121b327aaafddc4efa77a48b30ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed939882367cef12001e34cd0d63c4ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32117feed69449e7bdec29b0b2295715708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1c76414f4b36fee9d21a195223827709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca9b9035ccbf87cc24eb695ef1522e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea35ede09d6b43901e998634219edc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce53389b8e59d65f7aa5d9a0e4cc0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e89c10e95fcd06c6bb999e8556dd2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a664bef6570dafaa79f9de74cdcf4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168cd2fc3227732275ad4335107710a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8819be85ad0abed6e017e0f393aca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb894b650e9b7a7584ad64136bdc04717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae38aeab76615db505ac5ff1724e90f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfed7566b88057f6438b0b2a80e0a89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9569d40a35fc8b2783909b96154ab2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd1581850379c7b828a529a92a958a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d40c245e5a398d0ee9cddde08c6f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe60c4a0fc1daa3a7c5925233e20c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2bd8d7b2614c0143fb3bb3299df74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4f5e61bf2ece9e3b5a9b346bbb2d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adfc21120f65abbd684a51a0d96543726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7701b57ca8c70b1976fd087769b193727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a4a98480e52e36d0da966fc811cc6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ad3780ba048beac4ebaf72cd6c1e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcd25204332e9f47d7dc3bf232ab0e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac6442d9e3fb7b8b05b7a3208223f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e4b8f8f366dd27318f36b899a8a7e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b675e5ae9832d6e22a1964b53f9072733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe6d5719a3717252bb74807a205e38734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948e3cd294aa9018370f665a4df2c7e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989d4caf00159d7ce9f9bb8576187e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21216534dabb24a3ba813ddfbb51df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef5aa43faf97df4beb985a3f07b13d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482548eb5b0a320032f4d30473ef5cc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4380e3728293a6220fe495511f705b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe51c917c8b66672e51554ab72edad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d23c9d300be939010bab480dc5767742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e11351d7a89bc109439abcf94b49a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cfb78f940b3ea28bb5eb51a6a5962744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b112f3737b20280a879df61b8dc4cb1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0cb67356b19314e918b182da1ea42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9820c0f4cd00148a4570ab111fb4f6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936f9ec3f15a0cad7a10a8d133554e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc72665b3dc677a68d987e8bcbac00749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cb59cc23178d45b33bf88ce182422750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5553e423b44cc64cf4c2622e19e1ced751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51441de6f5b68017a4de5778aba88d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7df4b487ec5ea85cb40fc1621981bf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6abbc43c13509c2afef2ad59f06fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef5719c31b515b22dbd937006f55f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc4da06cf08bce7a7e1631f0b958b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952be02bf76c497ec90ac4a9a1f866f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df16565cbaa6b708c9ed1f0f213701758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e1b1d326f94acfdaf327ce6b5dbc4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c64515bd020be216db9fa347eb8fb8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532360621210a2364d4879d3eb1a36a6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ac18cc0e1034e38a459bce02c0b54762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3c3b08011942c443c6f2d9fa77c51763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eed431d2ce7699685eefe1d257e190764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1519ccfb1baf71f7e93ea0219aa23765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99917b0f23a6e05d7f32b7754b26dd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0808040d8c18ecd819e2c9fd3d5899767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>