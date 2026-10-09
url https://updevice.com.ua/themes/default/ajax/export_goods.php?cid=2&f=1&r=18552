--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100a66769b3610fda73569e4ee133541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa25d10d899d208cb6b733b2b2c2c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3b3000ba5483e4844193fb2f92ed23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f26f66b391f305bff4bcf4ee5044c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fb96c5cd82cda394ca867e55c6ab85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc32af9e72cacc3836ae125618a17ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a0585a302c6306023ebe3466fcc7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b65e8128f3b97d1c5b741372e7fcf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f59d708bf2be21ba34dbbc9ce4af49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dd6759e1661c804e5c7e651508df110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3747a189b97bd443cbe307fe380b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f3a1d9b996644d62097f103447d3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b798821639bd754857f531142a8b34c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36f765cc672ab89ca1f0a7105e8ef414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306837c4a40d0545393291b71acd637515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b922ca266ea4c5ec63e0a0e2823dcd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae5d734ef567d5925e49a4b4b724cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633e7ec5b5b3daefcfad0d8e33fe57118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535e962ffbdaac2d6965972ff91b56819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfa078f6f2b35a380625739790ad2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ac53227d08c93d0908768812c2a0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca7886929f7abb83fcdc82645e024622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0618d19862675f21058c626233e9d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448938fc27c1e8768569aa8b92d246424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a088856a591f51c398e98c9aab5fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b563781c2460d1e80377752b71cfebd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4d6e85743bd2ba79a6de6802eaca227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd60e71bfd40758fba742e9999382028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3444ebe36fa246f879e5421acc25229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c591c6aefdae1eb972a88fe079deab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ae4b32d063cec1f7fdbe470a3f68b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29529188cf3e92afd5767f55a0a3853a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bd535e42e9e8e6a270b6e3a748bbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b8c6f531fb971984c9c15484a5d3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffe9e510c3270350754f143b6dd6e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fea84d4ccdca9a22e911221588d5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfcb427d866f71bcb5e3880853544637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ad13b575c9c4e08c5feffc69ce17938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d11a9ce1c456e240242f51546a995539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2f03356050f8dd8e29869647bf94140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa9a4eaa33ca192f027560770e962841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b6e2d8ec2676ba81480abe5cfd2f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20429ee362bfa1003736670000e985643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97216a458c988f8eb422d38618e306544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef9e702067956953e72fe7742c879645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f46576dc5b5439fe891146409b24246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430c5911b754039f7f032a57641089f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc49837ca473e1ba5c7a7840f26c9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb2b7bf8c2302df0d52339c91b2eec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32359b36a995582e31ac49f352b77e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1c84c1137a1a3dd1e2def83ff1b4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52c7dbcc626a5d5dbf04eb436f655852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58beace1a6a494aa6f6343217065d57253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611cac219087e392c2df7c4bb0f0b6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a37ec80fb81709c32f9906d50ec1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735506114f80b65fa47f4c04108ddace56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a16f0076ce4a41e98a9de438b64cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702e3178162ac11a863e72bccc5970958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d635db62478351c94fe5ac9dd8f50159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c34addd7827090d547837760dff7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb314f2aba6e014c1a3834ed503f5b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202802f594e7aea18771696ff3f900b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32af0da5f168f1f02bdc7bd64b6cdfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8415f2fa93ddd92957c10a8bc145664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d5a33e4ddc80fe7de2e1de757f43e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f84d87db9fa9727f889905239040f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165c37011fff8b1b8e5b09c1980cc2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a14874cb1d5524db68803483a544b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263f3479b1fc38ad5e4276dabdb63b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ad3dcd3bfd8d84422096fcb1108c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa788dd9512a498e7360798c8473036471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01b64a657b0d37faf4906ddb1dfa5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cd84d67189bae72940eeb124cbab173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8f8d9b9a1befc75e189b17f46a26f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9ae00d03c233bc0941c925002ac6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402b7b7e0c3efaf892c38897c07753276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d84b6738e11ca079b8f2c973e90c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d18331a3ece511f7bca66d88e80c9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5188871067f80f56c4116b0992cfb3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a94fdcf1ca3e5d8acea378817572df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621fde31c10c93a48d93bd78a98f58281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc3a952992283adae90fb52e52005982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55554653bcec3c8fb60715baec92f4fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f9e005e931ddbc3a3a682e54649a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2bfa9f30008367105a67608d47eee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358521b1d9088d074ce82b3768d9d3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dcd4c5253f59ad4dc71c3e318f12287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf00f95e0da1f2e15171d86bc2d6dad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae18c310ae08666554ececd4a2b29889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa346da592d39a5d7f9f351dff59cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d8b2f8cd5048630abd494a7f5575691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6d6737d70c4f73de65cc5cd725de392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cf084d38c46fe2f2c2806a265a2df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcf216ec00d4a4cb886c36e3ecf41f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23d37c16cc41900e1c14acba1d509a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23da16fb5b0651e4cee0127cb35f24196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2bcb9315e42d51816956bcf8901c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6fdb618fb512284ae3ee74cdb237f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f041fe7906a0e1071c6369d3da39599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16696843417115c3e24a8f001b7f89cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134cfed85a0a81a86a51d771e9eee20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eed463173b4a0c8a4317e7bfc66bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cb41fc119fbec34ec938ab7a6a380103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f6a05d9709769eccb0b0aa0723523104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416595460937aebc12b9bc572319ca7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922617b6beeaab08a832f173311bf4cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c82d28143c2b8253fe0cc7091669c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f02dfc81cfe7b4c5009843d61daf4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e417d2753d63cfe8453d249422361109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf626598fff0d2bfba69e9ca5ba168c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d9927b1e85b75f081822f227cb74d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79186adce281dac0c7af0bfdab81d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b40b6954b4933b27daa8e659fe77d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d7f1a3c19ab3d27e71a1010bfe2d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e17290b86966916251d5801e108fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e928d7a03c80f7d5bed667b1a98f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989f8ea38b0a5452276baee82823379117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023fac3bea02bdc496773a5ec3fe4bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a300d561e724be32d784c5e1e3f964119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b40b6e3e02f62397c29a2b2ded4c4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea54737b99d264e0eacf04a6fe33ee3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe0957d2f347c7e589f27e530c67d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046036fb38bc21d1142dff0f9e3a52c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c4fab6ba6faf32a61ca85738b537a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29eedd4f645d989e7af91038d55c679125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ff560d48914299da769dc72c6d6da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5557f50809a87fdb515dd70071954127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b3640fe9c82cccc8ee4975ea81a4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f7ae68ae41ec6b5f81769685de195129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d6bd0faf01413a0206b5bd1da8710130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f4f2a75aca73b6e79536057e577b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363cbf9141ddca976a0cee223d153c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33a707e7eac97ff42d874389a203f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da468c841caba9e813b312a52c6071f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c21dce3dc8679fdc930aa4521c403135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee1aa5f3daace8743483f3eaf7a59c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9c0e7ec2235db0bcf098548f33449137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba95ccaa586b04e845d7683528e3002138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efac59ddeff30dbb7ccd87df845c1c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23adab40f7c053007db79d21377d212140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf563dba87ccf82347967207d40891c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d8796f5d31bed96e9fd9529840009142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9596ae461ccebee28e914da2f46a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecda83043a11d1a5946d47a4d14ab83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb9cd24e745be559b1cd24c5a053ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3e051efff7b3d9b842925b4befd25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92f8c974df9dbbf5a4915095fa1ba5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603bdd72cc97da477dc05a9e2dfb615148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf62c93cf27aae88cd3beeb4c7289b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e69c7500af5a0c30be2cc73748d874150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acb8a9fcd137517b4eda1ee2caf311151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821faa7226aa9db71abf71fae6e8bf0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b93fdbce6b0a431b1b034b62522622153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69888a43733ef1c623dd93339913616b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e881a237d9646fcaf05799bd0da64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd5c34ff74b6b09c2498bf9463f39c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8918abde18f2a23b912398ec8a2360157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046e189d257698ac65a51121db7b161158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f276ae4edaaf0c5f0d1b7125e80597159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f66b190310b64660cbe2096a441a9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1afa0f2797f9a2020b3335903c5ae2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192ecd1b6c8099e12c24f607090c830162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b4f11a67508ce5cd1d7b5539dcaa8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7514fc0d7f24d9b677e13650b161330164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faa93bd3ac25cc77a45ddef77f638d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93751f11080f17eb8bd8895e002159c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7b96fbbd7d78c86ac5caa6ec6adda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d58e33f3ed32928a829c9edf2f86ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb29aea506a67de97bcb008d2fc6ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ecbcbedcffe53c8bb256069cffb2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde8f51020d5cea44266a98c3893a20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fed354013e88538afa80f1f224fd76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9c3b0e74f474d294709ad6972ae1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45f3e75b0605ae49e955573142cccd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8938ea86ee1fa55bdb85a9e0810c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd849ad2d9ade37addea3c7c0201457176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563161f8565db353ebb6a8049d8ded63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca362fef69d417d34bbb116d38e7339178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7b1ee1fabf06310e791c9afb494f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b0cbfe8b6a1ffb02b1a754ec047c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fe272d1811b838c0d0f5bca54b904181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f807d0f5db800738126ae6794bc0de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f895a8e283a2b30b35687ea86c6d363183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398865073500521074de5e3e052aad64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfddd8f67353f401e268aea8de4e4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6dcbe57bba8c5e13ee7136b9839aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20e4f5b542960c3938c989ee117af9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1846064d3e0f779044c4809339ad4f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2784eb40390bb8cd37670f5958c0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35397cdea69645980ff5df385c9ff0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5232d98a7c7e41aa7ff297929e5ea4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c497d1d0bde3c4dcf490bb9f24b6bd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a1c1d24e93c6a5b0d3b4ccc99367e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f4c89d264ebfe91378fb4ccdb7313194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cc7f5eb3481db0a274c6def8e4692195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8bcb34da3290ea78be0f55d12d935196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47203e4ed7c22f63f1edd77651c050f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e5926d754f92fdbcbc4148be0da6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb40c87fa8992726be71671a059fd1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeeda9673baf706c2c9b0b513c74ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38bcf59f467e6e8e89303282ddd162201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b14f83eecaa6b28c8f7c062c677336202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89418ceb3556ff85f6b1530a2bb82968203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2666cbb652a9166b19868a84c97de0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839e4d0acbbe200cb8ba69e337664f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463110ba768dfa7d5520c969ad0e63b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079db05a805b4f97b063f7cc0a76756207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4c2f0873474d0ce6a34479727e3f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fa81b9814fead65f017aa4aad814b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcc5c6be71915094a446f5b5ede69d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69686fab13dccfac59a20735fd62eb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca4db726dd01bbd24162c90da54b0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef241adfaa87e8f62b56328837f513213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60412aba4f53cab37c75263080524c39214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118064fdcac006f862cf46bd1707102215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bee039e209dbb2addfbd97c47e3a20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdb67f71a2d267ba97ea6497ce398a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b20583e060e892453097a311ce3644218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9aeff5aea1536b69269d99511843c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119300b09eccb8f0031362ca800ced0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb7f3f410d1e4d9da7480d22bdcd55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef89ecbabae4b60c629388230a4980222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116c1492b8e8fd25610eab7768bd88c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9cb865994866a0a44c134c93d3f04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f071788332f06ce497fd64bf2975a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36658718d658b3bd7f66c814df7696fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea25aac0a1f576cb170f614a3126b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2968daa60bad42a4ecc69dea9001bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6908ed887dd2ff9dea1830176f4281d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce14ffd3d386276262158091a95a880230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451e50d69749139de59809b99c16acf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d346a137a4a0b07653c9044ae27c52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a361aa1d3c3e02db4f69827344afd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a11c153ee4a379ec5caa0f148a44f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c3a0bf4843d30823aed1c95b66dcb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16db09e07952b76a37c679ea5185f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a69b9f61d929c3c7c9e5588a7b491d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e0c034ff9ad84b53928c8edff969c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2dd0bc74f89c16c599174ba1b6168239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c7be0b96a83cf55f54d108c76c446240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de469a16cfb56e53e78799575cd9d1aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fbd6ef8dd30a4afabde52fb4c714c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53a44ca94c0b4feaa8376efe66e06c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b71e27f6a3ca2021fc14f4a7e0c22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74eb199a7afb37a338495808ee3ab0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1bd1ec5694cdeb4b5032dbc5636b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145f9e6453b956fe8943ca0a5572832247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604196c83609d3e5e127367e7d40de4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53865f4619c79cf41459c458bf4c0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e71c15913a4d1700ebaaafe374d5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351b53fc4fd639d80fa539b71e4e476251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4793d78edbbdfab9d1a940ba000db9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da6c8b6d40054ad87efbc4dfda1729253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc364f92178774a24bdca7625bee2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b734830c253427428faaf3136074a19255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dada1aa8c32a4ebe3f365e809730a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74089eab1f13df7c5399cbe2cc645d54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d713816d398c251fdb891be2303df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5145a6550f207fcc1e4eefae930a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014babd03d35cff39df5e3c6f71811e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945abbfb9cfcb4b01bf4834f34c2933261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644034f2c7eb1ef0d155b27165d626f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989134b108dd5566a211aeab84cc3355263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c94914ed298bfc4cea8bb6f0b1701d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20c21d2cc83e8633c371e9709415ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d26c494a72e915930300a23c42b7c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcf3f0067d2a948fc320f7704c4f67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e4d94d063ca2f7c09f719c641bed3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5e6ab88a1c29e80f167f637cf0530269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67fcbe9469f90b72bff892a6261995270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42286eebfbc15f0abbc8479f38d2234c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c6fa8e8f15277d18989ee7063a6d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a410d15a7563eb24643a0b120771368273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d5e909e56c3cfd9328d53d6672b5b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc31e8fd38cc744f40c8bf11a09ba65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc502fe80460b5c10c0b211a37ffad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b956954b2f74e766cf5ab4edce82f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb19b7a0b2655fab5e626835d1ddd3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feeef7374ad71888c7063f83011b8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46e6bd236a66aef45b1bc1fc4bc304280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deeb3ef4b95faa305c99fc6c9a6e149281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8836de4b9b1db5a90684a073e109d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad2f9b3a409724b6c67f7cca00a073283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de9bd1e6f06a6294c3ed4a4afe878e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f41a1b0bc23c2c944bac0f66844e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee950956827731aacae46545a60bf562286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e393fc9723acd45a535e1a498824696287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010a813ed686b5bca40718aa3b9b6a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb775438823f73b8c9f0338c3f5d94a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56084ef03f509046dc426e24ee6af7c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d141f7a3cd9f92630775aef54c85941291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d29a1008b9ce48f5d8a66c4efc0f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837ffc0f7946758ede70f8b25b007d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43f8da37fcbaef6372aa0589cd2ae4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd55124dc8fff942a77d7d5cce6a4c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd688ac310119c31dd7ff5075aad57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770c26562d4b4728557a09602814818297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c724a946172a58f11f94e540bdb3d25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d33cbc6863b7383213d3a7ce99c8a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb39b2f78af6345a3ea185531c862f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b512a736e98d64644cf91019b37bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd46a756faee4c5d9aa2f434ea3ef9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aca79b79012f09a36242acf29a3c76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5bbeb9cb0a5ced212aea762e65e3e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7103357b9b1a65b005e18a2d976433305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629a3610dacd7c6068835ddab236162306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7878a417c84039e48ea49fd86f3e9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14a6650401aace17cfccaa0b07b232308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b11e93e26b5687fb8214de5ee4519a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b81e4b6972b0c89113f028180ab40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2722ddc740d7ac8f74e9f78c1aa1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275cf14ae973bdd4366ebc79ef22c85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98190f73f0dd6dbda3022b16bdb0c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf08fd381d6955ffe277e26c553215314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6baf3ef8294bd5544b85954896d98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef03fc51776f89bfff80b7dd4e1279c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295a421181a448ae856aff1e4587b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bbda868316f5b942fa4130b2a3d0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3c7d071a2147fb1df24bbd079be2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b4342c73c5ac1f4625f99568af23e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dd0bd95fea98a4c8fe87a88a0db97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef5d1289386bc31aa1a15648ca7f86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2f809b0b5d33daedf53a271e9b0c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd99a22cc5e66461eb44ae61f0f35ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4b1762e099eb76bdb966d658f958c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59c9045a157be1517ec6e543130dbe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0d9c9eaaa29207a435f1479038639327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfa8c508ef321b3b799c6f37c0279a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cc697a023d0f0b0398b70466c1ce9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41eddcbf2f41a43826d6ae371dfc1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dea57df9f6dab95623eed209953ef6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafeb3a24b2fa4b547ddf8c1a3426ed9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084e85a62813a4bd9490cee71ad46ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0532f6d09e40b24b27a0e01099b589334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7126291ceda63ade2eef7b92ada6a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cd7c6450eb1863f904c32d59dfd13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f196e7f40775366f293dec661ef895b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450d2c89e21058667bd408770643fb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc00b7b528ea70efeec15087254eb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5532f52d209d9315e6a556e55cb5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f569b38775b8fc38e139df42ddeb0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed8eb40392a6972669da522003b235342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658610d997f8b3c266fc1f0465c2ca1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7bfeb76a885f30ac5b5f4d11ae0c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f353234c3419d202d1b49128312a563345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037aea45aca02923f6924e7d008f31d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fb175ce18faf3b038a73c7b46e46b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986b8cff0a7606c6b0fd25059a23410348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24d240a63c2413db2e47a9e7b69847349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224471cb13388a34693b1a0512dff1c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458234b1fec556d04198929758b52324351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284170bd51121c2ee9bc0c12512d441352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0d9e85dd7934cb910bf67f316d819353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c896d50e005a355549466471c063a6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1731464fa9735430eec01aa4fe08643355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372489f0a1443c56caff549feb789643356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d11bba6dad819e1d7ac546e8efae50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8332372c42f1a16b72011c600861405358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba201a3fa2ab5e8bddd3507db29ad66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453597179dcffe97aca7d3930bdebb0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825415775753a84590de11e43ce0acea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8c3270270e65f90be5435b3bff4c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c48250bd42de4155deb8fb48ad8b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a73c05e8cd0302ceb55d9381f7cd44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91d5c664142cc47bab2fdcf6090181365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882a53cb0b939a78ccd88a1cbe775d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a74ed4895a7d3e3caa93e11cf023cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3987355b39d3a6531562295cf715856368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc30d9676ad0c7130d3796befcf67a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27783a0a8a5ed7ec501f3be450c29e27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e109d78d379da6fdef7b044db298b1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b956cb038d4dae7221cbcc74e3bd96372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9f0a86d6d5d50e78d3118bf36d48f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afbb9102ac538a904894ae6c2ff54a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a2d93ee9ad5008aae93bc2ac5bbc3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fceaa921eb15774f70896f61a91fe5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad11df614babcd23fe29c87f03ef43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf652e1884b85be71f09c6a8aa3e9f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3af045311b16082d7bceff6037b89d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7df4c4d6e5845c31f364224b52a30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307f2a0d859861ed9adddb35e106d5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21221420c851ccbd93c70080a31c48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763f4da9155aa94c0c954c571e15ca0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed507e9d75824c57f70170685edae48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e845ee58b1e2b93dc0e09161da74132385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047e82c249d78e791666f3c3cc5bf26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4ecc0f0893876a1ba57bb16ae9ed9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee0db95879fdfbb4204e77d6f78122388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c80ed994ea6dbc8064f45209c332b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875a8274923e2a717d90706081e3fbf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733717113fae5cfd48b799c1c1505a8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dbeb61ab0d99914261365d9c3c180392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0400baf8787c978391a790c3ae6368393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b71e7293bf6c8530f63d153e010e83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9df5e9f295ec953c3370b710502132395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1d71e15583f2576ffd54a45f3a9e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d65326f604710eb30084e9d93f02d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2b69f8ce4b5c82d4684692ba5cf0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0a952a398fb69d40c166eafd32a09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5910dea19445f20b34dab5e53660359400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7410acda2b24d60631d40974e6e33c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5e0d6a1ed4fb79181b058a716c38e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31300805093a8eb3709949b082043d9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd7083a09dacb13f17707caa1b1858404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537366929d0e2a09ea12846b8ad3057405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a96b6b9a5f4da245d44854f3dd1ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c5520b0292205e7f2177ee6643311407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46af7d9861aab3ac69fb457db9ec6c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8f284be48d58d7058cb06afca461f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86150823e0144f09cac03ad8c1e31801410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c716bb5d2554a6c48613d56a058d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e898844ee9e19bbd5cce11d061898412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c00a6b12fb34df93586ae70d8f6061413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb85ba457cd94d86bf973355ba39f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ede3bb0393c609101e9b1902fd902415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cfedaf7b8f3f9b82f6d5ea02a7cab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbd23e1828560dac8114877fe56e4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb93e5aca85e4e5bdc906ca5a95220418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28640b5ec4c358eaa50b536e6a95269d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ed6d8b20d868f222a8ce0b1fbd5a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585b3e962e383e826b41186153344b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6ec009162ade3382c0b8a67b0d638422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df689bc54a38d3514ce5bfa06ac3ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65451b1ac7d647d20ffb52e4585ec1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f6c7e4f3ff15609c159037ed57044425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1589e3e1b66403f41226710dbebc039426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dced5a2210c0dc6f6867de8f0fdbf1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d07effb696bb8d92b838e0a9ca4eaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600bb6f8d6aedd63c40df5225a07361429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11981920c1dc004b3f8069f2ae66964b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a190ddb82b58b464629c59f72026d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423fb78df7f8d419318b7bb0dc79e42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae2c8d9a76441f0215a19201e4bb25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254084548782a74b0e4ce9c8e688e28434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1d345d261cfb132f4596b935c6a69435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e62ad7a3dea176262014b71d3237a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac3f58323ede98e5b66a2cbe617708437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcbb5523fcd63d04a02e9ac7ee50c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9023db6bc93a10ede1256fab961ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bd8dc65ef10037ed7960a02d8baac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e49db0629c06da69eb8f09c22590f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5e14a854b2674391d313c3a2f326b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf02e449c4294f7c0b3e2cdd227f36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6f4cbbdfe975cc0f049a8724b0f51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c3afdf51d215fad9c24ad85acb6c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a067a3395339ec1346c3b69f38182e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2b1c6504127ce125050b9fc776ba4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdace2327c6f7e37a04bf3f1101421e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333589997cc7c966ffc34e1619296e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7601ba563cf1852426b293a2690851450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a74a1e39f856b2d557bd733877b3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9873ff7ea6b8f7733e207a6b5774891452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e94e4dadc689a2f3d6ab7c29e64ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b67330bf330f6324e4061a4f78c56b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c4640294a8ec9932427a0df35bb77455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5cf4358d04a1d6e3d528722225306456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18a1a0d3a11d108e5c13391e30d956457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c023cfbee11f6553c8fec22b7366fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f2ac6b98c6885de69a16f3f049eb2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af004811ed057634a0972caf4d46664460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127260e2e45e37599bc1059e2972afc7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34530026e418b385cf2b4eaa895581d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fec6f3688fec93dd53665b28252803463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807a3e8ed467a007ee14eee5698abc5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f62c927d0963b0812b49c358f94e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd96302f8f391ef6e3f74f6aee9379466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d41e07afb8bde85d1a3645ac1713c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7f60b037581a46e641e5e98a47502468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0287e9f8e9d68e586c713cb8ff802ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0ba5a20ce0897514598dbfa08aad2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06a784b6d25e8dc3af7097157978aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c349e1f13fb7bdbdea77e18b415fa4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec28176a335aac29fd8d787e7deaff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7854f1246458102d05dec4322219e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ae4dc2d7166315c8189d1f4fd9b5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce5be241a5117865b58ec099d5b399476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd9f8a362938a0b0053bb53ee2180e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7574736d6c6d3615c5cec961d55f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c27c97ac8740fbf740459acc62b640479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d373475bd3fb2ea6d6e6f5ac42ad4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbf97602c00b27a15acf3c6c36ab69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609e1d26d22599b63b2d9cd7aaf3caa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084ba877e71875eed43d334548bb2dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4114111b4ecff3901735e0a6255dc15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f43ced0958daf16ab5355f0a1f8908485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37248a3c125520591cf70ea2bc15f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103472438bec90e56f433c668a1937b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a12b3d7491fcc388892a513bbb3b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a28f883100b9b8252bf15a8c939029489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ab55c08396f096eebccfd82393bd3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fc653ccb9118cb513910e31540ca4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dfdbc071fcb824b0b0587bbfb7439492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93690307f5f5f0f42efba348f3cfeda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fa2a85283a8ba6f1cf2b8033df0dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da261916c8b2088f6c3f644808480b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497261a2e763aeeda4c7867c1b2be38a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf3f78d1c6b60e32c8c1d8a72013c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c322bd66ff2fd8de8a7df9f7d662ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fd060f9d4e8aaa40346ece4d95f84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a3a3b24f164a4534f4c738dd3fb1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe4bb1bfef198443e61c947d0e8d21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c10c00ffffb5110912bb8ff1b20505502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884daaca19134458731a56bbb558ec44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d6e93c14e106b0375d4c9aa36b6a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7d512eefc99c7b54d5622e480c848505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112789ca06ad7de7f000f908462fe1c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58822eb6fe6d73c0372b3c70218845507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27903344c2728e86348d8040c01d215f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056fd6f7ef2d785f91120ca93636f00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a6e0eb157514ed734ae15796258d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd627a0cbe633f5e77317aff846d7f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb265e2e881d1f34d6d7e265270eab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f1b19ed2053981dacc1ba658e90c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5d15044894ccc803e22855be03bd2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e792847fab56467fe9c6b801f4e0be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7fb0a97f31dd4c88593966f5f2adb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fe267f43081826c767bf902383596517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9be725278fa7ff75fe2e9ab7aa8e7c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e6ae489b4ee0c56d5054b298e48b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658110f37071ce4581025b11ff02d46a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81101265b07413f9b744d6443fbb04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eafe184dce66baee3bc3dd2b4d505522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e00b3de90ad99b73839a9b8ac6b56523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32145914e62f1b1d14ed963e4a1b7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e58f6f9baf94bd3c5242bc7b066bb8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af9e8ca8dd547eb1972590cb39ad55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b214757c383e24717b08e08e9222f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bd6d133990c064974f14abd89b793528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f35c8bb2939f5ac1275d0dabcbc39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4308a832e1597f019687efe297b3aa4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068578b93830cf0f800c35c542cd003f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b564c9772a73f95c96a684af34c7417532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeee9065df66e4af5977863f902e4b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d35285ce17256bc9e55533ad0e950534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473f4bfd37d5393b37b802aec27621a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106d7d947174178a053b2cb7e31ea77536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4515cee898f28657500847bb0d6372537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c3c675fdc38fc0262beffd2cc88f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed1c326189b4680f93e61d5e2a1936539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74e70798580ea3a9df391c586d9e07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa99a2930c00b5994c7fd09da0975a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acceb9c1c1b8c963b4c48bfb6f2da1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612a0bc30637f3e4766efecd622de32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606034889f92e3f28f0c5d1d654062f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4681aeca4a7011ac1160fc9b04047c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bf4d586fb2bd53836f83806ab85ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684770fd43c89844a0742952d65ba58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea943dcc8aaab1010124cc93f38475548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f389f485f6a038fa73fc0c9278d01a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ae2f5389c7bf7ec98c604d65c1c89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72184735f19ab0d73a4d286bb7fc78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b852e428633c74f5e5100b12afe14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb9fe67774763bae9825626a722c84553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818c278ec45ce92c9b9244318283f7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd327813222bf35b26fd63d29036097555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59a9ffc21636b39eb605ce0c283dba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dfba4a6b093c5a3ece798e67186a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34dfdd55278fd65ebf8a91a1c96dc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefbc6502d4e3630c29ca7fdaa6c63b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe06a3d40ec54647a989f71772a71a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3fcbff8a4f01ab297401ab01eca88561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099ca6e6c0662bc6df03a8910d47a5f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40343c5dffaa85dd057095507a97b255563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77631a90c9931de4e6596a7b71e310b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127e358833279e5f58427e134259f46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722e5536e4fab419d360eaba516ec3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1ec8ed1a2c05ca1268c144f183e07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1bd8f02345e92298d116151b8fc68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe14d35d205d9e9686bcc772ec36edf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270eb575652093c1b735a535773dc93570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c60055a35424a35ca7bcafee0a855571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f1bbea61d6cdcf60645862eefabf5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e0270981a28ea0da6c2d98a3767c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bd425307e5c9d3fb951dc134655e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38872f2d94f1bccdf024590d41dacd9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa719dadda768dc04877f5e8f43cad7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3f945ce138e280f8b7411aa8b9c4c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533a1943c8a44a217387e67ffa77e37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40be8ef9c6e0920e2a8d267a029956f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6333bf5967351083778b37bc4c14ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac0ae6612c571b6381bd99e15721f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c096fb59f5f710a67338885e342692582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8915f1d9463f489d93b4922fbe6c65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1c05fe7b9f27c0fbe3d53f7afc6fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31c5e32049070498af07640591c420585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfad97bea3be2c7d857bdee90a0c9f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ce02a82a79159d8c134fb1e793748587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523ce5c52cc9c6292873df739a2bc5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518cf27c901de9e35c7bb50bd03bf8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984afaa2ef29700200a06765fee2e68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e79953632e91e3ef06139a2621afb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfd662cd69697dc3765c424a10ae57592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a66a43adaa53a7b1b3c1867562d967593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5cb2c60e2d2e65b394948a89070ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366f8179cf8207ba791bc2f123c76a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efa0d8d70d97dcb1ef62181a4a1c58596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b1b76c116d7de6c221521a79cc29a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2821c03634e35da2c6ff876399fe086598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca57ced1ff756af465c5204ff5aca49599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22768c7eff48a403c3c84eda415e482e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b888159c0e50de97c0ded82f537e19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777e8136e40d847c57dc054abb497d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606385a8545a3f6600f1cf93f9f219d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c048c37495e2e90ba0ac0a7d5d322d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d05383ce4e50a6df2e03594460a20b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04b196243a0a455c30322ebfcf1f35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37180bb9f2f3df48546c755029ffb563607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9854e466a8527a5498ba94c1cdb63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb1faa2c5d62c478ee8ca4c3784837609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e9cebbd1e1dc7fc49c888a5508e85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e89cea14ebd2b42ffd94ed2b0ae2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885e3c290ae86463a6c283806ddedfa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c1ec6fc8f990297cd1d02009fce1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be90ac65ef58415e830e4f411a36fbc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117a719f4fc7a2cc6673e511706542a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af86e244a882c5ad4a63a3eaeb4db9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee98ac3fe60259554ef04fbd86f04c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77054c5b9b5068e7a7485c017644e18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db472ba1bac7ca1c34ef9315e4be24a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adf6968a8e1f9d2b043dbf9f461fe0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b08330f0768556b845987c8a93734621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79637d3c3770dec46f2fc4be1faab8d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c57b6c93aa15f8b9faf1e0d3a57cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecd57fa4ed97b8851ac47fe86dc3ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fba2c2b8bf5ef8e722a7e497ee18d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52383742c157d7428cdfa46460350a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1e1cc84fa290b46103f6535f42f77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d6a4468e243ddaa4b9e8f8a7da706628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd363fca1a47eb8f19c65d3eb3ac98ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca16503a894cf35b562988661291960630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ee3aff6352d496ef26455c33e254f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd21c34297b944c3787c78adf5d2500632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a5101f8e38738d99071667d800931633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72706b4c0d7a126f8e8e6a791e55fed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015cd60df9c5d24bc70c9b186fd2581635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b04417efaebf7747fe10b2280c44d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a49c26612db94279278db6b71ded5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03123012aeadaabbd4bf5b776b93f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756543a14f29c4d37387e2cac577670639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55893874a56c5dcbc9f79a2d190ab823640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30286a58946f1821c7db1dadcc206c84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ad66626ce746402efb6ef1e0895c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48db6111975feb4fc7817da78e01c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5ed16df6f44adec2342238f257d15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5f3740270163e822a31eb986dcede645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b710f458a7f3b40eea2c35d55ec5822646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f8b970ed3755187c405d9ec1495ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb200ddf4d69b2344c1c4b5ad2cca4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31220a2fbcc3d800cbb32fcb4be146c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5e59fbf8e95109535ff46007f4f83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84eeeed172ea06039480e6bbd7d218651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa15bc28427a0592eece6a3a1c6366652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb67e153eea8b1ff11c8398707f4d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284652805d5e77bb9f94dd303790830654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dfa7141af302f7f017c4dc673627b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749da1f416bce1d8fc8c25dbceac7ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df88413c746b36668bd26f2b6831dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23729170aa6eb6bdbed3c77eeba02f19658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc69ee50c66ac03466820a73353d4c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eab37a50c881b0d5b7931449df34a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3313215898f92c3eb11ad24c45bcec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47108f31ac4e286a1526c3d4df8c9207662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb21b59d7438953794f70b701e522f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b02a42191803956cd369ea5bca7de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724f36e585553a9e9c5b525ff73d7dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152da94aafcd8f2773e49090d82abdc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba7ed0fb4a33c7bb292e859d3186f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498eca50c1ac5b6394d3a869705b418b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d6f252984e396f0365ddab6774fae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aa9260d68a5803f76856f1b38519c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b00ce8a0facf0d7f40e1d9b817baa2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09f05f08540c4610b4372a79b6ab0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0910f6ac86403e045a7937c37fa2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0990f6e489ba0b8eb939178b9f41b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd20115f653b4d96605e828a8066b27675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c756d0dd996919f03979ca35009e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86a990555aeb8a2393808816ef3d4d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a2bb91f75e5bcc21ef2eb2e6d189b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1c4154a9b4a36be79c5d0167351ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec44365c540f37ac106ab02cc9960c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc3024d4a0879dfe6ea5ba749535fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aeb1d1de3d4b9d1d183a3713bda2c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4491ebccfb0b64a78f65352a1db36bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac46534a27018695a45ddd0cc67a6d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bc0d2af8c0bb12ca2286eb621c410685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c83adb3444a8e948cc7013b128a5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab643d73ef79d88a80146d71dd98e7a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd094ee9290cbfdec2dcfd52916c654688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da05e6fe6a10027664eaf36d83f2eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad68ac60a8461d2ed3fc37263ff6a92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b1adec83f151154e6aca6c4d1af77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3696f3aed920294fdd5d0d08be364b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393faeb9e85dac72d578b70bdb187b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d64b16754d7919f65a4bb9b28c3ada694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668bb8adc746095aed6c7facdf9fd1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac2d6f6a374e4d7027267cca96d5ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836c680e5064d9a45d7a0948ffd73c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01a1240962a44f381722943708b43f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923899761d6cdb25238b66b393e53e20699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed7e0467b8c64a85b18438d784538a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732e427b53f2bcd63a773a005de14ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442efa22951f4e631923a64873c41c99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92586f600add3deb9ffef5dd86780354703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22b0d3751ef11f5b722216aa9d5412704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a925f2151445bf1373d98f23d7de820705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468d0dbd666fad3b8fc7ae6c5dcbedc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a57579de806bbae7d059bc1171c074707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4ab2f94884186052c9de0a42af6cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f038d4b7a509dd4cbc277fd283db65709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a91140bbaacd18790cab84e104b3e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ecd55ee2ae83ec1d6ce580c3f118a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035eba66da3958c0b4479455febcd67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418b339db738f69e974cbaf315d6778713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc67ebc8f72d2ced575b07d6620f11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6b3024792a1cdb3c5e009c95ff34b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ac459155d19fcda2c1b11bb21a8de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca831eb2f443ce4fb5b3741b442fa74717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b6d655d2f5bf5fb3095f617e1cd5a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977313f08299fbbe9cb0d7d95a751a1d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e26c155ba2184e36d61add3930edae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e76c1a390719a45d8006f7074c9e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a63acc3d562fce020f14d61ab14e2b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4dc65167bb629e096cb3157e40776723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f4837cdd2ca42fae6ab63e7c80cf3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5001d12e47209fa70051a847463c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da0f2857e4d86e61b75bee8a119bfb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adc5c545a1e6b5eebec36874ade553727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb24c977771030d4ea641f1fa1011dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd85d95442b2ddfab2c48cde67e755729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524175ae2b425c6cf96be6808aa8881730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d78b25a28f1ca0e38a0dba1f1ad4f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87995987a088bf1fb578b22dec1e07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7a4aba7e531f6f2f791b2d29ff5d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96989bedac6f007df397d2aa96f315734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f59efa2efc66fe0613aae9e250198a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90fc82f82df9de3528fe65cb41df8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df1773fc611c14c5f4b350c1689bc8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbfebb8be99e8878d80d58234f6ec6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595f4ab38111f360d128d050b7473fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea07dfc0ba8992c425c77baa7fed37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8285fd59a6ec5763fc00c57b392b06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de21a55467a24826376f21d9ecb8dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fbff48305cab54bb3f21de67e041a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343315357f8fdf23e3aa11255a52a2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d6b31416a9c721b3d1153c23bc834745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba4f2a3e88ec84883df64c4faff317746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e22aa41df15714de11860b6263022747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6eae0ecda68f6762a49510429e11e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3a35767166f5659a14c13d2025bc5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcd3ec210e51759921d2faa8f676d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150554de73db513d138ee1152233b43751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2720604d8322ce040881f2ae9522d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186278f992e6157d6020a7b8bec8503753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd737842251dfcf90480f63360d8180754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298031711cc1474e51bf37ea22b01f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c928a9ba341cf47c888c641832586b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4033f8f5b5105867862cd41dcc952f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac74c657d4b46065bb130d5294f54c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2457df38092789df42c9633585a70f6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759bd5f5624a005a574a0c223c94c94760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586b0da26e86a3718c959b0b67c9731761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99b370d52f5bcc2003696f012fe39e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088f598ba0566262396aa42fb14a7d6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7640c519eec4f428c0f05c341abae59764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde8b89db64fcaa9084f4a3041c4f45765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaae9c488a268d445c271c5d9aac7b0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44aac5c5dd34eec2257483c3f4471c0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590605c8177db648950dae09ee069b55768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7c9161f7bfbc9a58c222df2b4f076769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6f7a2d1909aee371977f09b9aa726770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4f08479af0692e27fdf1a8bb95903771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc0aa162e3b8ada8a7474ed5a367a0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747eabf66f17d7838fa0260ee5fe645773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa677146b44788b9592cbfd42d73171774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb3d46ff7cf5ca12b1af2a54260e7e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fe3e6d6de8c08debd5f3717c9fff9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b545ff74a12488e2f347661d3bd041777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02bbe4d15fb2adb6956cd0bcdaaeea778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cc7aeb17a610403874730ef589932779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52043fcd3705ae052e815c0b01e9a666780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587d962dd4153a5cb40720a957fb8ae781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfa7503db7ae1a2f778a7bf99fd95e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56766a1666330a6aff1f4fb3f2dbfd3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab20b3744703a547ec71b079693a666784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457bc05b4ed40e616906d926bbf72e8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeee481c06818ecc86df6127dd9b2c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9049c9fbd8e66545e01e494bdea666787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60783d10f161702000389accd09510788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8329e7c63ecb3eff8c04e6d61283f2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa031762c2e7f8f4ee483ca3a63f6dd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34348f3afa6ecd1a9b26dcb27f6d03af791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb6f4c64e138456b0e3640b775a69a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1791fadd5031f7e193e22ec7d2ce15793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7b3b99dcdab23e09c3abc9a9ac39d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb6aee2a1b6a165385ea9091644fb3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf2f0af893c4372d3414310f70ecfb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac3ce539c573d353683c6d4bd1318f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebbe647223f9c7096b7972703b599e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081412fbbbadd3343b1af0eaf8b4c04799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0243950b903c4db41f3029d34146f3f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf591faf0b4f3699819cf313f3fa5b1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa3df206bace833bea1f581c139a35802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b001cb80e1ac5cea0d6dccc7d1ad73803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189f41faff2bb72f9c8100d9bfb08f6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfc99b98e8797fb00591f6fe2478a6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368033d8a0fd5b692be6da071ea3351806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5842aa3ec3ed6341be00609e20199807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834684123002cdc1169bdbbfc0ffb0b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f474e8cdbef8ddb4afbf67dc81a3b7b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee36d1fc456e87793dcf615b8979e1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3b95a660ad5b40ec1468505dc197f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdb5e2360bce6a491386dbeac2369d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f141ba433f8c7b10ad448f2e31703813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cc1a56b8045ec174dbc907847645f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e56d543fe3cdd14faa38d110bcd7c3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65920febd4a961af97bdf7dd7ebf0cc9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a7fbd8959e77473871532ebd2b8a2817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6ca3c27352dcb513c4bce2e64dcc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd3f0cb5e0632f04f61209aa9aadd52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575486f107f10bd3692bb8c244bf26bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719f75512113c1e92c6226c49a177344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17961e805638c62ad346a8ec8b039b315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be944e38c3be658664734acb8e3f566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a1dac50e60bcbddacf472935a44dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340fdb1e2757adc8997620b320114e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13bcd7d772532a45ae1c4a440b718f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee67079bcda256744bdef1c413283410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07dc96a901d42475b7713aea33240011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de5d9eacbbd6a98adae7ed58cc9adb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8efc9bdeb3c024afc39ebb796729a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14b3d9a1aca404cf797c37726374b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70451ec6e5f4fbe1fba10f23d97c19015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e83c11445946982b2c3922c26cf0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a708715ae4dfd38d89b59a6719d9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ba87516024851a3dbe679e538d23318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15efe9ab911ea68d6e3493c6a1cdea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb88bc4f6c710bf68c67b9124906a5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b9426133bbab4b5ee8ef67b1b003421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba6dcadf22969b2122681248327ad622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a905fb6542a284c686bc109014c1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bcfef799be344ba6092044ddce15c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438870bcca92283e405fa6c25b3c40725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5936cd069df58c21180dd3af17719726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3905262f2c1f9c970b4fed6a97c9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece7867dcaf488369914d4eadafd06c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b922b96e938473d877ff99cf632a3b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf87eb4fd63a3ccc68f777fcde4b4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef543440e0060ad0fb2fd3a3251da1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25690adacf17d45896a6ce8b733566e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9fd01b68249c99f3224e72f1ea2ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e95a83e7c2b7ae341fa3d613bb73a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e329d12be384ee828629bc1cbebb19135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d3f6510ade6ef5beb71ccbca0727c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1d1d551b1c3801ffbcc35a8dee85c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd07fc0c287569273017ff7c8c4a34238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaecd9005e69b979cd999503d61fa039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543c7dbd8fd4d06438a1cf2a4a318c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f87e8af02a974ffaf260b6b48512441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96995ac5fbe9bec7407aac03982098a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11297e2eec0184f7feb9bc74a1cf8fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddfddfca0270a269454351c13177ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636da3bda1492399984b264ad86c72745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aff5e35567d2c3b0bbff92855640746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae519986f34ae8792806ad7538a4c0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d942385abcfe65d5c3493c2076747f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc98d84f1835b6dcd81644e46c038349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b324f77eb8dbb9ef3b34a972c7a61650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2d3f673a9dc354ac9704ce2e0515d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11a5bbfd2ce01fa03a2bfbaf18cfb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b89b3f7b5304d732a73a8cf98be7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d40da77f1bfc955a77ee1376f12f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8f2ad2813d1a08d44d8b0f50c576c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125524e787510fcb72d261804f86a4f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85177ef1531c0957f47423040efd43457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbafaa11fd4dc2562ca72ba7e329f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24563fc37fb5a1ce103ac980b27c4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b58e407e1e9879fbe870c527bbf0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825743574ff9432bc4e7d6146f1523661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a5463ef75c20b7cf3cd386eb63aac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800212a2557942609c910917813aeef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc629379edd3b0beebd8cf0e8c31c8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281965d8f8afe56c975d05048e9360065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae309a6e5ae3e81cdd67ea0af860d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397794a5ecff8768dcbf16f68b64f11067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b5e330b5941ecc38006e1213fec8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c14095ebce7b5d35d5897da75fe44f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8b201e6335e196932981dcdc2e21470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853dc1538a32d7de74f3c94571bf2d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e94a1875dbdd8393533936e3dbd87672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a8b3749f647fdc1b5546dc8edfd4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb48549fb1f4720d3ae3c802a98819774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08366698c7711b13e8cdd252194a1fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2b9ac9426bb63dece862ad7d94d7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc800a70896dade6964d1fd6b244213b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad103917805660a303c76c0383b79178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8069c570ab8c11dc769fad5ccb08679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2db46b08c359ea54499a4dd3b09ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c56052d233f16dd0f34dc9942015d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025cbfee7dbd5be310c54bb6f00f65c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd66eb78aec0f91b1cdc7c094ce45b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46466e052c33806c613786fc055dd41884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789e1d0bd37fc477ca0ea1be085a51885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db3a18acba8795a6b28e03231c509986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0312dec132df8b4c244cf1f6bddacf787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361f1f44756b65c1490eec99dd6d38d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834fcd1e1a5cf88a58831e1b29669f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b75925f5b53386faf78ddf6c29b9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792223262e2fd450658b43e5430bd3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac5d0fb247002d4c10e91e9e195a6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0099b925b9cd09d1b41dcf9a9cd5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601907616c81a7d9f82422f53fc4ae8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1728a200533db97a45e365c07547f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c5eeab2cbe6aa099bf5014e1662ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002d40e4604c7216894007df881b4fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137075817ac832f2c128a0a2d4d122498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3ae5d787bf6116b9359d4b69faa9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab71a4e3dd37d716e492161b3f6073100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433433a8e3d0dfdaab2c4b424e2cd7ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfed9f91ac6d04d0df96b8f2948f63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab5880c49c307355a879c0bf465f71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d82fc7a5a2044778dd728dd6c2915104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de289df2c6586a8164f034f9f90cde40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff9a385ae626b5dcc91f1dc647fb0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f8505e2f92511fe1cea1e51f011d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597a817f9c7361834e78c60fac53b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34883692d0b875a77e397e2c02612c56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47c61c56b61ff2fae505838d96bc96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce062c37da483fa80a2e976f6676b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbd7e0505bf5cdfb6fb03eac812900112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde414dc8c434a9635f8d470586dc58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb487eab34312ce43a0c8ee8495ae1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03990edddae2c91c4cd1a7ca294cee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6789eae564017e16fcaa32595828dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c73db48359df25b5d7198512a49dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db759557527c449154dc85297502340b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89191e2640005b57ef7b3fe0dc005e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00113677598cb79a7db51b2821fabb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855261fd8dcd83dedf1d63153cce509121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5368b059865be11bcfacde4195e950122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d46dbcf8c6de63aefbeccd7c1240f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc993e745548b4e0d84b35b4096495124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16321fb9349670391b7e1858124177125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6ccc0dd8d1daf662e90a6ba54bbfe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13262fcf96dc05801dd2ff399a6963127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee0a8931c6905c009aa1ff6a26585f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03596dde4a261f0b5ee807de3d024064129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4c7cc812d7a809321883626431d72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a3b4c6878e5479cb5ae21919bd270131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045166a23568a35c3600d3cbdd16471132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c090f459d24e67b231e65d8460cc19d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c11f8f722ded60d0cf77f4e1ec6ae7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422c44a3e7d412b5613f375570c0c2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e455bdc5747900d2699323692562565136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a4db5c5e6ed0702a54c77dcf25990137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deafe761b8cade079d6a031799fe45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c18473195eeb8943df5ff8cd0998c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a61ed3c5fcd4ec382a197ddf00fc8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf991b142c0f28eb0905593c7b3068c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fed79c5e82cac0a8d8ebab314455a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94e4dfe6558198e8d1d3f4ee219e92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc59d2324f1eb71db9e7d203c09e484144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4d024dea2d0ebc79618eb801debc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc86d2284a8609c0b5458f9436d7d08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cea1a1b868778b1b0a653ccc2bfb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725115f7974e77ac0447433cea6b0ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7576f99a26b21dd847fb235ee0d2a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424bfa1515f754f8e821e9826fc8d28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc015b6a17827c3eba4f52e15630459c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d85119677107add8c35bf979c222c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f55d1693acaded701110634e1aee6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c861e69c53ead3e862a0aacf141355d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd55e57fdd92044458fdc6025ec91d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f47d9332041cee1a2d6f13b22ae44b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b8972c26f685de8f8a30166814df7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00698309d08e368263740412a5247f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaf9f6fad1280830be6a9c69cb9f40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a1ec66b060955be45d06838e9e9c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769924ad8e965c6a1f4f60eb8faac1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc55c867ecff11eab1749cbebd5d81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2b9ceb13620d318f99a62a80fceea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76df4c0061f6435d88262cac7db02c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5d9143c27980fd1a319417924956c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b811b4a512af0ae215217918639ff3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf80090d0a3751da7b29d56787bbd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430013f19cb8305b9332a88ea6f565e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f13797578fe92ff64355861d3a4da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac41623468df15c332f3523704bcfd1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d6feb24d9286888700506c5b70dc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1fd539320964a5413412be58a8548172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad8935d1043fcc3b5d8f744b2471ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e98317cec140b2398b279f73a5a06f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27d58b4ec402cfca68a23ea6b533ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd6019242e7d17a2afacb6b43a5e1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d1d50ca1aa38eff45573e0c958457177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cab5e22714b43b27fccb55766bad6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f26e5fa90d7455c63f733b1b19343179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8e9d896a511777c040afe53dc1786180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce573f0149611bc6f003449c24476cd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c700165628c3b9884c374d0338fda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ece7cb4b209826cd1051f0d4dbd73b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48554cd4ebb8be5815a6a3c6215786a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe1a538422ddedd8a41a85f188542a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba2adfd2c55dbae1a46e1b00f7c01c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda1afcd577b825754c263551635389187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45a7cd9c91311fc3f4dbe8d2d060f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2995b3a58639fa4aea8b23528856a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add8ac20d8f279c629cd3f31ee7dd4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be583df7b122091acab9e6a4633cc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e19d279a3852b7ed10311a545cd45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822945013bbf06f678efdbf5303d5aa4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928c8114da2e681846bc837a003f9f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2069a7712738c2caa5ec75f8cf9dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f91a6567ab516b8ea975827ecc386196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c8c846301099ea47d64a6c69daa9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e718de3596b45cb1a360cdc3d9e450198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c79513fe14860a11a4e19ce7c1461199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a42a7ada813b63d9b7c95355279e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5732c24551cba551e3ae00220e051b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030c175cefbfd648d4ccee25031e448202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aefb0407028f57c945c4d9beede2b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197ddab9b27479795922e98145c8008204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b940cc5d9258dd1cef83c15aec0b6e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050877ac79551aa0b787242731bac49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478674d1963f2590bc4e3fb36fe6479b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767fa55cb14af92c9436434aadccff9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b39020f85f246abc43ac26426d1a6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c67c09d1b0478c01f8b6af83b9fe70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35eb8620b8687edb7f04ca32fe85a61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f4a467a559937e62d1cc6fe6b3592212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ead4376bb0840055e859edd8f0b65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f162d51db50bef12f6e85f1c2b8014214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53eae2fdcb7b610416852aa900aa34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad6419fb046a386519578ddbe379e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046f30d01d1dc0d7bbd9bfd76ec0462217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2e9619b303c961f7470b4417bac2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16042587d310a60f964e2abb32d390219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4da5dd1eca858321b4d69e36d6dd6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dae787e3cd469893ace97022d51b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029ba51ff3b6aa6f9915a38221b78db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cc8365c5b8e3bd771d3e2101ae560223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1b5d380fd9466d74c65ad65846a94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a531ad60179974407426119fde967225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f3d17e8b7b445eab295ec44a1dcdc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a236a18c58ecf63f481df9e911ea8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01d904ae1589fca1609e814b69b059228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1dbeb10551f090462a978b9c9c0b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b088fad640216dc389633f316b77c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eeeb76be94f3722e6a7f52e412e47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e00c28d90df3f52c63a7ac2207fdb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106e801be69c608b1c9b71342350216233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7442b07a6e2d211490211d2e986edfd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1ee08d8abfc291aa256f0ad4fd301235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28fe013fa058e1b9c4a03387226f22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6296612467bae1335be0086e6b82ee5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc90aad0b25260106b971ee26e9aa7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf919216c8b935efce0fec1506abcf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69cec01c83e72544634753836b5348240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8c3381edfb57fab233d0d30b73f54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca9561b506bf6a6d7435ef05a1f7a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b601254e923a1937afd9e802150d9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8290e4ee9865dc739ee01fc4d28b1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4ef502e980b3b64bc0c13d597fe1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120de39e85eca570f921fb2dd41d8839246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885adbdaa963ea4be8a7759a16b493cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a62de607a23deed723014c1a7cb6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa483a96c44eb879b160b0727fd3e471249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1648c565cfa1af15b84ef484895bde250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df16fa721f5019ea2513355f3b9847251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038be92cad524cea3c9fa88e4100383252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae2f1566758af32e9760c53af1a14a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da12da2e547c53e52866f63a807706c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e353e40e536345e78ebfe1ea0ee0dfe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8def3f15bb3dafcd3959e33fc50a54b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9a441411f71eb848cbf9fcfe59d7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338691035f8e2ce6026eaefa5da35470258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db06c1bfbdd0d95bb1dd55358f8fc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13ca5e7e864ca8d4407132fecf4392260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe97c8ddb310ab2a9dccac2ed7c08f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769836ea0402efea0986f18e0fca2e3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc287591c4aef42dfa6aec5f07d95282263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd88985ea3ea13ddfe85069faa6e5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432267b520e1833d93029b5d920bd08d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae856dc3caad9c7d7a6a914dbbd3d9bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f11cea96fd73b37a9ef314ea5492d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd569edf96f6373bb7cd9105339552268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12170b940c8632e592a96f895bcce20b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c71db14f54247a05d18039469f2c09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf771367847b70fadea60e428219251271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c91b8e08ad69e8fcf3377df03766f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211173d2e128b677c07d88aa1068cec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c008316516693fb7f0f932584c944b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de0b762d47497ab5f6eae668a62e94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d6b7029de72b3c165ec38d330adad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480476726a6f27ad096e53dd9454d27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51db50222d3c6021f6e465c442f2db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f13b8e09adfc20d0437cc8ecae692d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a96d042b418e9448180a853c57312d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3120f8f729afa80419de734cb5c673281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5790fcf20bc1f77a6a71fb8f5007a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88f204eb3f72f8b7bd75781115dc5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7357628d047e459e100132dca4891284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849f63edfb8f801b51c44742ac520e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab931703b7b1ff4a3a0af8532f22eb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0fc7247c2e6ad98025510913fc027287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fba89c82bad23aad0e7aeab6c8197288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb87308fdd1f5967d31a9777d7a28c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a8ef7f6db30b3ba039055f5ce992f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4386ec7a40dff5b2ed7c0fa5fbcb0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bbadc7c3d24bc2ba7d1fc1706e88b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a01093159f72da0feda563655ace4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403f52346befc3b787489a7e291d5d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc4cf3957c8c99d8cda3238235fe9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61417458a2f272632068e6ad96c63e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdced65d236cabcc93033f0b6ad9bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927dc8966d88a5a5669a78b43a4faaa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dbfb5664ee71167aec6e9f805c2fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77b0120a5a4e5ff7e7bb1154e51e31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f0c00b1b32b373334d3fc0c0ee7d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe0a4ec4ef197879382bacc8771537302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de73b4d30efc24a08bf1bc15815ad0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a47706ad7b09c0f8b3bbbd551c11c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db1a2f118521095683e3cd3da545ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b37fac401672b94ac8166724c23c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e27d9104aaafe006ab0eae830ae7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4855eb2b8753e802de19d558a6c67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae43ca9b4e4c7b5321bd7438d9a594a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499a65a34ce6764dfc5321cbe4e7c84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293602e481fa02ceab70d16fec2cbb88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d773e4e1c3ca100a58cb787187bd1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240345127721e7a5cb7e0557eac9deb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43a82fa6f1930e422f7e8319c7dbb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c05bed463a40f0e425ce8eea578a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ffedb85b6917986aec9892fc08b51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf009ef8c9a1d265ce9f13c3333b68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e269589a8572ca146e5db6655db694318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8e8d01773738467e399f7ca9e6b9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42616c1267562f7026b3cd08aa6ffadd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db4af0ab30a63f8464d1fcaade5178321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb67e7d42920d4f80c8ed8b1279020322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cdb2ff7f0e430107eda532c5c48ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614f33a586f615a4029eb0d7d8a1734324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e002b02df937e8ae19875893c6f87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc14edc637d2bf305e3dc4fdfe47bb7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ddfac302cbb2b0195a46a965b3340327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da4e3f71a22b2904b3b6e511a9cf6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d59bc321108cfdfd4a085b4c048c55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969f65a1f96e02b507168325049cb87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1e73e3eac2635495479818be932fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f146a7e2eb35872b5e23c0069960c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9144ea817566ced51bcfb852bf5bef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed458160c442c81514abb6430e36f6a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3d4771d710f323b754906f176cf58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fc4ad13baf3b710328694958e6f0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96c34a9c38541d51ca4756b656f7a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4e2a23cd61f0167952cd62c90684d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50291a59a0fb903bb82cbd187aeea4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a99ba272a173bec2343d75c64bc78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb1766334446acb46db1dad5f25359341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9565c6b434c923f1abb8615495f7763342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5cda39f7ee6b10a99949b61ff80c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19010a104c7ec5595fbb362c8b5a218a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372ca6e4954c705846ad8580f21e80e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2e96cd884e38d4a394911a74f7ac0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9af29b11ece839d643e8a1f8054bdf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b33cff11740034e9c40072b3e2b64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b1fc5e40c4b330a1ffb2aac650ecb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd189834cfeb9624a31268419399ea3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f3805614a2bbf1f8ef3599ede5360351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8e62b1fc06b548bd20a3e1ca275e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5996daed7003eff8775d84c3b52a11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16920ef77224f7db8db8b6c67d59f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5bd2b8581b8a9c9ee667a1ba310ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c911a9aba9833ede916a143b5000df9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c2e0392004442d1f20ee584f3b9ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a720085e7a26fde48b230232d0e582358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c2a2a5e03786cf2084b5dd3c018d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6495dd87a3ba709ca3e3bcfb36fa0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92c4cd8cefd6831ef26b2f50455063361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b04148a2802e76d1c745ea1986c32362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36560348c3222021d0d1002bd181752363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7f3dae0a2dca218fcb5a849439895364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7325dee4cbbc55f6173ac6c50a7e92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d27aae836935e13b764ddc9242713366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b000975af38c1ae4a561dacb7ebbd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c7d73174924d12d6f45bee827c2d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26e1bf0970b272cd1bf775859dd766369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afab8866338107ff76e014ff60cafe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16135210b34cd485117411b4ccbdc5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095f21a4c6d9efd1b80f87686bb368a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3009133865eb00bc5a28f0cf222f83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269035637d4f1dbc1c34dea07fc3cfd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308505780cc7052519dcb1eccd341b0d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892bc59d821c2774d79324f614e16dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c94d7f05c3f540139420b82363a049377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd91f6ad4feea5d6a8b628a4878bfe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab97ebadcd5a1470764b9124a074793379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d67fa256f9441f7bdd440af6ea8102380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813f26a95f29aefcc0c6d0faeabdefb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460be26b48ce8c5a5c8a4e410e1a6dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db250273219319acf8e41b3b080f7300383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066180d30d37372b735d58c4ab31b43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edd11c82781ddaf3c34c2d89ad08a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b51e307fc8772c0e08f83d8e073f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c30edb9e2ca12dfe2f2f26f8ebdcc6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af614d7ce1a14484ed3fc5e9dc637005388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076ab4775fd3f71770294f792092292389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fad7cdd9c59efea934d8393cd5d8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7900570c2df591b0c040067c05558391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cda15258cfe0172e4f86ecf6ea6a01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1f0991ea15ba62910de843a241a0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1450657fb6b2c248f1c92b11111ba25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b5bc3d98f9686a8f31e3b07ad4efc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702c81d41e091cccb9bbcc6b7d2898c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb0e8740db04c2b138cb896286e7ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600512c2906c8e14b8fa21035dd3934d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e435e47f48d7f1e3479797bd5d697399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db080feb5ea4826659da1245ba20cd9f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b466b6298214847853896a198c9522401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec875b904968b1857b54ffaf3c80af98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76ecfe84f6545c8e02c254f19cad95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5006d0f64744a5f2d245d4291c9e04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6861836574ee14d830a7a8c8c2d78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cfe75ba3c800bb5b1856173a88231406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e7c868b3d407d3c42e2f2990a1a23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9972446445bb564e24f1c5cd137625408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd06a46aac2d0dfcd7469fa53e7a2bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529568c7c769badd072bc92531961d03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6f6ffbe625dfc2aac490513532dc9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d2e5ae191e79215443b2c16b52185412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43692c09305fc214e930ef6e95647c48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41250408907b5a3c092f3cfd18e40e46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84498da1419c42bb2394adace8214b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a9083e753f03c7bf4a4b672856f9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b438ea7ed8e7b56522e5362a898dfd4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c490dadeaf4d9d86ff8bc14c31c86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252dc3b070df67a4d650bcdfd47adaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9918d4d302e37a5033bf2e48369608420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee64110e0b8ff6378ac55e1b3850374421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c77f40f870f00287dc665667638a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5d0def8b19add84f87fb1a833a2a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c932c3b89c97ce52a639b31c5e0d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b68524ab85cb78a891929701f8baf9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3395446d7049bcd8dff20e90ebdbdc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f0cd60e5ac75f5f2d76c797425b43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c0aa686c1927d64770dcf5708d992428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e84d43e5881f8d73e7a8bc84de3497429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2945b9242a36c2589d8a16374afab35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fa8831c63779ba8acdd40855d7086431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7ed14ca0252ef5d9efc9544a9524a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a0a7e156c4d7bafe43ba8781a3804433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156081b2dc94031694aa87bfe5e9830434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25901217334013f5d689b2c9ab453435435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bff44ea74904ffed7f3fe0b544768436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739a5293de998cf63d976394ff3e18a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562e2e35afdcec8afadac974d7989de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814b463f580c0522e021515a882cbfa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921e53bc00dfa7488507104f7843305440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbf439130772ce4276b68212e3f6aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703f77c76bae101a824cd2f36adb11b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec00ad88ac0b466e55b6aa86a4075b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be5c3f793b27a22fa9f3491d655816444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea346f5a018e88e0c62fa3a8ab86a63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd163a99c5ffc570cee66ffd90afb2aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e513e1202ee91ec2e37c495a67978447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4bc730a2cd6d01c0d6a5db0477a1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b455c95f11ae69912b28ceae3a43bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bbc5c9123a2f60ecbeb3c57b38c1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da590f01fa97bca963335f75195ba7d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fffcb3d21658e46b0d8fa67d2f5d5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b5d56ce5314592a84f0fe76d3b8f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1e89a323bb4f79fac39dde90cf6f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414065f52a8cec4dc9432b859bf9856455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246fe29a935065da97ad30024c1c821456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e06b5de2edc44e1cdfe7a18320df7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed1f28611b5afbfe086f7fdca3d530458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34654bf6a7d7ee455a416b316375080459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7d5fd2f43cd0eba352d3d2631c78a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2f6b335b10fe863394ce03479ee46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f9611371be35610838e03de7e09ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0e21698845468aab3d91c9878150a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cec56d313cc1e035aee45af6540e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35a45f31067b3c6fbeea95d0986c04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7a477cc8a448a09636c2c0dd96ea5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13698dfc74f8f85ef51d5dc38984bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b69d6e9245fd6c82844d3b1c20b332468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cdecaf7d6885d43d0200b6050ca0a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b346761af53483119471b46e3ace195470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d3d69f3838c629e6abc2cdb386b39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fff60f3f95a1793572734bcfd71c8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151c76dd0141aea1e5521e970b1eb0d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa655fef32e70a703b48a3d71732f642474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd11c630e939802b024d9e10a1c50c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383276d5377498e1d8c4560dc15da743476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea864e2b333cbcbebe40c74d6979708477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5081b0a52e89c4ce81d930e72fd5b9c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e8ac8e85176dae300c824769f9efb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226a0cfb08793fdb91dff671852711f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45572e7aefe85b5b4e78f7f9d1159c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01f52c023a6a82890dc66b736d532a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e97f920b2224bfd80fd1dd1673b62483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e18fd57f1e966021464f93ed059e38484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0503c2eb6eed4b1c5919bfbd2bbd68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a13020c613cd4f0ffdc0e740770128486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c19b053cd1de5febf3b1a9cf495d23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14f8c5042e8229ae5384365073b219488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ca8dedead05d9e5add4e00352490c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1596b7fbf0507074b16f36e2ed99e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f492d102ab1a676e88d6fb05bd1902491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056f24651e56283df3ae9b52ccee971492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fbc740e0c90c703c0ee3794aec50f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d8359ff154898dee1a98a8ef170fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bf5e7c39b7acac6fe86a493d7ec49495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7c9fe8083297e09e0ff454e8f6027496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718685005f28a31a1e50083cb3b3ac73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0752ae4c56537a08a866d69911626498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a107f5e0eb134b900074cfbf6c2511f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1c3c5204ca9538d1874f94167e573500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac64be7b94f82a23d601d2e7d946b27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99914683137616d2d7f4e8638c18fb79502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35de9ed1c8de16fb97beee15cba577503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bb90674a26826b647c00fc55ad318504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5c304e5b4f9434edd5d46e8d9a064505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1c12f2d69450ebeb85ef7cb449a28506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fe335464d90bab857b3f77c1f5759507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f82e7da7136ff322d868c470781c72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93500ea60a734e71ea51a70534bd7d00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7d23e0bce847e7bfe48ff6b051c14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e7803b38fa497d01b60f9dfe6bcd9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d0b673121f54b2493cfb76cba5b20512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff9fb24cd03963781a15a2943dea4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaf85b5e2a1b5c4db9c25f1cd8a67d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a5515a3165b228f86421d6b05db06515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569ca874fb5c70a6bc84d77cc9e7aba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0837b257f32f501a26825298ac826517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efc3c81b1ab0def52148865682d84a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fca1356dd71452a202c0b5426f6a05519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f1758376f1043ddcffb859f81a1c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251435b710f1ba07a11573383153085521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae722ff95076543eca35d532b4a5be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cfa14e5e52ad11fdf6ceeb69055a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f981f68162c74b9e1df2132997c8a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de154a7a4499cf7ed81c4875728782ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe18be5b30b0bf0265ffe164f01625526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ba1c49ac2100f21c3cfec4225baa8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0841c9a29bfe1255e9ec883c678603a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d936d52cc8bc7a5e8e865af27f5ffe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975b9e88e6627ed85b0145dfe8f8ce2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f6df18778ff37fd5b3988877a8d8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955563ab90bd82931e31ec265eaf6bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b726f58aa72bf55ce7ef6713365f7b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f73c8d26455c7e3b85427bf4db12c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc523899b9f2cc691f3ed75ef618edd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a67f77054af54162be39719c5916a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2594fd165fa84f248bbddd5433eadd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2465514bf4abef4048ebe4a2989faf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c202155943d62f329837b2347b7a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4d9fc1efac2d323ae005c3c7aeef6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514a5f350f4c97d11144a98dc4fd831541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6796049b3d946abf122e43e8ab30f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e92ee1448c3c5f63abcc0830e89754543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a08586eb61a8e26cae468b1264f4aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478b3aab47a6af7da98048cc6e3b3fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45e438ae19b0659e57032b589460d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd615e7dda77fceda1427a5dbbc8097547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa067b327b7e5ae929c54a35dc4dcb4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0acc79c5945312175c771ad4af103c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0769a10f1170184614dbffc9b8a4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94820fb21d8c75a8a7fc3ea2e2ace70e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97c1abab81786d8a6b4f4ef4933601552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5c1c544b47f5ce1a2f6c7bf6ec7b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888db0e512e19e8393dc7ce75cd8580554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3725d4d2c0c0ceb5bbcf79082a7b89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73730b55a15c1bec7c2a6d131113184556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab255385a53d0909a8c11b44c15fee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95904cce684ebd008058c2fe4bc5b342558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16294052169d831987d8e37703ac596e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bff6cc809dd87dfee4180bd4b474ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc729d615cbff690f6e1eb90880100bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b753077b49d894b62469998f33448f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687c4a7cca77e6954df9e2b84629c20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c755ccd6783690bd6a57e35895e75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f917afff3f798553ba886bc9edf638e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d5037330015a3d14c5b03a27b3708566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c5fc4a4fa94afa9636982f067d8ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f0a8a066226307e93c5bf7f8fca2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5b8b602368bb0804489dbc446bb00569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383f9d563a16364db0e1eee7424830a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a7e755169f9178dfa0c7625fb16c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20f2164b61235120c433c5fb270fae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aadc45bd1fab763eb0b62196c56ae4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbd93d8e30e37d63368f302d72e63b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91a3df31817fec3e05cde3ce7a793a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341e89ad13d01cfc74cf47fd12b8afe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e1dae9c60f804bd4a596bacaae1ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d4b68f9602a7569a4b569ad307793578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52877b2ded9fb5b78aae22ac71f896579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f72b69cd6769b8cdd4ec29c6814129580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0cd8c095e4b5fb6729a7fe57e4577581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc457ae0241951dd873f789aae9349582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a756945ea61e65b2a88a0e3f7450c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606787257c8cff1220600ac45fab1ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57b6901326cc82c46d93f3737ecfc5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3be3c7c4d869c207bf375feade16f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb4ea257843ae155f0bdb6766f7b30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167ff2537f1d17db49e95069e1d7cc1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f898479071dcd69374dda12e7c13153589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08167479c7fc0b4f179e67def7c0f85590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75430d52b51d2fa7942b717304e5804f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc591bd8cea77a5551b68b3f81515d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472317b89f76ad490d28347a817df263593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91566efbb03fcf6c4a0d2f808c15698594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00ca04c2202c4422cf4ade5a14ff35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d82b6791d3482fbaedb8979bedab92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc9ff87e286788db4a3de9b5ffef7f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7a02defdbbd08161f9a1080453983598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8e27be5dd07eadab6f35da1d6380c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf8b33bfb98e8dbad7a7ddc81590ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861489935cce7d4bebf69ffe664c1404601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0590cee1161b07c5fc5d855ae3d5529602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e2aecbfedcc2748decfc30484dcca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174d21a1f8683c1ab43f67ffb15f93a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182ea488c46f30bd3a32f9ef5e02c6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a016b6d26906d636e7cfc7b6af58d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe5ac33e6269dfb79b2f9e6770b0ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317945b1e96e8cf2c7b252c32231fe1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80808aa7272ccb8fbe991d82ef03399609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec22aa5e4ef646fba4b8b62ba8b00c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb657498f48b37b02524c46f44a7b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c56f797884483d662d043454656d3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ef96e8e7777657745dd4de5be376d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2c69992c21f7441d4b7220c498c99614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc3914a73f9b694355caa6be75f358615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c3e110a5005a59bee243d6ab3a2aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924228da01b4cb89a757790390951a1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85f550a949a40d08d9006487edf416618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0f9ba24cd57000a38c0cf7484de23619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564dab1c9e38cad36f5d08b9f4f558c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d463e9163e37e0bd77263cc705fb00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d52a8fae3c7223569f70afafeec3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5df9dae5f3d79ef438c21c75bff0dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a81e21aea54fa0e01e3ab51faed94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58837edbe43d1d192bdc68c214cad452625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64089fb5039d8df4ce18eaf4852f4a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff419afc30409d45549cbc382cb19a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc91672acf9bd2daee2c219ff58b8a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb492e305d589dde000ad9240bb0d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311da5695b7a36d7096213d9df91bf0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0dcb90adc0795e61d164b1fffa158631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbfd453bd9f3d4c5a41e9de1d45bb6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd159481a3b05c7e12057c6bab0de1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230aaac0005dd63ca42d24c4b2a87fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba36e441c77bb6941ab0882973bbb3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171aad92ef1260e0ad5638bdd1dcd03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e41160e3d1cdfebb94fd3fa3ea772637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3844c6ac244228b2c0b4f8fd6b88ba5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5e2ec29ece011c3ad79a9311f8f88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326d94615e25bb1590eb06e60ce3153640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0eb3ac670c22c5be40b7eb4f2ce2b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3f2cad282b8b22a31a9b63168a2ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a411f127461ad83092c73b3221dc9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d845ae66d6f61e006ba1f487c4da7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4293618efdc3cfee3c5497fb70eeb2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e273f69af91e1a39372f66fc7ebdb0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79f6f4667342095dbe4b4f56374305647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95223da35c7cd493984b543b0ac1ddc7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ba671fbdfbf0882f513e66ee0304a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17595f0a3e8cde37df90e0220cc2df2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0e61b6ed36097c5a9dd1d94f02cf1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ec1204eee597b6fbe59642b6df060652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92006f90504fa1863148b09e15dc054653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233cfe12d767b5ca0260c6e55d260f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb674f3f71a68fb471ae14a170167f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fb85dc7739877e19569e05c30f075656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea9aa135b9c3e49550018d1a7959bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7199c11d1ac1b9d0687caa1cbb5956658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9c2ec88af4a0b05b32d99eb42f022659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297faa80a29c912223f0a892cf86f0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a267b71248e5f0452871530118e1b62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b92e95f1765734e6563176859aaca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564798b6116dbdfbb25b3923df963bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54a1b4c5461881604460249189b51d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af888190f550d913709e855aca7fbe4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55739c32072aacca62620519746257fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fbfbcd0db7d5a347d567c444b7515667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db535adfe76c3b6c25c939ecbb53d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98413903a812277a4ebce594475e6d42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2488c31402ea6f4113adf5065c8f140670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282a8156a9b8ad51f6d8096a5602fef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726f96455f9892dd3c94d4eb67a54f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274923f7caf18223a30b0691601086a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5bb9dd84a4aeb82d0d4ca5840707f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428365e3538935d2673166da60882beb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d409be2150d0d9e96669a517c1856676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab82b032e04fe0214a70d1bd906ec8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43d6c2c1fe90eff1b42efd59a68c45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea50aac9e2b1cce347d33178a6a94c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657a03b4efb197028e98e5a18c9c70d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2bcf942f126b23fcfb59cf4435b65681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157957c00d335e707434610554d0f55c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177e8a021e7c4c3244459c0b089c885683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f33729f102aaf9e78eedc606138d28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcbbc702101250f02626c858ad6c5a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c3203d1f44db5f2b2c871b68077e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8e38fceb72139a8e63b71f8048022687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b36e6a29fd056165d0c8c98be8182b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c36ab792289a55389c377bdbd2da8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4607921eb5845ca4d612443c18635690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71e750243da9b2bb90813d73a28453691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690b2583776ed24b4d7e688e5432cca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9b31cdd22e202252405b149feb43d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06f285d18b5827d82bd257c18e271b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc093c68dae423f1575fdb6b4768059d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf115f32fde2c937013e959a788adb4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3ea17f9a3bbb6825af01bdf76b285697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb87baa89d6c69fb743102ee4edbbf0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92b9d3c0acd740efed290c836456e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cf9455a687eb2fc9399f9aca8524f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15202a28e91c3de67ac70e88cf235677701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87190ac242b1fcde3a4e065eb224dad6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d88b5aa5614c1ac4fa6ef0f41e1ad7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d78a23752dfba8fea98c9ff1d7d51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375c527699cfb4b08cd42c3dcf73bf4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5d6587fe42d9a4806f5195887aa33706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9e85eb089c6fefee890efe6aca12b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce28e4eb1fa2e2a51bbac63b21814fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfcad7a38b1dcee2c8d3399e644ea8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4851590c4628fd169aa45302b13872710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270bd7fdf3314a098b68143fca8f55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e9604468348631a16623c5fd1045c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abc185aaeebb63863d9f3000211ab5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb7eb08c79aa24e8bad3a02840ccc2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02dd3d017fea9701407600370aec9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a14d35a9122cc0717be97ee6d07816716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475828a982f9436098d04a2ef5418f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8857f9c61d31a9acd0cf7fc57c23c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa846530f5b401cb3d5f7e9f8e4ae1a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e068eb6ed0dba3ad073059e37b1e47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b9857854344a94499cb0b92d4eb9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c9adbb1cbb9a5f9e8dfbe233596ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eb85ff39d5de99dee4d50df71d115723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4633b0c3e22f134c91ee46ee0d1be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592e491a4c48f4c29126bc8abe7760d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6002c84cfad61a7b9fd8394fe1515fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e6b95c89d064b28c0256fbade89b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30fbe81fb53682cb89fc271971eb34728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca2d661c290e00f3e1275c0c3dc28e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5134f085a773484431daa6fe9014461730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca60c07e27a49b91f8859aea886b2cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4f6ccab1a52a4decc10f1b7775e98732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacadbadfbd28cb6097c9d07e93a7624733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c97d8fff000773f7d16626744080a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd8b2c039a78f5f0c2294373b69b59735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3eb373b517fa5f522a6e22ecb56e18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b88f149864a7cc97cb7779ae40fe63737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8614578c44582735274feac5812b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28d1ee62a44bada48bffc86b82f9dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4c3789b93089113a438023f3508f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74889fbc0474faa61ace6f3946696942741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00809a3376d7cd53c57ade6173673d4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4f861734dca0354de84d9e9fc84b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230a5b952a6f3d54b4643c89dcd5da6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59a15b88fe5b1cb231ec3d82ab26fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7b4d1ec27c36106b7cddbf5c3a2fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884a2156489b9a597e36e6010f6431d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb2b2428f07f6570f6c520024a324a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba7a33bced603d9262d8cd5fd2f1f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef39cf790a70e46832edfcfbdbfa78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f370f2851f4753024507bda66ce12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577a768e0a1d150f650a341c563f6cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc723df060f76dac3237ae6e090abe5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb4a4551b232e65de48ea7b98f1c93754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee31280007e792cf4b611ab5d33126755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff720f1fb21a79433b069b2d30bb28d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8338c4ac78ade2824ccb6cbaef71c3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092972df5b553641b82adeba78656d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1234ab42df010b1eaed9c9e03956d9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb2ece19da91558d0b580160a725f4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801918e03e2c26ebc9e7fb54f706c72e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe16a65fce808fd3e95b3f7b776be6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d468e6c4bfefae76f6d57f9411db9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719a3bab9bb4c030bca2fbd6e894e9a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb539bd1eee88a9135678b59c8ec5bf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69646dab801b914d301009e5fb24571b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1b6cff5ae6738add36d4d0e22e605767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>