--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bf80062b92e2f4c9eb13de57b49ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d393c3d0c36eecd150a64ad22189e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106a064949523ecb1550173a032e5c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd9885d9de2da63deba56f8db084bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4533a5dcc6a96207cd61f905b3398585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828ef18eed59a8535d85d9e6a94914e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61746e01993301d13d9035543fb7277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6209525ec89db415777466f9a4067c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4930e1a37ba01a3703ac4daf2562a209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d681ed6132bc37cbac94addc18405e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c97f22a4be451c3f58f6b1c0c692b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bef142a1a678386369c5e79573f26312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efa70fd2358eb86d562ed8b9cfad0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740d7ff62a6c5f108857eba4cf983cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53945a134e83eb7a14007f8ee7d7a6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675904ec4fb735791c03ba273b83cea316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13834c33e5b5d8517b96cc4c739979a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de04a5e12fa7aedf94db03b3f0fdb7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b35ed25c162595176e26a52519ba819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1451c997a37d160ac7be92e358b1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118e6e04bd079ce2f69fe4b624632f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c88f56d164258c12954f1e32a85b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c9a93c0a76f417322296734d3e1f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607c9dccd41c3ac8145cb072572ef1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed281a679aefae94d1c5ad08abfb3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b4214a7e1de0244000e1f66afec1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f1331e67ca2fada5877f207f1d85327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9c9a44f541e17e9e1eebb05cb4c4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daa4f8163cee98d4849bceb3e2353d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40f3dae6ad7f1a93b9e550be3e744830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6840cb39cc6633659dca0c2f45d28a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d271a701d773e74962a39c44f8ff9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffc1ff473fcf39652e6b6f155a6d1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba083bb0f50e9e2a38c314810a324e6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e1d357af785bebbc9f758e0268d7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43545d3c0af13673557fd17668042e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cc2a6987306aa3916a6f2424fc40237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c6ffbf11902c436fa6bf62e1914a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a449aa774d6dbf076a5628d202b957e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba354b334d7eac326027323be82246f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61153b8a14b1ff1e0f52fd12a1c167d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d97bc607f06f0f3f7c520a5b48f3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068da0365cf568a5dd4707b9ee5043a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7feb8f5432064ba19cfa4ddfc48faf244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d8419b605a82197ff581869b4741d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e788a44967fceab1130be791f48f86346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a69bb1fbfeaf612ba5c72b8bdcc48e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815f7c730d7e84582738a13b8101e5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80317a7dcc8d16a4084813318e2590e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d406f175ac487cea6a41410e4ed9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5d00a027cb19c2fa29df9cabac6c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee474ced4010c45f6f19112413d57a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f56f86e79668122e67fb032bcc6c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735862ba57ca4bb8eddfdb00f9a35e1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0001c2586e331aa8c025c9a7fd677455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888453ac7b38b5e591cea592bfd2143456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780ab446614c3e1d30782df3783a0fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a708600ba29629fa5c0115aedb0cd2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76bcec9f00b81c7c4086f33a63ca0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeae44865a2c83f3847c7e41363eab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e55bf88f6a815d5ceb1e7ebe4b24d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d58c20fdd965e8f589c7a6b918838862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d23b318c27dbc46a9d34999f407f8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20b75304842b29ccad081e0ee4e69264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ee593845ceb18f336c9a78dab0dba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897c78478cbc293eef954dc196724e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37283f5d118b18eb117a27d92fb8a3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26060c83a29860f5d6b0c0bac5741a4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808648a46575cbe528677ae8cc0d6cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e4a3057a6b88c145edd46c73606d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b728d9421fcbbefb5c3a07fe0831871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5759c7ce60e0e99aeebc25010e1fbc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89901cc44cb3d6e6da702ffa931b548a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076ca23ba09e28448b45c73414d720174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaae6317e00962e0fcf82a894691f5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2ffb6965e8f20d06551be76c66a2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa08cda21be93b38ac92b01ca655a8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c884d7cd8c1389a09ad45c991e16d7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b0e3fba7cea3428715568a05472f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4eb309ccacc0e04ffc12dfeaaa54a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95b68070d0dc0d51fa63d7efafbe8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8e0643f0e5db8546a2b7626500c2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7c67479c38b2ac4ebee0543060daf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718ba7a6080de804f03e7d2b481b9c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c47e783ebfecaa9acdae97ecf6d8d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828764641d9609aebdce87574cbbd0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2c0b6fc03417f6608ea472192757387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaf6c98d300d8acb377913a4f0fbc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09609764f1e061591d692e4ed2cd56f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f2c34f967772e07f1090c7ecf7a4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac44ab55a089479e82d9eec87f939691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c935271c9eccb5fbf5dafab5de3f01c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dc9c22488db3e0f97d5ee5ea57c5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7859d1c3fcf595e414481ee7dbe685994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c6e3ec756bda30be36cad44a8bffe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38a56f95fe50b93fa79c54b5ddb45f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488c6ee9c2fd034989bc717967b2ecd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cb4f3df8e8f542c64926920f4c7ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35cfe905fe4a059ef4f5391dc6aa6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4748fc438a04f20daf57ab1908e5d69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca5539a442a39c5caa079c5de182de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697abff3982da43e9f95a59ca883347102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643429ea3140c0954eb357a3af947fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473623e5f3d24dc48d13b5442caf5fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d5c7077fb7f92e35699b70fb98afc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168288b4721428e2f10e322750d44d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4d516b5c87d5f9637216a18d0486b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c306867cef9c1920b79b5784632a5bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2ab5a9a7c741c00ae7ebbdca897a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e83933d61cfce9c3bf788dab3ac425110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f46a81d9a79ba6dc80df402f0aab2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bfa85d1f29986226dc5d7a8cf322d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549d57f4b33d40ea4bd3eb47a699b00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d75f8aa6968318297e096c0f5814d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03c4b569fee80e10ff74c483bab41f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05557e8655cae4ca222757710a940f0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23eed1193c5f8ada0796c02b31282b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ee0da56df6913aa394cd26846d873118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780d2001c049ee5dedd5a4b5df3b010119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54de63456b0afbe749798d88fd53102120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689aba6e6449a48bf12410d6048b202121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4299e13df5f0358518070c2f2ecdbe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c95bdf7e5fd7df947b311cd093bec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aa9ce677acd4a956528be7b6ebff9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a4cce79e0d08ac7de049d2b401915125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6cdfad7cf03577ee460920d9baab9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579f90af7bedb0d433bfe950e7a220f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6095c54d4629af55d2d6081cfe5155128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3537c92b784b0b2b2e1d0d21a0b53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b07cd80648bb8d7bf02121239b135130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2011997083160d3260d617b3295c107131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a941b777afed5453a9f5a6c6c84c88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950bd74131ab9ae7e0cf987e255c1de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fe7d3ce123f1e49bb7f102495b91e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374af688da8754b6403fc63c4bc1094135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c822d0b0162173ee8c55b6f258da3a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb6ffa449dd2cce40315663fde3760137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd2824e46878dccaf0c911820f4f57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd8766e4ea1750f1fb074a34990c66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9a2273c0896f234f7e6557c051fd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb891108346f69a84a6d099c0fa4bb90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07acf0850b4cf8c57b18ad320c0f2ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0af0df87b3ab70c4933f0d9192a3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e50bcd700777516ec507b07d064e41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d594e586a2e9e942ec9e51caaa93e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701b318abcb1e10f3f5060aa27a5141146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5c65e494ae3eabbee3e2716169ee8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96f720cc81932c99646344e88e8f19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2835ffb19f7b7b210ef286279c1e66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e42ffafc1e941d7701d509411cab0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2244d3cd653bc037b979b38d752d235151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a1ddf3bf6f33f9e9935e866841381152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bcf44849dab0bab3cf213f3c708eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df587006b46d1266eb4ed8f0900603154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07b0c4d374b676871646b4fdb7aeca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d24a27bd20ed85464d9dceb8ec4143156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eced4f4e13ffcbe4dac3d6b86455c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267381f24ebf9275ef2c7e67f98cfdd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e410a055482f43dfeb91f94c45ffc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c777f71fbe685ba1983b4c0364035160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697423b75d589345c3befeccaa73ece5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70a84ebefea0724d4e4ce9d02c9df4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4d644564600e7438c7ca3f6b9b77e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa201feb829a226905da325f55f4f1c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0c2a4404f0bae7cb30d3e77726bdd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b13a70f053d229118f04962f6e0556166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618de1d5164c4175cf1f450f9be50b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea7364126d2685b6959d3ea0d1b90c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8a6e7686c3a427af541072a227961169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f389ddc3683ce959c0533ab93892da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230278d36511bf19ef0b9e3061d869d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e8bf4dd67e88287ec10cc30d5f7b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9846b5c8d6893bfa4b3ece970a0625e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750353ca2d72b0b84d867f2850a16b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aa06a3ba85339956205d722ebcf36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5b0869b37e9b6e306249d27760d3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c67473c87a48ebb5bea153a238dbd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee1cb4a2607396285d6ffc87a885f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1f3582f3c97ade2083dbeea432d0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b239d3f1145cac0c0e82a97acb1ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe95ffd921d990fd75c656e9539a59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d259e6ad6351ac9f67a558983a21a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3a7b06e48d2acbb595c922d8ac458183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c4a8808931240d8ed29d2364a6246184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b047b5df17dca1bf9d13812155732185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d893fa39eb939d3608fc02bf99c1afa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1429fae75bc3b96419f30af7ec37c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f056a4f44d71b491a5978aeb467492188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fe8e750a7950872af7015d2a13761189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35610dae2411a88bc4ce40bbc1c0fc90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb648bd4728d827bcf41acc91b861d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d25a275b420b0db9556888bc6f04fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486f7fb89acb0db8dc3e08e03db88dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e106cf8516bc19eafe20673d9430f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bae7d501be732d91ed5e9a976c9a88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938e807184df8184c9bdf3655873aa3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f262c8913ebc05df98af412d0e150197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3e6c08fe03adab3ffc2b6ef276d46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136652d42ce4d5c69b9520d4a02280a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacb932f5108123087d7c1f13eae517200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bbd5bea2eeea5ca63d07d9b2e886d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b83849512d58df549fffe0e7b82c6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e0681f1a600576f891b3db8bcefc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc27fd32d42e5046b1da76844833dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d2f540accffb547cce9f8ae0d6502205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e8506e35ee46210ad8d5cc8950b40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d52ad04b55dd62979fb43eacdeb3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a301e9f3d682e28a98a1a2c337fa65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641acf303425b7a1b46a6b1224a45780209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5515ddf2dbd87760321880b33be09b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b5e233b4f4e03defd7356f887a29f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16668efae3c80ddb3bbdbd0efd178135212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bff73369b99d357e4e15c0756863f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6b7fb7f3776e36dcb070cd1cde4b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6205b135a00288f8f291a2aa437e36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc799922ca4aeab573c15a7d6564cab5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42bc94ddcbf1f3c02c3c78512a3eef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f553e6ecc5c0ba8024cf3249732d13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09b072bd855568373e83e4ea389f91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185f492415cfbb1cb4a44cdaa6e5821220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638066d1ca6e763b48b028ff63f7624221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059b50855a9225085419f258805d98b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7defcd21f436cbd3fa3bcd8c87cb2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509e41665eaa5b0f6c53569dcfac8ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a199ee7b184a8fbe7f7fc14f3f9b1ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88bdf09d8286a1b13387a017ad052f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5d213965eeada3d9ddd39da0a1910227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fa9ee1b8fdf70ec8e9d1de787d6f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a268d7bd0035504cdf770d80fc7f44f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec763f1180b4f2f4d65c105f5b848a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cd4f2fa53ca2d573a1cbb82c655e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c6ec7fcf094a2dac95550edb946dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f654c2f0ddb8c80faa6df1f75f3d8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176e560da030fd608e8410954a40ff5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722e33886abb602342c41651f3cd2ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d95fd963ffb053873f5ff4e6797ae4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78753b90357a6497d2c8c442de38c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3977187992465b92344fefb7dd2d36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014845402237730f2521482071d4cf97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc941af99a1393abd87508d16c6dcd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5cabc8cae810cb3e21d7627b6e65f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e99b2a5620c5623ce6cc721fdf4d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40f3f05df1067f5d05c23d8c192b5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393fdccf7424ad402f237ea4d1330c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3f61fd6d3917809d2d85f5cd71d28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e670096d80d824e2f85d32519a2a2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e424f408f3380e4f18af0f46346f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a6dde8efa64a8fa50c0f1d57161db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55f22267395f87d2fdfc315bf92ba2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dc29b470eba0290b3cc2db1dae3f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f032f89823e6f7d3f4b2a8a0dd8f8e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75ae947380b0d09764f4f1b4dc5553252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f8dae95c493c3e2cbb0c40dcbf0b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15090e1f6bfed6ded88d1e7b3dcc4dfd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037da22d923dd26345de66afe9aa6064255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3da1a461de71b6cd01ad97afa24196256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401a839714383899184c91f48ed591d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e9d878318992e999636bb72223fe8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a12b566fe6c6be514c66bb04bfc8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b17437034dca65b7a6de7c137da229260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac826220f0b26f022a5e447295f00373261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5992feb402e156bf539faa01923089262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f1007ee0804b7d3fe9024dbd8f855263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069788b6255e4d1ea3f95c88cb332b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8029e0e771561b52d91bf8cd4c7371a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec730a0885a2d7199d576f074dd59dc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e97f2ae63ea43bed9362ff7c14ef7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffc14e5e9f529742abc18cf20fa20e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb20544b4b3700fcf5733082d4b8021269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3de7ee8be4566253c2d4d466307e04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a11e52428e53dd5e1c3190fcbeb53c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15b2e1f11a7170d7597f2d0ed1e19c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab8481f7e09da3f3c52b783bb852d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ea1eb34ad853c98be45b959fa9aa4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd6551aacb401643080694630c0f1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dfc00e99ec6d5d9b02851d0d7d9a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4667285c0c443d84594c036f1a790d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d24028deec53aae6c592a72e82aa1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77413b93886476cbefc51caee843487279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c9e5f9e5059203efc23d7be30a6d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b5ccf4160cc08511a6d464d8fa431281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b257a43082d1e7c8a7360f8b7a3dea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0916c0b815fa5ceb5a9378cf3cc035a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3134c1555dafaf72259216b550a283284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a925d16b3ba4c44143861e04e2674285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a83b2d65a4b4e8fa7047c4ac958249286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd2baa07f2ac5a39f079efafc05f19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511cabdce8699e506c62ab3a0ec8d51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbda91231e1df1eaec57c4d81da7f23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2168fdf3603b1f718e522d0182fec7c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cef958ede0d9fb63b1914cb86f6749291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf378a19ac5748ba3a4c0e5ba03ff638292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3901af08fbbc68904e2af680263b3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa017aec6b9eb64089457debbf351f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850338561bc4ab45e76004798f263b0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705cff7b8198d479490eca9081721df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f4427b02d339df91a7b93cd303425297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cbc455990f9596317f01ac5b7e7ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f9f4d231ba38703faf509490900db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782c863184df6733a5980faeddba544300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d63d35554a0ea8d22fd00417d043d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b046069402a8c881bf3997597bb6c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970f70589d941838bd5d16fe9e11cb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1338aad96fa42c11153d29cadd44e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af115322bfd523e78628daac407024c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87549445b53acc512d3b10eb98df9458306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9d89e66857f88e86e9a8c34aa943e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235a29a43f7789013a9d7b640c57b40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11b34d09db4734ca346ea29fbd7a27309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0ac91cf1b63d566fc1ce393aefe4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666ef9bb3fda89f57423e1797ad322b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e654e894e1e9e2b408e643a3b14b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1727e83f61e280283ef47d4f74bab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b5a84be8f7286f74b15bb0174aeee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60ee93c6bab0af32d7f6e7e7149a3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a733a3fc6aa082b8b41fa886f34ab0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b1a286abc21f86f83a354d961a0d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805c6d5c278280ebb6759996f305a67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e9bb260063cf51431b46e8d7f638f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0fd5d963849710ebe0cf50e71f1b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055443e9c766db942fd2b2862fd5e8e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0e741e25ef431d870a83e77857422322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f02908d57c97bde07834bd8235b8dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fb2c6b8c3df9ead56cde8fc17aa93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8692ee0ce42adce4f938f35bed6d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b6b5c619cb00f19536d4747bf95a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f108fb404dba0c4eeba9fc5d133620327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a024bee80d1c1cf95e2c32d978c41b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d933f058920a8ff9b6064432aef76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9ce53f5e6292e44c695faacfc39dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e94bc73e9fa7c4c7891d187eaf1a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21de62ddc599d877981bfe595aad93e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea65a63d2399e3bfe524874b72efce4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fb528804aa5e4308ba847b75f42b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5d2a67735be3a0afb76323e25d480335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db13a7d8196297cafa3e05f838c3332336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4f207e2c3093bfb03b45c42f3ca31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39a6023215987ec1b3b110eb8cc9c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b396dd5d794e670231ebbd9338e1f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac014abb0986c3b40fc9f01e02a7b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5988e17c22d88ddedcf3e7ba18f3311341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9bbf7c8fc42fe3da75d11cdb346e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a932e81f59ecea94f2fa89cccd847343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9feed3ec2580b34af9ef9cd6fe5ccb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf2b4844762ff26500786ddcbf28e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2c73a39566e38980497999e45d524346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a8bd9d3f06ead0e8a5a62fb6d2d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1349ddae7d1bbe575ae38226abc33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683585b4f01e2aecff46203d723faab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a783c70578c29ddf9a0c0ce02e2de12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6352ce55c033a70194d3042e0f92be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae9c91d61a918fe9cd45932768f166352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52d3d74373bdc1e999f02f08647087353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3addebed8bd50f9d81ed6c182b5fdad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ac879796430b0326dce45e4318c8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf48fd36c9588ebfebf5c64e2d86b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee5ff8dd1bcb808e69b31c5c7e48fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fdf1654c4a7d71d3ce6fce5227959358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dc06edbf1a4bf3c7b2472f82f255d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0129c96fe8417f0b09d6bb17fc4a099360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce043880c707c8c41e859a5ddbd81651361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf2640ac737b21e15d26abed7446da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce0be7d966c8c2af2d719801ce6614363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1344b6bb7797162fd4584dc92c0cf0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa093474e8a91cefca627ecabaeaaea9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ea867f575b47518ed5084e847f2ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2890393133adeff8b3a42988d18a12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c10add4fd6b47cc062d628822cae6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59889e9ff215cf50333cb568aa8b100d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128bb9e2e9a01a68a9ebf86e0b99720370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95207b3401216466a698f9d10b3811fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9494a767e9408006805b16a6ac116372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ac87285d3c9dfa22aa90c18e6b782373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507be87317658a88202c510fe25483f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8d3a7229659be337f21d7bc6d432a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300a08fbc6eac42a948bb89527ae7bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0285b814c414539b3cb3d6303a8534377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e30ea320baa72a2a1b369d0dc59d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f73541ed719bc206af3c028db370dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b2b09ff74b42322273b2c64fd22b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8b3e36e2db0f2e824e3c5427c91d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fd3c60ca92d8d60f4f2c083844c78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e82bca606110c9abbc760350ad5f2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29ed1eac9fbfebf68c0767cc502c8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157fd4cb60cd2fbb1b1a1b6abb5dd81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8931be2e1a4ac3be9d6a826b08682386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97f2eb066735b5da9bad19f1b4edd7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773417d1d084c2e7f7d24393f5e878bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840302a69a24b778f6b2d8a49e03606e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083a1ff6ed6b91ba160aef9df57e0f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5187982f26f6dc073b0446c1443cc51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867da926496cc02cc4a4bcc80fbc123a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b48253c88101aa2ce4cd7ce93db4f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a04f35f2425166479b808d89ce4dd7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152a583e30ab67c85b5e991452da926395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0956e3fc8e8ebaeeb086aa88289f8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc31fc52ac831db1e684c0bba1139b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a60fdcdc2ba22770243b54f9037bd8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827feffa74f1b026ef67e6c03cb83c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294b336fab5ebce0dfaf6c00ceb217d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30238354ea0fe5b5073a85137cd4b3a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48202c21c001f5ee95f88b24a196dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c83dc85eb1e0139f3ef96740ce36d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62922e1145cad35a19fb375bfcc76ee4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43391a5f5014289c961969c3434e2359405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716ea1b21288bd2ec0b07138f8a40a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0865cc6f4256cbcd1495c997b96643407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a1bcd3510d337e3a514b8344e2f96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fd34840713b65f7f1db4fcbe43ebe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7480f72681d1f3d3087711fc454c18c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd33761acc6e5fc3949e7dcc7ca26c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665f224c2609ed139784a704b11ca96412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694c5a7b4b86b0154893cd2b0644ffb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb609599f24a3977ad5f6213a85ba7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42de922da1fbb9e40f5c60f977708d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9acdc353cdd50617e9c745cdd5b30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73195cd7b2aff995a1caff629f4389d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf7dd86b984c94ccb2b1e229952067418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a5c1dd8c43f8702b7e2a77b3d35c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adc3238703405ecc8198c898a5424b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dde40ac281892e13b8b1d7a62934f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301227a771f2a406a28846252b7ace03422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50723b3ffef4f36ca7cd80ec364905423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2804adb46577753b5909d62d52e5cd3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8224f6fd778ca43619a36c2e2f365b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c7dc6c8404a3e92c17bfe9dd74004426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5804e22a38086cb325bb8fa39b5c79f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dcc714306e60183059123d7bc967c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db54c461f10cc77692c7a897f67adf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf00c686877eb8c659a1a42b0cc295430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614535f3a2943918b71d125954deb67c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacdd50ee55c795e1da7318b3362d9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff0ca4dd910b4e3f64ba51c0219f2e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137a56d49c5c968ed9b66f9a37d6d06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e99df02539cd5e917f8b56fe33c8cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3e05d48a5c9c1deb101f66420889a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db26398722177d3f3ed116fa29daec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eca6de3879f03fb4cf54eea6aa2d40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27b635898b381a8f5b82eece360024439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18f98b9dc8aeaf28dffdf1108aa434440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c447fd05b0519e67a95509fac7c055441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a635a48277bb7788d970cb2021923f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dc8c0a72688dc474c937823421195443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e395751c48155cf64ff4b2ae9a99c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8976caf739b50290bc3dd04d6b114445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090d3f380b8f3723549271a44aba7be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bfc3cfdc5a4dfca3fd977617306f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c435c64f4d332727007ee15eafcbc67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689d2c8058408f699a985fef5aba223449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d556d091160b8f2cd6f1c8fb127dca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ae44b5622150760ca0ada8d4e07c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62898332cfa0d22db8b6de2adcca196b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68056ec25ca3bf17ec4f9a68207faafe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb4a4ef81a03d7f4557b2d76552909454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd64e5b556407188098778568b2957455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba06c3461826f3eb1b4c5c1124b8b82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cbe7f1c50eccc88cf5a9441184f00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92119ff258296b317d07c7044d4b0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83619df200f7fe71c958260828ad3004459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecf42fd452368451d9a2d7527c439d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb03908c757fdba07ef932abb47b396461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eee7920b30d14b83ef81920c3269df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091727ff3391e2a9af9cc95b7baac03f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55032b0434cafe16be25eaadee983f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6f3be29a36138ac8f745a767f6027465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7e8e583e880e66b55ce98216438c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684455f220bfeb7f892147f607231b00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b2f704c7c33319dee18b85a3b0e91468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121af007be19a8aae913f36ba61830c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da77a8186a8002fcb048e141d6a6c74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52055b6e462c4eb3eb43eaf30ebc63f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f249589a5d20c83b83f151597fa9c7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5468d3fda45d49016ca104f4c0249af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c948b0d76f5ce6d8290489fec6ebfe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610e737d4853f4f40933061b90d2ae4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23a1e5ae95f0e31b14ffe2f9895cf3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac26308e26460aa313eb94f7ee0f4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8b038db488717ec24fbdfcd4878bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bcb5875d3040e48c58f00cd1bad23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21aac9533fb65110a8b83bf8dfcaa1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ade51e867cc984bd8a0de7784a07d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791daf72f3320c104b3f88ca9e1cd46482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34657860c15da6e00d3a4c03951c6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5da1bdf1e21d3532d260a7fa35e9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929444b2fc84eaa457328cc90e96739485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d610c1ccf0a51f3691b3b0b575e20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac0747470e5360822b03ccc81309c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f172397c6a8a1d783a10e13974858d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b7351a34279e6ad4cd961987a59e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a216be34cd494c428288652e54adf39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd82a4b1940cb345aa9e662a4f2f17b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3067971f606b2209dc4759f5fbfd06d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714ccfc8f1c0856427e04fb050eb773493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702a144d1ec2687fc1cd70c63223918494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f712a85a4319677e4ff81ce17ba96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a509ee928adc70df0cf653c9bbe2b84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403af6ab2cd354055021f3fe778f6e01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c2f5e850de859125fc67c68f76b59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb848d00c6fda152e0b930ba866a2729499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b31ebf4f6180b63303f6b6cf70bee0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947adb335e21f839557f81e5b62d817501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54345ba2d9c4c9222becacee41e038502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7543863296245552af6c2b9c59536503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d355526b93b12e690d691bd733e31504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db484cd9b1951a2a416a191568ed86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b3aa4b3c8056a0a5f644fe10e6632506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed07998665c6570c4b9eb958389f13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafa92038f37a63c98c77f13f1c0ea5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554cbb9a1e93793329dabbb00e7cdd1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef69c54645124954021270d65c99b47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18a2328bbaccf0059e7157530bce78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d73257a974f41f1ab149a24312544512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532d657d2fd18d111c7eb13e2e9994e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7128290c8962ee1b65953971470e3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd42a3db04d821dd6785a385f2b9c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f83a1cd04410b54fb8d46f8f30505516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ebfb4927da2f88ab6ea94010eda64517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b59f86527fcf6de9827b56281c302518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8ec0ab30dedf47f6662abeea29a64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a88dbda9b7971d1f2c979ba420a3ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7011e1b8bfc2015c9745a2f496468ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5671ce4d4b0cf07e2926b984f40d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185a70c24bb37144cc86c1300f1d2da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da59e8f148316b25567d6ee746f70f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905bee824b128ce8a1b82540a602116525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3e49b4bbaf4bffb2dd65c513de8a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc455721cf170051fecf4c9569c37bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658382770ce840003884e0f49a77f6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fecc6c589913d0a877c7bae8a0f0b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134f6a7535dfac9067deec8cb61a148530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598ba48b74c65166f44b8e592c13866531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66e8aa2eaa1f1745f1b06a281ee071532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade03f4a75c8b7ca5179cb2d9313d8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688824ef780157a86cc50ab49473191534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead3746448facdd42cf9a76532b2761535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7927f6063289da4b0649a6356551dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371e65e750e28915efd1a48658e05de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7f99115c272ecd7a5f4b228241ede538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d147da55e803b0cb54a8408dc19ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ec8ab53eb1613824b7b91a4f318a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c06de498c0e955d7d375867dc31d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa3d327130e8b6705625f1e2fae4b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730da42562420731a5941c96c03df503543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515b334066413ded0ff9e157a40fd65544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577ac212a37b18ef03da93e925f2b85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f19ee4bcf06f1b994e5be1d1ef4ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4adf3ff1cf596ac238ef714b3c72c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9869ada38d25e68b62a5c80d18653548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb256b287803eabb77e51159be625d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaee99f74907fdfe2e12748c1ac1ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76f90832bc77e80f085474653d62bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452214b652e2ee03202e4f4d1d86541b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f1f090f4bbfe6c8d7856e4762f4a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e1b8fa3aad29ddcb88d1461d652f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6353a2f5dd10f414b3310512c6567ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60714123cbe0f4a37c2ee969730dcbaf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d085fb48306d51ef236cf71cf1b55f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bc5369a964a035d9a4014d68a5ac7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad0a16b9b00dda1b1331445b1adecb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be08758625ae9141798ec32f884ba15560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca48e80c3eb79543858fc63809fae08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddbad77a5c8a545947f80dcfc66a6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856837d17102a25796f8c63a0201eb66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c85f5f6498b5b09190019d1e4c3e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2e73ac5e7061b3072777c82b9ddfd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f5dc2622df5dac3a090e5c66eedd9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6faddbb3cdfbcfc99e477564118250567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8628d465f6f6148e5369b7c173e72f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fda1bfa39ed5b9b0fb166643cff68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb672133b11395ef1197980811bc8b13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644bda08fd4da4cbeffc16f698c2dba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add14ff3426e9f2af81b1a943557a619572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6576ffdcd08235924b0094fddd8adc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7092d3fc97de0be0556b6b54839053d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada085e4bba662dc708efc614afbeef7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c07ad3abb76e7a72837c12a7985f31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a85f3eed92c719da8ff78581e9e3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f288f6f9d9613983f56f6c45482cfd0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a557e4a50b038ddbe20ceda781911579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7129cd3b92a4ad6438cfa9287b5ecb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e9414bf1dd10a9f6e9f96461d5c48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a660b5ffe1509a2e0f938216580572582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086dfd0a86c72e6d415e46cf8d0880f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7c6db9b318a7814ebf7cafbf91a27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd46e0e03f2e390fbb144f0315ccdf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3108254e3af87a242eb6f84c14125586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b33fea9b404675f9f9cab7ed002a10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79aae180d1d590e2acb56c4a2920ba0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0e048a1859de3fe3f985db4782e8f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcc720662056247f0171aa2c1317bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b71871be4ba285e0303d0f59693d81591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79d780a461e85bc9e696ef402ec3e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef78af2dd6db20845b07d54127f80f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d471ae880a92995a6cd3a7a256962d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b939cdf27ca5b02dcb46455180dfc9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad894830510cf573ce4d1cd9c87b85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c1df1cc349aa62314c5df68223e02597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817b7c3e4c3a0e99fd43b915f394c94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff2e618842fc2c1487d8a176bc662d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f529d5c472fdf36ab7ce281671b69600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb24f0766f0b111879abbcb8e99a52601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839abce2abaced38fc3ce3d7455416a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86096870ac010f7c4fee92e4dd8eaec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97732ef037db98eb801e88a86e6e3321604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201e77993e80cec06ba69cee55d4d79605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf3333bf7ddcf155e3392b22c1fe36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297ccb8fe6ccc668d3dec9c1e09c981607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a306f8ec59e9b8d7ea8ead1bb7d8c97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db813996532a3cd9720566a18a1779c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22c50720e9492599d324844a9878df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2790770f9fd6464e0f86b18a6ba9876611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8c57a4eb0bdf45cb7718a26b14f96612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9176f0625ca1d573391afa1dc2c03d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f738099898bbc3478f3aaa656d95e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b6742f4fa70cf4ab39bd099e63a86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d54400e92f0d84abdfce287aae430f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4f59d358721861982463d815f92df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea9e0cfdb648df41f2fe65de98ad1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd0d1a6562a0082ee29f010f327384619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322ef259d0e8bf76e913ee23dc7cffe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8313a0af69b9f1f0a63816305e1b57621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e0c661f9f85d95679ec23fe03cf08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363d8a6bb82e5d2d619d55707533397623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba39310ab4492f82740e2f9015c912624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007cc5ba0d0c9fd13059665a5a37b87625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dde5857cda65258d0799f2c54c1b0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480acbc7b21f29513656475d2c9b70a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee374310ae35ee160f73fb3e7be7b32628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8874ea3b8693a60b9a6d69cf0d5066a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f351ca476e30ec942006e8679a4e78f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973f7438056cba5eab73acd4c93866c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dfb82103620652c600cd937448697632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a959c9afbb9f901fe312e964884341633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc4b5dce2e0e31217eeea76d8fad03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab23efe51af619ce93692e7439aa216635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3179bb6892a011ef83efb9e8d17cf8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e26f84bca3821868d11426602a5336637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d181a96337237be94751661553d082e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad00b13551f8d2ed2682dbfd46fe3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9774532430837769a54a607fe672f86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c56010867a8fb3ff10a2ffdb84133641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3410bcceab4b014ede8ecdbce3f25642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd862fd6c810c53bc06c8088977afc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df291f9baa66da11c7f9e06f28088f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3086b13e7ae65defe8970e43787b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c55f2018d4e06a178a8a6280a8856646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d6b3a49383338714de060d8e0ccf3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7dba429ec2498782f05086d287ea1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8e9f9e9cd1bc7f9c1010b6af4a220649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7162b901807580cfa1c5e4426edb3f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfb9e6e8449c54f27eda4117474fa7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64657aa1046a3a39000de4c931e0cacb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29975b14b5d36e9a492002bf4f5700ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8357e7df563a459cb22233ab1214c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b131b35876be864bf180b77b042b5e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d9fa2c9bc9d17240b60a5ee577885656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce600dacc19fa81da3d9fe607f6e3f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce84012e96fdf5abfe84ac03c60e72c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1e5da1daa77f8c6891b88e2770788659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784817bbe671e54f3027a2e37fab0913660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e43e833a5915878ca7e16613c110df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575bcf7f48c1091a3298bd77f02efae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e7f8a3a9b88a16a7301a15a8ad333663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae82c2b015924d8957e9e51cc87c6a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd57a89f5923638d90685b3bb72b7a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca0f5eb90f7b8159aa0b4f14ab3452666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54688afa20808367dab07d99e5fa79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f9b8f83283dccfea9df5778c0952c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb21b77a5cffbd408cc5646570847a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9de2d8fd2355e2d58d407deeaa97f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16b40e6e6208e2affc284124e5ebc8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130b80246e25f9ba10fa6a3434775ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9c7acc4081414237f4cad522a139f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c5ac3c5c0b60dd2b1d010426ff0ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf071ce172c4981b29522659241197675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d4592e0d73bc1fb4d2e4142ce4f90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e312e8ae94dc3497a38486132fdb5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889cdf5d35a83d1200bcbf29709ee5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d626c2e019be177402f97cc057f91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de237e635767bacdcd7c7694e0d0d4c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146d122fe1f65a220e51d8cd67325e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2297eff7efecf7f908827cc58896afb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2727cdc517d54e83e46db3d00c23b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b10a6fc9598b3719b1e7ffc9f1f8b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553786711d39f796c87014dbb00fa98685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84ad6cda8cc2cc1f414d160e084b9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d7eba0c1f6bb05214b7c8bbcf36f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2139e01e6beabed45b49a61b44b2d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3547da3435368617386a624276b5e6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b28c31cbe896d1e06e37880cf34db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ee7381b71f6b9cc45b49b86d6e6c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b9c0b0e8b0fb529df9e1f5bd0bea5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10414493ed0501b760934433682f587d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7808432e62c0776ff43ebbb2d7cf1ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46adfd641d8450347b28c8a60f73dfa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4f08f64fe615699bb1f3339510872696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052c6e708bd1dceb1cb59e0a6026d30697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064912d968c760a165451a7c6069fd0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a79fb329d1e15e630dc6986e01301d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68e06674c896230b46de539c0a6b0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317c33e78d41f64df5156450cac7e71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e2c25c3acb9dc2313354c502ae491702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199b2fbc10428aa75c355c90c8dc2d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6578be2c1b52ee0e59fb1593fa3ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d3767aacd8b8b86bf289f8c035b4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9519d4385221a5bc7480396f61dde706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e88d47d3f766aad8943b43eb852a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6cffbfc45b8d3d74bf7af64c07543708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e59ec230c162fa6ce1c3beb0472bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fe8588165bc9470d0144a4841ccff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e19e680ea3638b0b0aa74fe353bd9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ac351c0b7267b44522f7b64d08954712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa520428ba56cfdb2ffa716e91776c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cb317746a5553a8817c2de5344888714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92325eabb18941e0ee22d7cd1d1d3e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82655d068067c3efc3a89dd2a07167716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e8798b0338a8a224e7cadb7082779717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cfdcd8f6c7f2ef6352ae903a09c24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f1578025a69fd3902a898e29b58ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7651220d855df2b8d2536d755252de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd16d45862f1ce5bba5bdd9254f27f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb766b3b5512f61db165a174ddc6b7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb146a769b9cd27d30a2205a7e3a93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718c9b68bb5165a927f3e41004bc6b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae18289b8316b7c0269270d91dac19f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adaad2f459c83df3ef1831c96a04f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddf5169023c939a4324482811d612a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bbcd8f07d4a5bf859f89d63383b07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346d544c22a690033120c4a6b098017729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4996c48b31282018ab3779a54a2a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d680157b20d00eed003fd95d8a1ace731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1619f516ab8669f2001780fd99b66732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f674b1fabcafd4554bc805d6701af5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1216695a9f049bb9666497c9ab7fba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6585429c3bfdea874aabf41bc2097735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efce3103b0e4a5e82a852fbbffcfc37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252061b13a94554ecd2e202e3338898d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca4606cdec48340db3ed558f53567f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4df44c55ec4e2006a961b46b073a0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995061cfdc58257133f0e161368bda78740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6b20ed2fd0bb1352d70d412eba62b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302cbb0b1ea31e00dd98bd01e5d19df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd379a2ab7bcf91d0dba8a12a4b358743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcad25d323c1ceacc7b69d22051593744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b5f6ee0df58c36d7fe5104abc8dfc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd25507ece56419b8cc95f4c0bc6d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e656276ae4636d2db088e9e551307747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86843e02ad8e9aff7a04092347a63b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6edad353e80658e1ef7e71214e7bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163948d7754d381da869275a1546803750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cb57597d0e3af48dc97a18e948432751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6816d18f26970b959314830fed426752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea8fb1e49cc4f9d3be4883e1c6d35d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03056fadb1f03cf8ae92b872ae2274754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e67b207220d82d11677c0541c504e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d4395b36aaba148622c3f025d6eac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d39044cf086f1e996728697f953727757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3328c9acae110f6a39cee6504fdb4f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386f749db9a7dd11cf18f8c5f0b2012759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f735110651347b163699198d646a5a9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b4f34c1c4a4150b4e6c91ad709597761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e0b71d0353dce86e7c66cd3cb82f2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad53beb8b3feec41bc51610e580e97763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3f1fe9595e48bc6262a31401a077e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479b73d292cfec97eb522a40213c408765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba2872e0f3457688bdc0e35aff1b61766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130cc4b2c9c35661acc2b375389e8f3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f98cf24fe7b2a4b3e48e708f9533cc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d149c2b22fedad5c87a91a6b09731769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d82346c3e79a6d327d9d68a26918b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60378cfa8928bad69eff09626a205592771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c491d03de924266b13398acc6f2d3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921467e4db46a1223e7140cb3a5beea773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5a5481af6bedce1bd15a9a628d84a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a5c27964766d7fdcffbdac26d836c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948ffd88855976d5ef8f949a43212d3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947ff97a9eb4e2c7b0a98475a13701f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76d17c91a4c71037c4d6fe56cac958778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fbbf3964cf26e3b5e7585c760783e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc51ab7a39456029ff29a4b97c1275b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bef0d4bfce724cbd142b9647bf832781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ab83966469667d24e03f7a9c6e28b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e87598507332cc2c99ddaab481e0b6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f626db66032c4b16a9416fbfea440f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316a7a1e70c96d67cd11cbff245bb6c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4e97b21a98ccb0192587f16579b2f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad9ee79d5b5ccac19a24f87041c22b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71db3b82f70b3eb20fde27c3984dfe6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e49bce3f159df08c9302eeeac37643789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d8f261d25a62f1d893506a9fc9eef790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8397fe51947b444e2e599ba0cd1bc65791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde72b6b6563d9fe58dce29b7c10b5b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa19e1f0a9fffe8400b5c74a91cd54793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ff3ea3bd8f651bdac77eb4dcbf8f3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e646d8e10c30c310ed98c6ec29037795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5d7bc5256b423a2422a82e6c63863796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88a8b3fe799639222891618677f053797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3073e6019d15d45be89d4a7ce8402798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dcc66c7e62313429fb210ddd0e1e7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac4224b0af5d9866274d281477d574800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317855a00f4ca64e0e6f2c5758aa58e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a88cbfd128567848d418796df8d74802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aaad0d842f6535b48bdf0551f7d1f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9176b0c7bf330df42f83da390ff584d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c774b150ebc0cf4d2dbc9658509a54805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b55af31b746f71d6a13e49e0d54812806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d875b722c9df1b198fb3e1c7b188d9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2536fd7fb2171d12ed579db064397b3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca8743fcc6e8ec6ef9cdc0bfb1e18b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e720770a91a5394f1a847ac49a6d7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795f1144967facdc1f3ed83d52e54f6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e91dece5eb828bef9d6f6057fa9d26812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398a4806054f16fa281f6a799a5d2a1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c475e7ce7a2f673c41a17797ac2039814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6761a8653f4b63153d59a6fd1ce82b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e132cf4c59e96e07f911fad10b69bad816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de9101cf258b01c5c54e8cac0d406a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36b7578656d3e254f2634c63ccbe0b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000940843ad40c8a2b112151b2041bbd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d18af0de58230f8b5107b55efebbf0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a65d1eb4390c732f884e78b8fc2a9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377694974a08b6b6e69d119d14e038c2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b10ae1d2eb9cf97b094ac2c7a32b7a823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a7f8e03f7c5687aa69448ed0354a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077d33b9184807dd31dd5597edba6a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af79672707e727c5313a36b733040ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3df396be1f032cd6d1e223e3ffcf094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f08aa926a1e5ecd09ec5b790e61025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8d241abeccbfad16c2165c2e2d3c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073928e1ec7c621fbc3855937b9070b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213709e5c849b4410c6c6d01d10b76ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3606a6f83a7aee2071e5391c3484d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003862c8a36b6a8a3c5ae6755ae15f4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa89d73c2fe5d85dafd77d0620130f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4449f6d1b0e28bf508d153da9c39c5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6be42b918ba4e731a1c02dec0aedf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba8b64ca1dbe3efc46a5432922f69414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e31160e96276fca99f91da7438dea515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5915b0ad228ab02018c579ca5e4d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c94d9863635c1f0e480766d1f27bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f54d0d42135c5085e1d7195f60d7f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b1918eb138eccff17a90c265ba3db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683a6de74dad42ba12f0b138353fb7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a02f2b96666a753db1e7bf597a39521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c3734732fde73012c8d558c8ad51b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced91e4b47ea601ba14a60c8d13546023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b44ebaf95c06a557eb24b5edf92c3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88040ee67af6b57aa65883786f5476b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03982af93a51060d709dfb6bfff568626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79041a70ba05d529b316a4994279e4e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24204bd70badc05dcd2247b9779d4b6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327ae1c6f8bcb847e7110804130eb5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d1e52bfff8719421cd8868095cec430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23802bcaae6f52fcd2fe8c16a69e207531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0109fe39b9121c0b3d7d0eb7e1abf1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5c28ea9a33a4d4c7e7877e11ed87e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fd8cd0da7b4a53d2b063fced2e9cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f1a60a6406982d8c0e97fbcc5506c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81d574c220dde3027eb0b3192fa84d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2045edb182c1edf005b0589dcd60037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc1a2f3ccb5d90185c62ba81061d3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeff210a1eca2b5b5ef6cda7dffd67939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352d17faa18c673ca93c9b2031268a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cc387d654a6abbebf388d41b5355241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748fc051b852bb1b3424d9a424a0c4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c92097eaec21e65e7c2e8eec87dd3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbfbce65fc7f3d863d4030491e5c1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee59dc6a7ced9547a77ad0d7744988545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e628244ed4b0b33afc1b4fcfd5ed746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06840087dd7ecbd9e6d116ec17197d9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f346b71e9093dfcd3ee036bdcd60e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26003eb8c8c91fa7e6c6710a7ebdfc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68081c8ac95bff61be0ff87063ec4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f491804f0a66eef5504b9754e096f7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511bb90962f9d8ae5f9f14d0055b9fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a246eefebabe2296e3182554fc804753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48035dd15ee69dc74e99b49d456b90c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184e4618a35ebe626f6cf7e5369e0ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b816b52dbcd080c4facd95405eb34e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ece840db137a01544f63191f409b7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cec735ceeb371f09897518d1a2d2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56f12cefcbcafc52473f700ddb286c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb696566a8cadf16e456148a625ffd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110e5a17d0753733d831d7f7ed18e7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9569ac7195e4bb28481f559ea3c5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2e7baf576bf7a0f4444bf074cf2d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55318ff63a3b34e2f96845a1ac6037ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d35686100521ab7572969fa37b20465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b9c3d0dca4e466adcef2ce7cfde6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46618ce2c1f4e31e96187cb77b99e36667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1545d93a6f7f40bb96bcc6755d1f36768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2a29cb60b11d6dbac7ac414a18cdc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e58ee28d2d38322802a51b33eec23870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55255c0b13960b8f76811d7d2233d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a330e0c587b76825d8156970dca77c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb9f300edef78c90506bee256d0c4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7d7f241ea423664829f655475b14f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0621cd2fbfd5861a3492fa544f1ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b945c808246df5165e91dbbbb6e67f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27387cddff0e9b22c2584f577d57fede77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99bb25341d6e06717b5e7eea263b4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887c5e5ed59c506cc3907d5cc44473a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a920e7cac9433c83423836a078b8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3437dc1eb3dd8f78393b3dd011e29181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553beb449b2fdee0cefb6c40adb453ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461a344c4ac19016b1c89845549b3b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d354d086d460ed86957ee7c6bf4038684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ab625e2834db124f48e10e759948985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf1968f57bd9543a7f12c1b0d033cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516484eca656789b7a0f27d37d8a7f1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2530691c4f7147227b9e74bce1700b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea443a1c30d0faad9a83c1b64ab99e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104484f4094ba8112723c4ded3ac004790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175587cd04e03c0e4cfcd6185488611191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfac1c5c8d197d4ebcfd0dd6723ba692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95b4ed4610e123462495259dc2a6fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042356a5408c04ed0cc90b248287be694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d563e82b06e7ede3c1fbd4c6de85a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511b6c9d2b371ed42080004654d77c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796f5dd3b8ac3df3d14523760e6cd5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8632fbcadcf383ee49d93b1d96382b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae04dc600e3cc971a746348866e7f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6da80b0ce87a2d1b408a0e102bf38f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ba7d074540cec2dd41d583ee57e1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d42de38cda06a07a14dab185566c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf850356fc59d7179b969e00baea92c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede45ca185ec8508d3e858c52a201a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140c9b7e324111d21fcfe829f462c64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703dc51554cb16122850cf4e0879b6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b124019b7d146c75c7cd5b332f807107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d99e70e3fc3baa956488a27d86cf0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be503359a1fbad4418d17ec69a2ec7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9427a141f1500277aa2b4cb6095b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfc60f253c2e657c2150bee76e981b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d5c26c65ee6137f1697bcc9366d43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775b0c377f1232895f7d30a0c15c7d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff02c587d013cae4c72a31fa2b2d12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79f6ab3df6c88f61fd255fbae04835115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac95255d135b670eac61598f8961c03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8235ba0956a0c8985df834d859ad6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bebcdeb4d6f885844f997854bffcd5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94d3e309987b202e91ebc310e97642119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6d6503446c6fbc766f0cc80c8080e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27318baa5f44e0cb44f7600772e3b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6112824b13a06ce762055d091a784122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139a4b3cfb450a16674454a2c198dee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cdf451f166785857d3101a9443da3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff1f61965760b5a530eedc251a69af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40744f9660e17744298f69bb2901ac56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cd0dd8e7e6d74f0507a79b0df3817127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011b932e134582776405f4e1ce4d812128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0513ee7ba546bf934cefaff09a02db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340df7760c6794fa0584b79b3c78fb34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68a7d095dfda99ca8237ab20f79c8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e550bc5235f11fb0b92453e3ade3ea9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62ffee51dd673ea6b93f96935af8ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1042924651f2cb306c143c9d098d2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a4680a23291b21ad2c3dd1b20b1d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3155a470bcd9b36f05ff1ee3b1eb0f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc42d34d658873610862ecf6fe170f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fbad4473ca7e097a1a6b3b034aec6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d0257012cb8318181568b60fcd16d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7508a8b0efb070e3bfa2a276ae8511140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bbf0c3c38de547401cebe0f036fce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151913b9699c288bdbbc6b0241f6233142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a769165ec72a043d2a3521ea2584e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9e7a84792d3ffbf9fc26df332452c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546e1b49a36755b5f02916972bf9e23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a8685f723e0c4f8e47e8cf1e047c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7cf9354d78c0ba06a4112e9d4d0d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60680b847ca64d1cb4d795be5d05441148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804629afa58ffb6ad9493c8ebdd62d70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccc54669ab2db5a3275a3ad6834fe2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8af5b989e99dfb60f676c3adee3fba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aafdd7bbd40df6c662e34423cdb1e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529498ada7c0ac0573730210499ec641153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee45e6005acf3d15c5dda5d11f620c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a520cba6155e56fc47380d74d6bd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358c674722e5c53d44367931aba9154156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee39bf2f27e5d1988c69df6ff16208157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66efbd08923727c05cba63069b58cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c585c5651b232346b385c87db53f5b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19caf14d735bb0d7cabc68894ba68c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408702e0642b18b758ff26669649de82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd102058e340270d189cf7418831653162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ede775089aab8b43d96e5449dcfcc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183a17ac6f9e45f924609542852ff1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc261473768e0606a695537590c710c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9f52130b384296e12bd05c6f505fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f1d76a0bed07c184094ec70a61e4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c3e1cfcac98aaa7660bc15baeb711168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9e582dc0bb2a574a482be661eb780169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220f3a4df957aae657655e5eadf1b4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec735ff2038f371afb26be526c255a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4801ebdad91109b249fddb29dd472172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6f5c0a49056fba198393a78817c6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668defe77c63dc6890750694b5aa55b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03442b2f29947f07ff7f5ba6a9ee7553175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9879b00b3445d800bf98990804256c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a44c0e099b00076fb74a705147aeb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5e8de1637ffa2c68a688a35dff572178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e356709a7afca4d086b677b8b86d23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17d916acbc8fe4ccbcaf5cc7023520180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74614b59ea93864aa4013d00a91b867181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f586466c3086d9eebd261460326d2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c59027cc3b9f89da00d348eca9957183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90846ecd131b7589a9c7600411e8259184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c13a870cb660fc32f3f8461f5d345185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2802b37113303825546f0e885745d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11858fe61ed65e46ade02f7b5c1bd0e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f82e7d57b356a6140c19f2a37592ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b923212b245770ae01607ef7584d5ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48535cdca5127b5d2438bd3c22847f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3261d70a7989121b86e30a8e4dd48ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb2c7c211b5d4ad02fb2c2b7d5dd9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdac278059052538095dd41742748d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82861ef41150cf7f920b05e0576fa1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db19452c0dcb54f6724360e5af0c28c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fdbb586a7028e3d633aa77a3dd4ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359778ffc9df88717b71ff1917729c53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9913bd661a9aa29e25a5ecf716918198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c79e46cb15456a9e72706d101c4f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a61b1a6ab4d56c4c03ff55af7ee391200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2df3ce77b704840e91c5ce77bf884201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a461567a7ea960c1c60468ffa0b03ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddac85a051e594ea1ec234f9ae9dc6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f3823e9a885dead0722a2bbd3ab7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322c932e55fc8945a53c1fdcb5549bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a881956946e42245234e6fd9c193aba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fde7f309b8feb98b35c0b0ada4f0cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cbb3d7aa843a183e3771a3d4afec1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b8293c06b50bcf8887a31ce581f2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f94d54f5e9866b269dc61cc1512b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f73ca97043ad453f6947b9b71a0f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f633aeaf54140c49193a631b01eaaa0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec5809126e167e85b874fd0efc26ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cca67d2a87f3684b8c8b9df29e3e4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113a2627af10be832ebd67088eea4e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b27f1abab38e5bcdfb3e2f4e305175216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdf3b663e9e2867324ccaace3e8af2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c78460838efcc0610bce6038500c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2a9e8cc3af2622d1bae47391537ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e064849f4fd0d9420374f917e80a6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ef38e88501e365be94c39fa738d41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe199ad56006d25cafe0986eb4b92cf7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29d53857cce146db06311ff680298d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f963b6a5163bfa0c7f59147f8dba0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04907c65c9573e92facc02d21865557e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bdd1a5b57bea702e8a84bc66501f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fb8e81beb1b5390d4ef1369e40d67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79c987f00057e8cfd52031d1334648228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723309f677b50e56c860f7220e96474229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d4ddd096758992b6b757897cd3a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894c825f1493061f9d0c6b97cabd3e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2766e54816f74caf7ca14decf1401a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32873b9e0b6578252e42c77f65873ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ca43ca1df4a6fc8bc54ae32bb0489234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df461d29ad1f4972c12689389da6eb5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fc92e57bde2e6601cd65405aacc28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c73604b1995ca17a55a6d18b55b0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48404220cf73c860d315bb120c152130238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8ae75859205ca288ecd0c22e4ce58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3b3c32b16f7dc78d50179243eea34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc182293ebfe8aa04e5791e5a1a59a7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab448d6a0ba5d7e867b151fe73707b43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cc627d1c329a314036f44baca60e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfac3221f392cf06fa4de71811f2520244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4565adb081d4b8b97ca4c590560498245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1499b3540298b52996734bf0d6b83d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db56c3f6ba8f7f1cfaf31d49316752247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b05dc6fe494cc2d93ddf08391f2ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166232a42fb87c59b8efdd1890c6ec93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4537b2a93a122ad732b4b72ea8972250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f78f669dbb03a72fc4cdb5acbd48a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ebe47a2347995757ab95c43824ba2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b48ad3ad6ae97969294823b5c965f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bca4ca5106321cbcd70ffb84e5989c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cca393ece8a1e809ed52f2218da811255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65000e3a78528914e55724280f8bd431256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46c2932dfa56e8fd37a1564d7fafb2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e4bddc1b38b8343d9d6d51b8eb3dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f249629edc2520dbbdf3d9eb716e454259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7f59fc1cf24cf964417d1de6b9348260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f3041025f821a45fd415c9966fe7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1711f7016186b0dee7b41f0e3f46476262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a055cffaf020cadd47241c6687d8271263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d4bcaeb2afbd658a490dfcf8ba1ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222ea7921e63b72d1f64540c2ebe33c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e9510cbdc68b7235c4b98e3565c23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b06e08310b7360050307076c42c622267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547514433f6643791e938d040bd574f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb4f35d9214171f59141ba2550d10b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0071245b9afcade61b60674cfd1057b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ae8363de00bf1b2cfd5733158ef80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8e6cb5762345804b1599f733e50e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7186e85560325ff9d87826ff927d842273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628d6526b150b6f39f547eada478d46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f552eebe72ef07799c9b238132308275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8659b189f97966bf6ae36a3bcd42386276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66c6836e35247116e97a2f8b0898bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6cd5ec1372e51d269f27ef092ae91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b9751c199aa00df0bfc4d957e8bba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5ee3e7d70f86386c4c0aec763f885280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab62a79f97060ae73c279a522cd0d2d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d60da0da88cce3ac3e6221e50feadf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b597bd41e11cbb170310cc4af98cfea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0b6a2dc85be95ca73e1627afe011b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3152bf37148f1088dedfeefd1f807ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eeb202e48fa4b70f78d69701f657c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aeba88b2be610b051a7343fc5d66a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e02b32c01560ea5d4bdaa31ca8335288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107944cea47878f972b6cd84c92d60b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb6215146ee3110516a1a7afa2e073290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c5f3b62cd513a9012b4bb23d0025c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76be827ce2e7f5a486bb079e7e368a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec0900bff8090396929ebc03e9a367293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59e953ef6862f334e3c21654ad6c12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43073dd7fcf9ef673bacc76b067ecd5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47789fc3ecf1de6c313aa5ae549bdf92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce33ce1d23a9ac36e8c2a77a53955a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4110c64a1e356b4694818eb4b5425298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dec9e572cb64d202958ac3d2d88e8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69474df13fcd6ddcd4c2e26ced25a1f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0cbbe23f6e7a247a16b82faa4f295301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fd4a014ee0ec0fc837e6a5ea5922e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa38e7231ae52b60d4870857a6a674303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9f429e12a63fdc4b1663d0b76446e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61f0127c794694c1302b2549ae0a0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99b6f813e048a46529826ac1f09dc5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c3f8eb8e9e7da0217c1ef76c73c0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a92261804c96685441c1445e3be22f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cae77be63071c8701cf4d3ad370b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163732e267b4b1ac344f24f3cff6c09f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99872f581639550cd2d5b968436c6a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fd4f3e93dd135fa59d13812ec8311312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db703e89a6860b93608ab765ab7257313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d59925bfffb9cb7d3c4c041ee7af68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f8dcea0b1b8c0d83c00b8cdbe707b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e874e76e21586fbfdcb96a27519c284316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945af7ed4ef619f1143449e23b961711317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c724e82d0a0625db3aed27669552e1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e674061c8fc69b992b773f76260a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f1dab6524302e1cae394a3875d515320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1a886b63f50185eb6efef15dc35e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7c80174c69fe122346bae6bfe82fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd09ff7968dd42d4f71f5f8d4ed7d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860f9ccd8d93ebcb494d8bce75b663a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566838256e90f8b8106350a507c9e83325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29f411b95edd897e9caa320844e3fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f86a063346e600d5ac3eb478ff3bec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236cb805241bb8359045fcfc36091f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b11bc218a8eab446d4334eb0c85d34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70454106b11871428ddcad23b5b581ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5530b30da214253ece66c15af37a5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd4deb2b543eba6cde5178f773ed57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9946d17da8591cedb7c9e701fd86de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b87d73fa4ea305dcd48d03f015111334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5cc50aeb04fd4bc2b32babf6d033f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea3350e8b191f91166955e5d76f1c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3203aee231e7a1ee8bea7f3803501337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c09a36aebd4f19bc4411c8531bb10f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93846a6f96269edec2a86dad432f3fa1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a882cf2960441577167f209e01bf1f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09fd688cffbb4c77ffbc014db49db4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069067d77918cda81bd6341c93bc2ca4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1eb54140b9e632c586599462decbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cb4703b8225fbbf4f3e755c28ba4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70a76c59aaa5672772dcb67f38bb1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e5225d67ebeff4fb2a0abf8e3c593346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51952c3d03a247f436d661c03c030c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd4def1ec2d37686c2426c94aae6b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d71429338c9c921c60b103a2e45f4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac296555a270540417aab4cb4e1ee9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cc885ead954da82bb4a70da1cdf40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731122275311980bf86d5b995a795b8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abcd677a61546347553623ef6fed34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f714be3619139b1d198abacf900f44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1abf4bf11a79dd00bada8e9c63f634355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357bd4b06f8e8286d39a0a6d8f61b0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37918cffc5140e292a3e73db84f80ef7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb4ab9851498d2bc44c517f0d8b980358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf51f62b5a4aa028a9c21a2142ff354359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9394cc48e64ef825d5b107c446c5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c53c666a4d60cf1ac9fb16566325a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aca1a1d83337bf03f7469624ee2aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869591d1fd773f3f2d522be1f7b15856363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3433ba4b6011826067fb3077a8d5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06b0d5cb28217ea6b8a496dd822c77365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7eaf19f3cb123a0cee97d60fc62d62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b2f04cdc11c14094a80a32acbf672367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be61843b8dbec641c756f010abf9c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14354aa73dad2da781f7f8b26dacdc6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b61c141bbf15a292d2480570d4443370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe3d23c3496fae3ba0e3c5d4846657371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d479c18147afa6ad03339dab7370ae7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238f09544ee28e473f0a900c1991329373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff7f3f329c32f5538a6fd754455d47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcbd178782bfd8ba1420beb6124a87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a2a989a6eb95d946087634e2ab054376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f11e3f6018b4d4363dfa3051012a60377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591ea9a138a34c40c1e5f462aba6691378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86160952771057dd17cbbc8e8eafec4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9bbefca4475b060e02f866c0d44f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242fd2c63dc275d468affc97eabe97d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feea2c437bc369a0b03b4a45571954b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7aee20d6ed116e89b1402611f54c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d0caeed30c524c67781e9ccf901ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bb3baeb9ac9c713aa8606c13edcda385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e3c3fb96ce0b2dc4d709e1cf8a3c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85769ae993badda723dba257312e113a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f780fd29cd02b23ed71754a8409fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292654778ffaf24104ddfea008660fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe9c22f33057d129a2df1ec8e39981390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6a22f7aaaf4eac388e01e3c4cf2b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39293efb3d1146c5cafe39f46ccd789c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc933897caa1dbfec1340c67f661b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae8f1aebdbc306c89e513a64f60038394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02b8c2f1ae7dc91c07115c13b812b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d12a00c4a87fbb981b24e5b2cbc68396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b630111d5cad473ace3ce00b27b5091397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c127a19782dfc0a3ae9b844851a18b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c4bf54f39a991213b9020ab7231d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c067ef4ab7dcc62f4e5fc961c96deec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2764960623d37060dcb66598c2e097401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123327233ea171356f65e523924328da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa2373730a5bf03901ac62c6736a2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1132035a0bd97f54267b9a1182f5b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6440d986479af2f9ff7a9a7d2d739405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f182e4e73fba0aaef3edabb8ad66d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4b00d1fe8e6451bd39d959bde1017407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a59037a72e8de5b0cb136bbf488b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaa0af980fbac34b124499e91de354409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238178f9e813621f736885f04f0b31b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91078f3f8d9056abd01e349e84593ec3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca417253ea65975b22c2f2d7b3aace3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd52f0acae1452a74d58a2a375e44d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b61153c819304731354cedb3e7bfd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e989d03e91f885c4876212719a5f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfde79046efb9888f5a35dc2d34769416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c279091e2349aedd317032da237c70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1000cb5a433cceea849c35b472c317418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a43aa5bf81aa5251f8e8370a3c217419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508cd963bfdc8201412278ce2d41ca8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4855953ddf069bb36da39455dc920d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0d7518f0d9166f17cac8823ee3f20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285e4f114b6b129a269484282da948e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb259dce46d7692bf76b85c3c8711b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d81153da0cc1d4407f8db45f3c08e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236b1272f8bbe6c7602bcaf14c03380426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982d8816c8b0dd86c241c2b2adb3915427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b2d69c8dd2cae1aef84027f9b21cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c1993eb7d4085fbd7e311da99ffff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b29b87dc6456cd51b99b459626cfd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55cfffeb5c4526e2d0e46ed3213a7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2db4bf6e3fb03173e64be0e01565d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f797ceb14ebd04de6da8cfee0db5ee1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b07206a4e0fd7a6469384e4572167434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fc1d7ef59a094396858fc03c2787d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd309cf3001017023854d291b9a0a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1aa88bcdc772e2862a2684559dd0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2fb9834623b7cc70bb99fa19e580b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57177d3508ddc54da65071bf7d524f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e69bd6c08a6dd831a032a7631dfe72440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f885d02fe821185b46d919907774d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a97d44509376683a00360c96cc9c78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8883fcc28d21779fda9994956d87b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bfc72587b2ce36505125a9b99bec7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e865f23ea0cdd4e077da8b475e4b61a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d84eb49965e0bd6b7554e3e3b0673446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3e6d46496b03ef8ea40d248648814447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b392b75707294a4319e3dc29127fde7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ef65a4465bdd83942759d9b255475449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccbb1f54481c606a31f20600f95c63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b01cb3dce78779c598b3ac0b6f3431451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea4bd6973c1d0343f95a7e49ea7665452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc0a421a22dceab91336d8a23ae7a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a13b80d9094ccf1a364eaae48d96f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d011ce4305ecf081f2383b32660bc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d50e77713401d031da849a3872535456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbc5312635681e0c0954b86802b088457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e593b475deb9e57ee2d48450d5dc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5739ac262bf92b6573ff2a8b6c461459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ed86c6b7633b31a1ca7e0343d230f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30007ce84748c4dd438c700fdea29d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b721883af01ceca9580dd6924ea49e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf744c052ace445cb5198112329743463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3b925911581497c6e7c4c3e0d8ecb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01135bda303c09e276001f28521c2a7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede4c4d610818413a6ae1e3af8d7349466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52819ccf32916566d83662a2ff06e99e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048b9f7927f6b63945dbfbd56f15b2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798afbbd878c5e7d590181d945bdb26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a63ac0c3b510dde74f84691d02a20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565427a8ffc0b319e614fb145847f4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30d81f67f7df491b78ac2b017a0586472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eedf6aa2ef073b9b9370119865cd9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49af4369796a8a2e4c6e1d833eaa86c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70208fc12d5d051c87c1f648773eb9ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd564b0f5cafcb9daa17c6a8bed3122476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc154474a970dfe98be4247e4fd2eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70bc738f2f7985610bc15189441614478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0a24525e39f0cb9ebb82b688ac24b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d20a880d1c0e36ac88c14f0ddd89e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e427b03aca7cce6c0b685dab351702481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e86891a649b19114c50564f5852168482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386810ed2f1ff3c28217c4053a41b99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bb8faa32b2788f5f6a0e121b93fec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75fa58a985c9a64e571649bacf04ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e94e7107be0ef43f39b8b0ab43e56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf6bb753a6a7eeb81880b0a95e6309487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638413e2fd49f3fe2ec800c49982bb2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e17706e8d62331abc76939681b9df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56809666735f6f9c60b9671275c6fb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990bec45ec64aec451ae771ca4f6643491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2963f71d11999589cf393a23ec474492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24187b37669cbfd8187631e29c2d4f9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d30032895db15250ff172d0eb6ba4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37e917f9fe9f8761d98ef3c18a17c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e1f56f2fb57262ae08d90a683f30a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339fc5c5e87ac0555dbdb53c7892b67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb44a98e02b1e08a55ebc49f95ffe40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3459ed9d3785f5dd0326828a91cc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac223f707be5e5a20f9ae5e0ab77b68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b4fbe6b01ca298eb480798285a976501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b525a26b315c21e3f1a2716005d0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9903c35f6d58dc0c7808ebef5cd87d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d3b54e80508a515c9d24bf9964a64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2e987583f364f7a6f8774d94f4262505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa01d5609d9752e7db6d00ec93fd9a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0bced53f8cdb9306d98b2137128fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31afe09652a0c7089b684d933df9eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423e57dc59270e006662140cd311a2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec8a71ce970297879345325fc1bf3b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cffdcdb0ea2f77c7bf0f008c9dec3c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dc92f928d5693fc4b68bb0539e29f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bf3a1b286e7497e003b009f08652b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a309e0e32c9bc2d8f0697d46c55d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59c656e1c866bd84fac263b3d5b5be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbe77c2f9e182297a30c22200c8702516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a24eb22d9fd303e6c29919d8db6c37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ee631bae17e2c46b266560660bdff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdb4df2640ae2ad2d02bc4d9ca04a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa4c5d8a5e5030bc485639f2616e82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc134ba8e64c55c4786212e5971e8284521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25131a9af4828daf557dd0f0cee3066b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59641d87f9fa965f14ef2f03551f804523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385f0fe58eed68f91a141da34aa3e00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5925384791c417c61bd048c104e9c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00e49e081265fe14569c4d467351df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807560ceb21598db1d6b903f4083b4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425818453cd12ea2632fc0f9b7a0a4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced098c241258c497849dc779905ccad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ab082613c4fed036722e85e88249b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d98f5030f59b3391a6d36b48dcc6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4331d527096e7ce7157fed3eaffad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659eb10b617536799b8e6593926fcd80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add22bdce310dafda4730a995d4b3b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe13f7dc9a35a45664928d9452a8ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91901134d46eb202124d4b24836a8410536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c6b60685e58d4abeea476976d6f66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644813b13667f8b5470de0f490765563538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349e239d8a90a46bf4239804566e8a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1625148e44c97ddb70a4ec76b478f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d5fce48a0a66e59c7dcaecf8054b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d90fccafcd2a2cf063fa1669959e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f3c44c4b0a06102cfccf972a23a18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0c13776837e12a807ffb7700277bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64aa059fa3bc413590c1a0e6e406a46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489db368d56d4cf7723a43fbe52ef7ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0f60ec399735325e49bd49fbc5aeb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e11ce52253a822f70c0fd5f232af8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42273f2307bf80be90a990969adc77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444afe092d4e21c96005d510660b263550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bca7b7a02e3a37b71a0a3f3a5ce561551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87739e9ee4f7b2cc2c84b980bf4c9063552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d123373fca8775df7b20d094afc00f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2bfba65a5531e7a4a20c0727337dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6c3669420974643e0a3802d2b88be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ae40e8eb0347c8489cbf826a72f13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d25c69835bd75b189b97ccfd94c1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751502f0dc69c65a60b0aa7a226e4dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f77ce318abeb6d8c16451906f36e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6928b3c79f82c90d20bc21ba6382c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56b77cfb2626523e525992a1731b64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955b4cee7ce743a6d6368ff0b515efb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caf731e5ee2f91aefb0c949945d2a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71ed7068871a324ba6d6b19bd974b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa433ff8c256f3cf211beaf6b2a94ff2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623885ad0d43ee15c7666aa4fd759d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2843bf76330bec02ecbaca9c8d5b2af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df765c221c8f1f56d7fa44c2ffe6e0b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764c803f3f22d6fd6dc8778786c0bae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a15dfef55f510afde36edf44e186b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8218eedb20cca0314dcd00bfe4437571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685e7c27c635739d9d8244ac3594431572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df50cc4b5f194b3a42aa9c19b5a4366573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a463cc67c2da7c655f531c1adf2e5ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f163d8897bb049ed633a7c15d0cdb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7027061e5d67662f1d7973940e53ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92fb837f41548c842a0ec410fb7ba0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfa752be668f63a01a27b544ea235f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e6c5c659b4f01ba527bee3051a3b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff7c0c17c75849685ef325f33c937e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0c071afc382d21ef00b3fa51cc677581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59bbfb99330a2d2f6af48351d1ca8a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f453934d3fa90368527bb2fde02c0b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cdcc330299aaa6baa6345a7749f87584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c814cf036729baae7d8beddf894fecc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc7e1e98f78460538c77372c75e248586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a2e0e2b690ea5adca0f5ef61204e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74c782dc687b6be3a17a51874987b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd05c7d249776b3e67a874748f155b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1056fcbd8950191114c68f0771f956590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06899368ac0513d193cbfb102904467c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63933113731cf8ca08c0ed20419fb39b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851496d5d4c1bd72274c18b3d0bb120593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff04daa83c7c677ebe7d4e5feaba8fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac4d059e66f80542c900f6a19a3165595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae085fb2b62874e828e725477a4b385596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6a66bd30b410b2b5ea1caf07471f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd77753775beb6142092f2d749f553598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa681d632500e2712dbe6549f02fd4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7441cc03607be03021af32ba328b4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa765c8ed443349506317970f64003601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3ec7ffcbad9d513cbcd164c1b21bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb740857e5d5551bfb7827cb6a55e73b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157489f756c9bda53985df222ea999af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6530364a09f50e7b4efeb0f88a188605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02d1aba340f591b5b45179a2bcbb61606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b102828bb85b3bca7340834c6015d3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980221cca49cfbc53f7410649bda7a20608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a4d480b811902cda6ec7722352b6f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7949aecb00ef4a1f4bf420e528b92610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9474d05472e9dfb2bba041f2b26f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c823c1794409a1ff02a799db93a4e3d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c642a3d25a03886159cfa933d2b1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b17647f71a267828306a055d066d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423546be43d48b4df081b54d0b9f8f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9144fc6e069eb2a85cb5016eb18460f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465cbddbc7b0dd8ab93ed127fde34ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360f5eebc427367daef002d4321ac6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e5adc3d5a4e6ceb6bff6d755f1738619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d910d5daee1435a2f744fe14ee113d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd892edf87996f8ebea4279d3f4109c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3e05f2e3a5903fb44e8520123b334622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654994ed9f49606f5eee986109b72c51623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af9c4ee622cb19d885f33a03128c25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e992471cb517b3bfbafcabe5307a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9edf14176ce3fce9060f626d7eeef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395cebf0f2711354f6881ea78b05055627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5470a3b59a087d88e52a58d407a2d0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cef8ad3904b6d78d82b081bad4732629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb49a880e1e245bc264d9ee51affc58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae446efe52a2d40a5e3a77c5b46b3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd695f13a6af54e83538d36694ec3f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b0812836ad6b39722f785e20dba86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3044440ac271faa786b927f1fca25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885105f6a72ba5d20701798355f3452635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d8a9f56cce66fa410285c7ffb10f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf152f691e72ae0f9d5bfa8216d846c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa56b70202ac5c73777d544434a81f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa36d021641d9e4e3bd1d2cff76abae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ef7f54bd03588594693af38d4b34d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886b628695fb373b3614968fe931ae1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c4e8d91885f444afc1fca15c5a28f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46396b1de9e29dadea295fab466dae62643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f458c7e9d58106af98009b983173e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce604b3003cf83bb6759816e1aedd6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737915c49361ca8e1c01bbec5d135f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b53f3cdf34c2726b1267a936fcfd50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a576dd2bd2882e927b67d67db3aefae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b22d105042b007b7428c088fdf090649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d6d1629f1cd5b17ecbbc72c5d0b05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5aaa375603bcb2b0afccb84179104651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5df8d86a665eadec2abcbba309f621652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5e9c33ab0a7e46fe62a991414927d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d711614ff9b0d696b00c81ace714442654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14953d7597b0d87f2f2d8590d534ce4c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649081886fb18c60001e6e37d82fca85656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c19bf6837db8a9db1f51580a2ab48b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04275ef2766f975ec8a8ca9bdb90ac81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ddbd3c20f335100bb6bc5e355e221659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5505b673158a968534ff302383da8ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612d6aa0307fe25faee6d3c77581c88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d42412e1f70340ceca1b79f3b8f58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ada6b263660dfecfff11dbf340772663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc4fe663d8d1d3ebdfcba132cc243c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fa12cb10c6201332b5d1903b3aa66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192b2a4e406a436c15d70af19e72924666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd0216a4ea79df64fd572ad3585129667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26999097b76c6420ff9ecf295bf7ef81668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638dcf6524623723dfcac3391787c04669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a148103703f62ed5040605f77176419670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f9a2cba0efedab752f688cbbe73a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8dfae49e74347847f468539a4d55a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6f2c47ceead693761657cc75970a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d708417c1f5285dad16f3186425e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10920a15fe83501cdc950751a82ee50675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3bd200857ec51046ffae9fdd2629f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eb85ad26671a57970586e0f3410e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db97631f5d505e3b64f1897074c66c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6dbd5b02d6a6e93d9ab052b3b210b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dc9f5ee35b95da4c886883785f59c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759fa6b6eafc3a43b796b4bd3d008ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbfd10e2598978f20f79c0fd2bdc72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6f2a173814dce9e1029c40be6030b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95654f44c839ad0ec1a99227ce8b2ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32712204b65e4119770a123c7346d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f78fd01a2ecde66451688c5729bac4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cde0604536242678e3e93ae137e394687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82cebd6289f3b8436ff7b09045f4e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e75c4f855e6fa3fc4466a3c61457f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14ac96aaffe3fc2b436bb58b8e4e87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a23e6a42b1615ca191f010413bfcfd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cdde4dc73f7f7734b766a81099bba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320c0498490d9af2fb6ebfb40f9b8d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c7b664e89660ed368b4493292e44e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313c83ca461a44acd3255c76bbb8fbd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decacffe1a6d18074e17d481ffaf9512696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc31bd207fcfd8fc835da174790746697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a99c8b615a4c9ca5c8ad388f68b30a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024a5f8a22bebb3b96fa383ca59c17f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2036769a264b0d5b8297a756997b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf7fc13fab3a2beab97a039bca1a5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba9e3dec0b1ee14f610583c874a313702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b26ed38eeaa5aca5cf9cbd0496b2c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b003019f10e306bb43f602e524179d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b14a92124c341ec0b6aacd0d557b20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef285c6b904f0785b833ea37b5178c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaea06637da2912708cb4f8618322a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7979dbb76ab10c73dab2654ad4b174c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b043b2dce4460a19041df8d475c0c3d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18f974c239cbd0817c95487578c464710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84c8e0cb2022a7aea0be4387c12496711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db4c0b44d1f1eda853009c6d186a6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249e4cedc7c15e4513ac372c4b30ad5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d916296afcd216595a85b134843e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d914895d2795cf4a2bad6d560d355715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd749598644a28e7eac92a2eb791bb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d87f07fdf5257cc5953b05d467bb6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1ca0ce4d71cfc2b29a3c7eea87d15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c60305eb3576eac08656b73751960719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ecdfad924333d0dddafd17336e203720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95add77147f4ede331192c596725dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf0db057a91e23f69d088b4d8b4997722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cff50a6440c6192f8a17b016899c36723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33774797a1a3672a1043829b13e71285724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784317ad8cc093083f5f203d2bb8d9e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf577563a549d1f5567e01262700ba67726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cc1b8bbd2e7e2726f3e9e39ae497a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46118c6e228226b1f5bdfc5c4b1f63ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f06e5612a9616e1854d4c34b3f0c67729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d50c7265ce17cde67fc2ebeaa58d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6febb5d98b099fdf34709bfced186731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ca7003f32eb51a898d62fc264010732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc185ceec50234a95a7de941de36115733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90351b30a13f80232bb2fc8ee83fed4a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b705a488f3f4093b95c411d9e056d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9571c1bc41e8eb99e1cfc0e22ec506c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c50bdb30aa6bd42d98bd5768dd0cec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3573fd28ead44e0828a26634febe1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199da885dd6762454aec9b2c2b68d3ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a4389e32a3177db33359317a1aa14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cfb1b7de07c2716ce658ac1c4feb1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03702bd1d2499d5e08f48f0663ea06d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe718a101f5c0b3de92f18988bd4e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3549635ac192986aeb0d27ee0b29938744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a4695b506f360fcf751252e937a35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59a54a72963b378c57ea52d061a59b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce76393e39d134c1efeef118a9ee62b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350929cef88d73c15bcf36b2038a074748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35432b100c8092814d532843d680eb17749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d6869d18f8e33b8429910f0d7da5e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5471540ac5738e4dac6ce010be35739751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a13df1957fa980984c3a64393d748752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5ed295c3ce4851ee6745c85bf127f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0b88644bf70ad09b846b2809c590c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5868f25ed2c52b6c02e28e6864aca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca60cbe50d031eedd5bc3adc6fec1d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74422e8de05fcbb69255a2374c9b7d18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c4026740dc23e1e061e2d502a465d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d352ced37c673282f936b1409f6d5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27071ef8e6c7d1cd39a93275a52f215f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861b8fe3c35bed9846959084f1e845a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9caff93f990a5adf856d8fcaa187a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e7fbe72ce431636b4b0171e771c29763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14a5a41d3824bcaf11ddab7bb9ef4b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a05c7df49f8a28e5a407cbc8fb1604765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d4f0e65c00981cbb3d7e9d1dbd1b6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4fd26d776a89fd775081136cc4c38767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>