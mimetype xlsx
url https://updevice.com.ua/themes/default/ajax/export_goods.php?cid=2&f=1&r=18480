--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
@@ -3574,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371a208909b4039d428dbd0d55fab6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7474e3be3ac3a108dc7e00ea1299bf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cf50a25b1d7f90c39366e2a69a16a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb03cbd617799a70b3fd6b2396cf524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795f8feed460fc61dc3f9d675ab32355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89607c589a8c812764357a2be715f14f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a889e60a5ad778a21b2ceba7e440bc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b776c9ef533ac4afbe9181e8470e978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f04eb52b7a75c34f31b74fc6c399e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff61ecd2488c2bd82cfd76abcab83710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2583adbb704b3976188670cb02f5b2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c44e8bc02ff5921107bdc09dbdf5e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c86a0283fadc1978747c6427f7bb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5174b8b9fe2ba179e2f1069ec74dcc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42d47630cda16ad3718af85c03033115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8cb93300c8b93987ea9ee390b439216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526e48924392fac620a7e688ca0d5a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee3afdd95a72ba3c509e2f49c82e0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4de59cee3ec9b104033c65a98583019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8ea59500b29043539fa4ea9a27b2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cbdb299b5a5e7e748e9a90532864221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310e55858ac6b54600472639679029e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f3bbf8b338cd7615e7b8c9327c9fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb901b2473f2234be4e24695da40a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3eda591e313df73416b21883af97525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcd2c2d9eedaa03171a3b280f15e7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eb69265eb08c87b7ce27a4848d9b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572235e1b07f8a8ea83b152d9e88642028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d109fad8632e758ee56edf34c283a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737cc5250cb9948393313d982831ef530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063509cb8357d4c8ed941cef07ea09131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c3de14cdc6146150980a5b0dd7b7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b476f37d09a3990ea4ace49cd910f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5c0c66f3cebbc8c07c94f7c80d2b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0ce149050389d58354e7bb629aecd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c655fbbd28375b139361b8f44b89b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3422b9d10b6128f9aa44ab018337c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d222a864ff98c52bf649dfae9c3b3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1df451614ed986fe151f4b19e6b28239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921b74d044124712eea159b80fc8af340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a956b8b6f27e2dc0e92eebbb1830f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e160ac5cbba07d123bd46835ff1d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78cc2cdf89e5457ab251cab3b05de143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682f345e176c2e4624a7e21dbdebd8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd56058b20dd5df0c9a67036caef6dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dc62d5e3f62ce06759d8e3b76b68746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a423d78f2585d5e8857e11b250b284147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30215705bd1fbafb41fc38a8b505fd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab43d961b6f76374914afc54348de849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e03ec3a91895c32c38d89a23cb1e0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f49b54888559e0352d31d1e0fe60b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eac3a9878eaa2a92ab1fdda07169352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47089d8e196f81ad5a48804328a1351e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78cf40ba70f168fc95868fedc2c9eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f7bd69f8dccb25ba9b84d5c044dec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853842318ea98a12cc5e5c52becab4d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265fd523148d4e539b0873e5a1dbc1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adb218b3a69c9c217cc0601e68547158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f61ca2187e55619e002ff7cc7bf1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccccf10375ae32d32c055a14d6db5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848848de75e3f274f1e3ddf8645e03861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aca45a895c60b757ca866a1386e10362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d9cee0bc082226d72c33397bc8d0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab96f6664f5a913e109270334b135664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a67eb0d57a283adfe29eed95f7cca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34cde8366b7d7d1a3fbc68d1ebddd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf954180c83e0e98a50727ff38cf2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23dbd12db6dd76230d543b79f707a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864dd95ddbeb9890fe9478e51466e9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e34aa7182f4bb43d1f3196b2c4e67570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd21088bf43f1cda66a8b6a9cbf9b5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37589a6e66a066f0457e0f341d74937772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77ba89b929d8f5e330afdb65d2e89073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523355b2505335eb19bde4613faa69674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd4e3486785e9e67ce7caaddc83bb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43608d2eba11c6296ae77ad384d29a9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b91ab18caab4fc45675924e75245c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81c1dccdede19549ebc9f0c2562c9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c836cd06eed16cc21b218c414c686d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887ed32b737647b6aebfa165ed7aa4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc159e6b0b44e426ca3a1f50bcedc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bee5b2f542af32c74d605597c0ff182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69070803a86749b82dfa0a37ee932f5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8bc3ca86dfb3a630f4c014371fbf684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfc30c9dbd20204b3758cbd4a8677a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc840d5160964f12b83783991e0a2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6a165b8c70e200f386875c20f72e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44402f7b1c29536699c82321ea5418688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d1edf41e9fedbd5163248a1777ddc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0206400c88b53aff07d4094a5c2f30490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b28bdba9625f1a0af31f533da6e08291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b9b89760fea38cb1066890b68667692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb112edcc369645e4f991d1427716293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0d4805bcaac4a2b7dd93c8515f76c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfd6b93ccbbfbe63ef1e293cb479e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023359495197982b00425c4914f7dc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11905e209df0e17434af0c6431c85be297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e562291c2d172c05546a30e16a98fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cd2a6622ab608f665fad193dd601099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaa2b1b9e6b23d882a616a4125dc4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d05b045dfbda3c0d2c2616f30e33be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade6ce32a4aaf19b73a21b520720ab9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25964a919b963caa4492ab28ce01d06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f492a2a802ed7d00c2351acf16a13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d820b20e635639e1f8fc5b04df5eb2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605b0b5f95b2690317cabe31745e570106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f81943ad4171e6cbe660e867a10ce3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78bc234abbe668b31c604fd4bb7de1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22addcf90fd1334d9b69553b3e92f74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9d87cbcd8a16fa947d31de65e1371110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732db1e3e3c50558e67be07bc2eb2245111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88327ff279341866adb19c725ed2099112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be349ed494745a8af85019a6e011c34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea8bba22a4f4c1300f33385d179590114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116d77effc1e5c9eddcac9ee0021376115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f411e2f6bc7815c5dd3500c46aee573116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fefdb59b73ba92f81f55d64bbe12ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082352526cb02f3a4c649d744c6daccf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ddf5fcd2518939c2ffb31e50f87eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9541e097a74eecac1847a85fef1c384120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0791cfb8a7d9e2856a932c62b1b58f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af6156174020bd29491b83d406793d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83bffc9b8756e6411d014e104f1681123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaaa6cd75c704c5da2c04943cbcc34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eb91c5a6fafc7769553822588a93b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e572974af8cd4d97bbb5bd4b583b5a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639779d96097bf0deb4d279633ab85de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cc04a5067379eaabcfb6046f46e46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446714a2e8526a03090cb957ee56f2e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b04907dc707d71a6b348924bfc143130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e71390e5e15b827fc76f8ec82ebdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151f993e8fa78c0aa14c457601ac899132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8796e6b46c8f3a7c0991b70b8f8a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cf0a30aaf04abd1aff826fb704608134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddd38dbd5e87f1768d9f07d4c0bd7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af60e481222831c96bc1ea686f6c14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ff663ca135b3a64434dd334de4b7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5d1316ba906afc89baeefc5979144138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14df4e44a3837f1e276adb11c4e4c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2229f33878019cf4ca68322060f05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf777c34ff33934a642613c48d87de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441b1c6d3deabaffb5f3485f1e61585142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143218abf5320bdd9e2e2d2600f911af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c0c9690a6d55d09265bfa706fc036144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac401134ffb231766b58846114a969b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6407a03df982017f550b32daf7adf02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed9773ff2dc628669bea9f0fcbc4b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e154d54d7f09eba2dd42608c6c6d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ead7353868243ff26126e400a8b95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0947eae39fdad22181b34162b8826fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e1a06eb65d35e113bf672c37d29a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54a20db4064071aa1c0e699435287a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e93dc6c5921b1e987e17ebb8e3a25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70408c2fcd446acd3531b6effed2ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66967832d0682e29e72e8ba23f68fdff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37747f81b6d7e331a561b508e53188b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc6a23e6d06657030c2648ba659e7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f999f5869d8015e9ac6876ad619049158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f4800533ece24208d37b417f34918159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2efc02f12549dab46c4003ec423eae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7222e3a33680263c7e1d6d570f5f140161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed226bc8641ebab28e82925e445c345162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8801441dd7b15781a7a78f5765408163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f2b750f7288c2e1f8a36f1dd40d50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64d25c7dcb13eeed8ba845290e5af0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ef3d246f8d16adf6c0c10003d268a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fa9fd42c51275f80ca0708bbda99a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299c8c3b6ec325e54273a3bf236d148168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17e2af444c5397ed9312af1a925493169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65611295834cb2a578eabf8c56d1d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3821acdf9e6e4c1f53d614e63c319b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b388d8a4f627203ee9164d01ffefb38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a745f107cc0998e8be001896c91444173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6209c1009a5a4195f2bc42c4b6bac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21681fd0e43294409a8a93a79db853a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddac89cf7d3fe065eb3baff0ce7771176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c5fbdadfc24e4da60f37b1d384caf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bf3dd25851330258f4d48732924be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665637ed5d9f0c780debfc16e74e74b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61d41dce3f35e1e597da2340ec3796180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229fa82bae941d459675af01415eae9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a8568f73cf4427177bd32a79aff28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0b3282a9d89cb645a3018d29eb5f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db745ebabd701c04c222a219fcd7eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59616c061d8b80d7f85cce894b13e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dfd3006aaead8097945c2280e1723186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfac53e0d90fbd9e443dea5354a5d41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe6b8e41e07a411b86c79aaa4bbea3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e553db9af0ca6adfd3fea16c6094f26189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99151b3b2ed06442cad9e60aea301d60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87225283ea2e5daec46e63f76c178311191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9bbc4b628ba3c49c8aeeb08952884192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae4b9785045c5054f65fbb6eed0ccf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d63c531dbdb1f83b6ac5f0b5d8c256194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a00998e5ebd233673391d9024d017195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cd23aefe65780136c0d628eed4381196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a7f7e586fe170e1171565b608a71c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d0e35c516a158ecb2ad4a4c80e933198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d7320a5b669b7aec490db8c9b5981199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c5696015c46f511f10f37912e9679200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcd3234ab91a9cde11a5e84a1647f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a643d4bde55feae377ce973f6744ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77231700e349699d6b2125aa3fe784e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7ec8cc48246e06dbdb121d1d90ed2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a5e47b3662bc6e0a6943bc8d01b96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e577b7bee2d9252f89e6f4b8999a871206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb081d82fc9cf8c7172bcc97bdfd3293207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa800abdf4f3c76e1292bb9edf21230208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448776e361d15b7ef80d322732bee696209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7e49915b63f301618b4fa87eb1dae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdb628bfe1211889096ed249efc0a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b9053efbc71bd608e1985e2922013212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c581ab017eadf689391156d715b740d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb478b1c9e898a561954fa153666b0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2348e3bd29fb0a778e1964181b16a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d9fece17074fd9c967aa7da67703e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcafdb36a7ecc4005498d6443ff296217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6e202942e105a0d8f4ddb9b99bf4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf1c4ed0195ef2080cb561058bd705219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437284bdd22afe94f9d0c816c9ee6322220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9a90c365a8a8d9fd77f361cf17719221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c513ffcd19573ee2a9a9468351a9db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5e12bcf7abfc38885e9a49e88b61f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3066c691aa0305bac9477742de01dd7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778da12e447996b43c403fd71887743225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc62edfbbd28c97877cd6dcd8ae102226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1801290ee7a619d234fb49bad9876227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabbc552ce94f1ece10bf34da5d4a8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8668a30f368cef7d9adb18a740132229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177ac736dd23b63b5a43482fca6fcab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c066ea3c0fe157e28db80f91c4db7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caec17bf917c9cca83aa414add4843d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9fa4e709d827e8faf24e006369bd1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254216ca99bd138d2b6ca0a9388e1e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de0e672968e5b77cd0c36413794b27235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e78e650633db8b4c915f3defbe3958236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35809279f9cc53859801079491aab5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373bbead7f22ff0f1af6534cf99e319238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7df9af6d7add6f389a55563c3b6f9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2419fc649a2c2a0f6e8aec720307d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d700353552ceb7ee8d3b60fab33563241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86640320ce03a7574b4716fe205f566b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c67b878bf54416b53cf93dba2e6f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3430d477af8fdeb0d75c1e8cd8d69ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3386700eb24c3c8ee76b5283a41e12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a6590365af34c07c98da793bbf320246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d621e44f59362ea68841d296460f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413241c307e6e81f9065d1f89fe67ac8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25963f732c3f271b2e3ab6e1b99091c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3557ec48d16038780241a9c4c8a0ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a924422943efc79a2b303951b74a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096947106e47f641de62072e3809809252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129de83ac7e8a27cb7eb2646755350b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c3360ea4122aa653ae9d2e2cbc5ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0de99d97ae095137c9f4fdb122d19d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726c8bbfe3dcb84c22ebac001ebcdee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20568f426a60739924afc2064da76c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc59a2033839a309e82c1676c9f385f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03399ee7548dfea2cf60425c83defd1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03f901df5f58b3d2b555c84345e8e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb352544ebe7d597e16c47cf43cb3716261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71324fddf989e9a7cf114d1e2b3bec13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b392196aefebae1f7545e3febe109d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e5ec5ee11a945519a188b66d69768264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce449bebcb04f05c9d56e8cca61e1f6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676e54f981fc42b3870b539d702f120266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113e900bd4ae8bb0821ebb4650375a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21f06b7a9fb9f6bfc4820d692739c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628348ef6a098d30dd9315770816fdc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069ca6b36754343c969ff7da064c0cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5824d2d13ba54551d53d80ca3534d74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b659a1a372042cfe4eaf0d5ee390dc3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef3d175a65b63e0e0e787b7fc92dba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fd7dd9768419adb56b8c170dad717274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e6e2ca38dd690f171ad80e18c84e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff04c8c704ba3b2ee4ca92e3db94f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15830f3d5a9af8d790e66f0d9de03e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb2674e89407449f9673404dd293eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bd125613f9ebfb62da72f5c207975279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4d82b2618719ecabe6b026d6ff67c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa141d43ebece6e3d860946aab0192281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce09a9176bff88ee27619ae8441b2a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591b0ff3b9ad01aa56c158b57125892283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe53685b7402b5903f0aa865bf1457284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3dfb0b23474354a10915662a9e934285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d4c317b0916fc3c3c140cc994c288286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260bf7911f39ef238b2a6eeb5ef5c77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd28edd27f10ad5537aebfe4fa3e5d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee83a9415eb55d6103c0847136c98d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521b612d01d31d2fd0984ca14b1ce3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617a2dbd56f406932f10d1897f1d0bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfcec4cfdb567fa777e259e7022cf3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c206b8e3bfd4039b22a35343028f0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b2a45118209f4a69e3ff42c09510f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825933b2fb72a6df5ddad503ebccde4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7fec4d08aa2c86c152502f4d35421296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7253407b558cbc9a81a88b5970a0a92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414a4c2db1e280d9215815a1cf7308c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6d2801df022260be5bedbf1a59415299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3919037c11fc7f5475ebcbd6d6b0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5a7ee17af3b8c405c16df659af78c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4a42fa762bb3065bda33a85ee75be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076e8b5e2a79b48c07161b82698e67b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad7a9c597d0661c102caca462b5686304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b889fc616bfccb49b7910ee0ede67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a60f16cb871d5a92dd1ad039b93e98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05beb664cfed274b3c8685070b69118307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde40244ff45cf49996896916bd4a8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a1b6160abe8f453eb8f9b8dbfac89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218d0493efa96a92c584b78af7201fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836cd12346d60e02d8d59d803c3527c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218fa4c3a4b4e072904a7458b037bde312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475f7a5068a1e6142be73f309ec67a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a995502018888ff09ab3338c41b5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c067dcb4f42d4ac91d48831c0ce2c3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c9935135cd21de9abf4f773e4ee57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f94791d919fe25691ca8bfa18734c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaacb121cfec48ec9df93024ddf0b4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd96b8469102461954e347db6ba3a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04804945693cb75b5fc043585dd0a39b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787437b5ee3f830062d7c30833af39b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461fc60e5234c05a8ebfe4f5bd6b3f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd55b336a73b7b7ccd71a9d3ed353db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a7b1611cd0f852c28ead7dd09af7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370098b2ce7f6e7db8975148ce99a860325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02950ad8f127e77ddf3d2c29db535840326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45b96d2d51ad5aff49d1f19fa19fc0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b47cfaad227a5190e9ec6a2731833328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d87372a970b2fea663abe29c89ff1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de85f846d81ab1bb711280985721fd9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3eb05fef2bc7cf831897b42e96c233331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a20b2f932f38472ccf6416b6ad279332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84870c8288fc1c9867f6a4ad011bd704333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7cda5bf9a915f334c9927f1f99566334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179782589590416f91168753a8030fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdd0a8e83e19898c1cb6385804c232336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b85cde6e2cc1c78ca6f3d250dd950b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41679d6a946d54fe014b90fcd6cfaf9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfd570fc970a1b5bc0a7ef46119a31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a559e0aa59d45350cc478d8907de8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ac60bbf937c16dc2befe1bb68e9a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0329602a84775eaadc198831833451a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd28add13851202fe58997bf6bc5975343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33873c9087c4750e63d7f29b635052344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed8ff967395c2fde91f436dd135779345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609a326e7fa7f8535899b84bd26d940346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5975532685dc0c7c05abb8431c1008d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77c2c25e8a4815fbad1da29dad8684348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6a50f512bfe4e25a68d60151a0a59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d73b44892e2c18f810239a31e6692350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd831a86847f9389fe4fdca18976363351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2c42ee4454b8e32f1410f733fd2b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07298f24808e2f2c7fbad9e7c0891933353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bd8d349fb729a4801319282200876354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44383afed7392324566927ac453f0f04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9fa1f1f802f01fb582f85ce598642356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5b6dba576631c7372c3bf6a03a407357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe9b84528d02a11cdabd82abfdfd46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fc6af1f2c28604a2a6a25101a5c66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fe08d5442d6e56e5f768c94b231d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1f8f3ce715ec863c0d31201c00ea7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec56e1a1bedce93a3fe91cf5effb1e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5521464adf045b2f1ab69da075d7a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297bbf555cbb5dc286d022481786212364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb263090c27c45ce41fbec6e1ec5edd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9053604bc91bea0ab164e05f1df9b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59976a21a0705d2acd99a736201d84e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9d11db71af7211b8182cbdd8b9d94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f4481a439847043c3a597a2a92b69369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd4ef6e84234dd5dd7a1b964d5a240370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14233f73963adea870076d39ebebb485371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7052f157ce741ba19fe57dac12f9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade34c1278f5d3994eb7a3b1b566d57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640c4b51dd4e5dfc6d90d7ff000aa57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a06c3899b388a44b05f8e58284e2ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f91f89c20bd9b30340d91f7194eba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a0ca2261ba0f746b0bcc51c7ccde8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34025e4cafa0824b85c9186743a9f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d8398b43193a400a9dcf3a9b9e790379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e44a936b177186b33f1808052f0bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa40e2eaac5ab65379bfa94bd679b5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aae9015ae425329b05d095b81604fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40bcf260d4d1d45794f687551951e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b581711eb6b5b9903794d6df7f42f5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04e609d1a8fe0ca08f43ab806098ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8915d1014df53c51f3fa55180b5f481386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0addd0b0c35478f568731914bbe38d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe553a4a3dc2a7f6ad09a12c9b81df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49835ec28dcf3225aa58304cb68cf6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1ce56ff96ea9b9977c1e8d37e6277390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337f5570ef4721d96f2cc8ae1a36e91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6316b872a3306366ffc7dbecdc05c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c636ba5f4942c732ebd3598b6bade55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eba0295714fbfff6a6d2b0e56e26df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92601517991541f2974e9a5a006960395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca34ede7b68103f4df835d1a297d433396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee149d159bad4d1bd0a2f3859fc1ae8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded7c96b32a1b1363de850c28bf9883398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86584b8b0b72817125f2c71bb830ad22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec4c8e3f020dcfc0c0e95474acff6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c098e844973e40d7a8559c5da4523401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c213042418d7d9d20ed8ae269807ee5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c7a3809c4de346deb0add27f83c5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5c2e8a2e8fe117c000171e5e31011404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96d926cc78042703e736278443f57f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ed2431313085de29359158f35e992406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b1d73e28246abcc5df19536bb65da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adca6147ec264a1cfec7743fe66be46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a5d590a3786c504f029d7c5263591409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653cebdef6c2fc17d5c0753a30f62cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20761278532aefd5629bb1cce63b641b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1bd209173a0e063cba4444bb43b64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffd3964971abf692a267785b6585f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945edf11bdf66a47076a9661083bdfe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a97e94ffaad5e00ad35461dca368a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c4515e4a1e928d1f35ad1759baec5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f207e702dd2bbd7507c8a3946be395417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eebed96b57736e5ddaf99af3a902a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3be24f780e5f0bb562dc9642f90161419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0bc025664261843c619be7395110c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50333fad0a9bf30323c992e1062f05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aac4311e4bdebbef2cd3c5bb807c82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b099dc632240e665a9e82f84fdff92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7e426409b9ca1a2b70b116fadc063424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42c325dc827ee9476613c22caf3913425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147db6a370cab3de441671640171c9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d0394e6c74f8e94c79402b4dd7b06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023fd9ccd6ca89a2eea7d07c351392b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8227e6934b827dfa1c787070307ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d21819283f67e75c8280866a13e62f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304747a77f3d6c17c3db30bb28e402f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82fe66c3ff62a8e539ea80b28d3550432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfaa22927455d011ab24cd20804c35433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01535ff79724846e7a22e62af595cb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349b4f996a66caea50bf67852811fef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a144e1544046eb894691d0f1154b81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c763a5e44786fdcdffe0902816ded437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592180d06da50181a38506e9c4642d1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4b29c5ef6aedb4a6b5e3dafec1c8f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829925e2dfb0e38aea40df5cd799302440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19059cbf3829d1e2e65ad5dbf7e48588441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54ed7a9597f45a196cc6afc90b2f91442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d5904dcce05abe5e37f94c2cab3e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908056223188dec14323629230c76ef6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd620975d5188d1962b7d4d134853e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a0c2d3c62419917a4e8de57501ed0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9c76393342cfe97f0c1d25cc99c68447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee42a80897706ff49a5b8e573f4864c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40801776dde67040b1b36fe991b12e1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d86b9ddacc74abf7edb45168fb538450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabe9b0c917ced4cefeb232ce8b1a8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bb4b7b0cab5a45841d6e487b52cee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609fc1602e64e709b2a260b2f2f3a61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd33a5b8b10b25d730217e5cd79b60454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7111b6771fe457b3cb52cbfbee60e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7e1b31b942611ce0b2ae8fe76afe8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffc86c9ce15625573cdf88bf6cd6a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112159fed5dbd8c18137ad96fd63a4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d0e933cdcf942f0fa7ee0b6116de5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed12d8adbfb6d2454bba2d8174dfa2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09027c13aecdbcd9b8b8c1de529dde4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe380693625be8e910f28b7496f43f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62922ab5f0225989c0537102e0d0e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bebb52189e0a1ebb65746d45b41876464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ede42b4ed1c69f5f4049503bc53922465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46632c69632b222264f615a0e7daa03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c86530a4a688c18781428cdcb3d71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951364929433a0598bb5c9dda4e62b46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e94d6ed1851016884e125f446b9d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40dbeede6641de0c4c00496a1045c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379338fd5321bdc0c9d43ba49c3419ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00847ab8ff2814d4aeea80abbf6d1a4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d152fea9023dec14b995e653672e8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e501fcc04f11f698cf23d557e4758a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16306b6b02a69d0967b698033807e96e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e127304f9eeeebf8905628038ac7d9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fce0740ea99547aa8b4dd20896f46477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b690da13867196babb8ca0c7e8f81a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ebee8617b3755d0a2141f2cadc8f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093937eb50a7c74102e77413c6f4b200480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a38f737db73a2b8b3a6a75f3f6072481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ad4713a930bd594c6c29a611b5043482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b80a146c534b9a371dc5091ff3a8c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7f9a83867a5bc96a2ae649b4c6147484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933aa2914ba823851ee2b73ead6fe58485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b67b2a8d2a72e522a5a71a89a4d38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89349d4d389099d8824cee173c0a4ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7fb7f90bfd74fbfed68af7e24a0e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c9d2ad8145c2d72ab3072ace67b43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75655979346d3d9ccb179b926b1b906d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702eff0dc050accdb772fbed700bdfd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbab84c5655af99dd6d5514f42767c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae818af6257264ae93982154c2843c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa68a88097b58d990fd778b98818cec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9520d257808ba9ede2bd5a2528fbe0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec667208ae5fca4ea72bfc65a9dc1ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008a4c2578c5ba05b21c147f8e31a98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c058ffe0e7b75095d3f545fad09ecb0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e3cd4bac5a1dd9b476ec90771493f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23047b291a75358b577d8969a95d330500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392ee5ea61cbf1bb80cf3a7fb5d96f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb3042a841c3fea8c1f2c923e6e86e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dd48817b23109bdf20f1bc6431581503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eab481ea482edb0adc4fb51714573a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99c4517395195321e01a68969d701a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef56d14210ab7e4c4f6cf89516a45de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d936c84955ee54cc130dd98ba6216507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfe135998485795129de9e18ab3e06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cec201362a57fd7b94701f8aab52cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9762c70af902825c42a2dea582100510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e52d0fa0fdee1ece4e8d24f5684df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3acf86401d4136f8cdc3da149f18ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4069f633d6dde5ea0a9c26d6bea5a88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d14b8ec934cb5c564fc6350f05f7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee3fd0e09e239bbfc93f49efd10d83515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f612ab2e74e961fd37494af7791b2c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40ea81255f3a2b5d00f1a2fd2a9b37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993749f0ee843db31ef14025fa47218518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed09d266dd8ac60438f187154ab7498519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a3101ab3ca03274814ef8cb20dbcf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c4825803a3af182167f139f7ca9d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e983f213db9c04d79a96eebf1ac7bed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e12e5db12304cc556fa2e00b76ef1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc9b5c5ca9f5837c1404e91a2eb45b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222e41e9651ef2e5e7933e02c8c8d74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bb4fe19e83f47a5cdaefcbb1a0c06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fb3fb9b5d4b9de073362263040e70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3652dd980b9fda8771597d9f4cafa07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f61034068a54483be616e3e13d1be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc0413f4fafda2caa7eed46c836e45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cf9a5135c3e517d543fa9d9351cae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3159c05de944a1210446ab1d6c123532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce7069b0297805db5b961bd3577dc1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266716f5777e9c4367e2ea9a29112850534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db800f6648263618d27cc94ee794365535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c3a6fd440727466fa35c79f3b3af6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fc571efa37b9928be8ddb22d16db5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ce95452ea12defed8f55933cb1436538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a625330a03a9aa272fd690c8ca103f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975545c35682a4f122c34c8d1924c0c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51775a610115a8a7093c7c6fad2e421541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d4d7943c98af99f46d9ce43c04927542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee59d3a06439543b50286b07ef10a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d38fb2a59a453fe950601241659e4d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c40babfa111309012bd77db90e69f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4610eedaa59bbe5c9c68032a728540a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c91bffaae239db9bc08e49e27f429a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea66decd80419be0620a9c2275937ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843a9d6b32997f1f2ff467140635d41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fcd7c595c11bbaeb1d54bdf3628e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27b4430b957867c2ff8ee0cb1ce8c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd6a410a30e0a5edc9e3ec5205c0ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b82766644773eba8fc5e280b290fff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e67bfcce973ce22a3208bec79791cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446198597306df5f35901831898529b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cdb7925ce1a17831e85ad4e46da31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87470f575bb03367e70c236ea8f7e50f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce761a1961f38abada40701890e9e98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929e271b287a2fda76967bcbf333200559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec741d5b01de0abeab6b11296c57f00d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93374b20db4f2406d013f7dc74cf743561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af58493d8c2d7655b28147ed003a94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c42ffa8490b494e3e8404f50628cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1affc0ef6aaefa78bb38064e18dbaeb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5254bea22b8d2ada2fc28222efec01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd654d775d8048d841d6ced479b4a4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beb06963cf011472a86f25d3348800567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecbaead00cd638094f1aaffc50b36b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744bd9e770fc9d13e60954e4fac2ac3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012205a5dd1274ce81618fe822e0547570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfa76914cef3cc9c1b7c83af2f8312571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5605db84d90f4f0accb9163ab0b6a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e07495f3cb9d92a3ec74cf78bae9a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663a4fdee4d8e593afa860b28ee85de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52262edb68c0ea58c1202d31c6a375575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd679faa507960f6940e41b7a573c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad2b1aa015d344325a085e9d07f4c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31784e5cdb1173f4aa0ecd39c1f7ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2011d8ce55e3b11ebb5337f5b9b748579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c583f5b525bdc75865eb498e9b36fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a3cebc50b0906ef4cded918fed449581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d00f3e2fa40f10b0335ac9461bc55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49731e56205e1de34a1ce350ffc32eb5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cea0a96ff95b9ad384de2248f696c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e48e8de17f04a600a2ff5e7f007a6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fd3c300cfce8ea1520cac65f9f6e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c72a479dd219081527c1eb6923c79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ef6589afa673d2396be26edd3fc99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dedf66c61eb4cf933edd3fdce685a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d91b9632a87339a8ef1eb3737db3e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8fbaccc6d52378d3434a1cfba8b0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d03108485f96e01e787e74b0279abb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fa4c15f7785d6052df91602498dc1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e948a6a39d2d5bb99b6725ff383069594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d14c23e3c1a3b5b303e9d886c0b16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ebe8a2b58ab1e55c3df76c53dffc0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177b102b2c08851315b90b8921c566b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f7e6b9039ff7c76c46ae19f5fb999598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169578dcccce4d0cc72d7483fdb9194d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739636e344ca07464b2522016170b09600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50c2bf1ac9ccf0c2991d916758aa60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c561082fd062e4e1225ac3e0c2d3da4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72335a7ca584e375612eb60a0fee68603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6287351b907afcbaeabf881f3b631604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdeab6460c113f97a2623a7240531a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53371402e6c32264120719f408607a37606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06e7a351dffea16850f3982b9b9642607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a99091f16884812c4797d97264863f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae24143f6d9d0c13ecddf58d3da50c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1839f9469511e6ab6d4bebe5643080610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37939a556d27e94787b97df2af2107fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa870771245605e3d8787d722f0257f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111253490ab0eb8e0de343172dbaaf4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66173d70f186ac2a709bb3949e6501e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d94993cab2ca1d8b0e40a5e7dd89f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baff7ee2ff418f92b8927fc9ba821e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e26733492b0450fa55017691ce8ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277e4fabe30d347dbd126d670f35ddf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725b833cd68013a6565fc42159c4fa4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d616569544d87d7c5064c2315e5a6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb4b1de31cf49861d1a11fca19b294621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594ce00bd79d9e0464bc13b2e89135e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fd24eec8e7899c1d551cc9f608af9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df9529ecf1debe068651567993044c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bd9a7bda220eb0a062da8d83fa787625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646dbb2188c5c64f1846f9770643f0f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53794de34d3d7fd500634995302ffe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db9d4cd1e2803b3fe970d4f80381f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641cd0f8ac41973781de0784c4130a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827418618c637efa9394283bcb10b80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420377b3f809be92721778ee3c08c367631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b68faec62216aa74eba92f635f17c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bff64f08949740ea22d6fc3cc8aa9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e024107fa143be59696293280e553634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221328367f4e3ad334308dc3035bc8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7bd24ea5fa9162a7d32e832778b91636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37840a3c8efe88cc30bcafed3edcf2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20625ea04247c7cebf30137cab3436b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85dd56d7c9574800d3906912672dea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e370ed294e852a43d7762f30a6727640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17606636516c658c87bfefba82b2e07641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9d1f609cc1b64bd9e3bf652139e42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c751fd544eb3ba81cdfb1712cb7014643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7a397f30144731f6c81be87f43c01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe8f09cd4337ac846aadd80569866b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669abee3866bb3657825381ff0f3744646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375713774ae3cab9990794a1c145e8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391ce91dbf215346553af6c5a99f479648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c0e6e94f7d444f6c5d79224c33909649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5efec6a7a8ef558cf6a527153f5e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887c31306946c140ac68a2298088c9a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becec1c1026a38e9afb5d43508e4dc53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f6c8595eecfb11aa5b6def0693955653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fef00c53dbddb416ab7704d1caf8ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ad784534b46106aa8d0b27ad3af63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df63715d638dd2305675091885504a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210ea038e5c6e288477dadfa58e7d02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9480cea086c5affa954cd0a6279df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abaedb17532aba630e8e07a830f0e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38f077ef65120271defae65be410db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09da40a2a4b6a9bbb2317343415a6f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26499193b91d250f4314b3b573d424662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adddefb2ad7fd51b3c3c5a7654e322f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a13af8d8af9369ec0c260e2d6a4715664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74890842a72461a6627ba2095c95cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17496c05f631ff7d1c580ec8c36b9d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811a538269b4952735ef3f08af0624f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b780cded62eeaf8c44aed19ea2335ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a8a03d4cd944a991ef8f931e34b21669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf0638c542e7207a2397211d29e9de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c917ca210afcb1c524132ca006bbe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3627382262d45e1f1bbdbdf29deb35e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb33ad8ad28ba664a545d5092cec17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5afe586dd3be7cfd25784c8b388383674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d19683931fd814b2b11c71fd82ce3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68aaae0faee7784faff444b050b621676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96a753249ddc764cc9e7304a112ea5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ed762f9628ecfe1768dacea2b34c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75d35602904b102a4c9b98af6f0cdc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6201dab70eca0526e6e21f512563a5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0410e9dcb70144cd83fd2839fb41c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42faabe2ac47dd09372e1237d462911682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4bf3144bd98975f300d7674dec2cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca9efa605e96130790be516fe810c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12111e835fde143647f62cb2c8834473685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b822ec256c2a029284634873052adb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8e87ff8cdf8d4eac400962bfe9a82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8268ba16cbc2e78e4b644f5a07558688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596236489ad48152591920bbb112b15f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056aec6271a3c4bb281da4e1bb1d0b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a1288611ab83518c86f20a9e29e71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dec660bf642de72acecf9bee05c17f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6296da20ebcb905ff0edeac5b7a0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e2475245f616b78a14fb1ad347a09694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72265297eb10700cd36a90c3c258fb78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788d15e0f1abadae938698b7be8d9f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677d394af85e32b18693d5a2f39717e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb8e42d7ae440090a1207a6d6bb3ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdbbbd7236dbe2e9a2a0a630fd18f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e422242885a320fca6caca623e94910700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cab8d839b4e0b9a828b8216f7bb18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf9966889ac430717b9950fbd80ed5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b211ea5983a692c7b3a03a6790c9908703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a8c0c3efc3db6ea9ea1f25695e92c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494eca98d3a7dfbd238f5af30253c1f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc106f0291241f243461a48a0ea8aa8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7157f81d86bd9af926360693a4be9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdca0e8bbb455297d93bfac66874ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54649bc32cfbef1e379aaaeeb9a18e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50520e73f684e808dfb7251ca0f5dad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd844ab35d9813113e5ff2e322d6e04711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985d11ae53bb07fdc2f17335f0d4ada712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339064c8c7f1aedbc9deff9eaae377b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29393d54a4111e988ca57d1ad69107a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b42546a3fa6313842bd7af645c2831715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356077964a12695fad948fa2f2b5f3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813bc90b9f6da0673a02e4dde327e66717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984d36102b29e177be28cf1a9cc75f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae3c302c63883ee1e58d442b1f0ca9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c138c9d49ee113eb2c47648dfcd7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d783a5637f51fcf0184f915a682e81d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c7d6c476268e222c7e3bf35c23d04722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd739a83351fd4b4a441c5f16f0370723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f318685ac62df80939dab9b45fb1170724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6016a0b38dba83992f333832c78ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50492d18783d61d143455bb680958250726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce714465e51da0d6d6d08fbe4dbfb8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dfeec554be8c1fffeffbcd9b4d4af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6fd5450efc2238ccf7a82ea04150f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70211cc131dae31b7e40d513901a27b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6763eef4449692eb8e4d46ceb18172731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3372b982681df8732ae519fb1c7daf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8629e88269adaede24706b0b7f217f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78e1c58d5c5b5450f9f2d03ee30750734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b588966bff3b8d326a4fd43befc3fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2d2ec2bc110f5b9acb770ded11348736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca10b068093c49bb13f3b9c36978cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f986849c029e8924659391df6c7c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc52f3a7d76bd9e077886471ae1fcd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60564e798a640f03d23d0ea20280c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f74d232e9733873dceae5d89215f6a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f911221a891ac76c42a2ce7f0a01c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc6060ee53d3515fb53a9c083e87b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcff3990f5b9dbbf4b2d665b039d15b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3fdd9459c11230593ec3e737b30bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be89b821d62ffa81d5b63825f92726746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c501013282e77e2039165713e0871747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d02be43851b529985dc9eed79dbee3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c960ab0a2df328e13ecdf5e7c6d9bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08954aa3ac5dfea7eb70875707433b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a748511a6d970bc7b2d144b909ba8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54599b32ab7c207a6a44f6c91c7f0374752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef7401b7041ea4f98740d7b7ce2f36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb34f2e2e14681705c1cbe0d25c869d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15e4d8885711c91dc6f6ffa2106511755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da7a53105ce0ac848b520e4b74a3f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226dba6a8f279356ddc091ab5815dcb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98641f8eec05f52f3bc4b4460e97a7f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234706f6614e80d7b6d300a58da58f1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b59343311f9c6cdbadaf40a8595f0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146dcf57997b379a1100a7e99550ff0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941bad10b7d269c0f3fb478e4428525762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06efc4bb6abdd14291399fb60879cbf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57e095f46e2e630b998aa621893902764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e825c334f8e7688832016d1bdbfb2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad47ca555adac406583aca44bc606ce766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f374b3c74a0fbce96fa3e8eb434fd2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e21f869dbbe3570f6c40678883f2e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65bd8c9c1d432a72b005e8edc2402f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd394fb48bc1afe416a6027da1beb82770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e5f04776c3d97768e07aa8da51f76771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da27b1f1e69bba3fa0cd15c21a919f2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b023beaec0128299e9e24ca0bb6ce2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff2432057df4f72f7f22038a47c86e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8e0691abd1f319b90a28643948a1f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eab979427b0709d6d69938be4cfe7f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77fa4778c9feda3ee0900277017082777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf70bc24bae2114e99cdc2ae4be4851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49923fc9bbcea4fca285b4635497bb4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecd1fd7cef38cc797def7a37d41a823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f8451c592272f6f4183e475ce80244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822d78502057ce45a7ce5cc201ff61c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3855342e510cd31a3684cca124fd79e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20400e83002e71d7e70d67a9437b5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9cc6c67f91b49081554ad45d4c9818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954e566424ef8dc77e7d1bb496c352f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c84b5684a0ea1b44f91151952612510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded969a02cd6f679a100cbfd1edfa09211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4b9bb40c8f4e0e1ce69f86a44a88f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014260adee609be031445b43537e6d1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18978bcf194d7dfef4dbf1a7b18873e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828248d8a4203111e738f2555767106915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c44e888887720e271660c5c67139d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2169fc7c51f91b600db143ccabfc62c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b1b9ceb8187a1a3eadebe6ecf349218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77219cbf509b85c7ad4ab9c64c0766c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5868c75370cd63b545c9a7681bd0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26110609ea7ad1f08362aad5e7c956f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9314ebdde7f879202489a5a8dc605f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e7eecdda9992851c1f2b1da9a4cb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7b33d538d281d7e7138c83b67fda124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7d953f3e714494605ff42c043dc2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610053db8784398cf326670294a403426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ba8bea8f59a656911de20ecdeb72627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f99f51b08a68aec22fa72ed3ad48b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85a092381ab069ce5885ae0eb68f6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cac7402ba44418088c89f7e1c441330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f34baf6a7164cf76ce08935fafd62a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135e279ff56237a3ad60c2abe658e6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df31e432538617019c3c769839f863633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208aebd15dfbfd68add788172ca625b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54cc151d29939d1b0fca8e49b35dd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3e28500fb58f2e5f2228076890ddf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b02e15cea14cffac6197b395a288a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de21149ccf07b5cab2c05bf4e8abc0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7b392bd1e74637c5157fd3b20b82339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd72a0767d88d166d086844c09642da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3f02ea1065bf24050adfdd4463a7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caff48a1048a4d251d6c9d681167ea242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e05c072cfcb345af1b512f6dde318843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc24160a9bfccbfe4777b9369fbd00444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766142216a86eb8796eb44c41a4650045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fde991b87e30dd4d792b3113667fd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a534201be6d48202146ede120a88eb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e6147a671112f60cf900556495c3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc78a1528258f72d18170d4a255886349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fd8cf496beb8aa131de11050d058c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8a33fc78d854bc4c988a69d29f76151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4497bc705365d4e8c65ba436eb80a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80595ab521b2d4daad6879f17808b0dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba102e0b49eef935b544cde85d0d7d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b540cef6e30d8619fb483b62bd8b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb89fe5c016bcff9df4ed26792461ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b62a89fcd1ee0699f16f5eff52aa9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aaf450e0b3d6128f2c5b29d939a8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde65aa85321e9db7c79d257d514d32059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8140f3ba91d467e07981a215252fa4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73616f58702b65b3b03ba1be249aae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d333b46b6057ddb59a0051cf8c816762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33981f7808d71ac3b1bbe195f9068fb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294985325141707df9f140c47d6be8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485f6995ce3d3eef6dd202113856b3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf05d3fd9b76baeb2154be20cfa4fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb6003d893e8cae0e48c09b396714467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c591803436d353604f78ab8337341968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9cbe2d0bbf88b1623b088900107dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31b8da665986246a90d2e6724d8c5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e371e522d4ecd1af3fb908b1980fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff2f093d241bb5c8f2171437f46c3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e4840a594ba647ae5ccf5f32b5c4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c40d860e656b30ec49a9b20be4ba074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03c99d8f9636c22d03f7e51d36787775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8bd9cb42a53c78db5efe37271379876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54461b0c3b8117769ec313980ed4413877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156f8ee0dfe5fbf53533c534defa42e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa693150412cd7eb4a130d09c8db258c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66833040e27ec23e35e925549f1479c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebb023a5703fd5eeedf2435b41c3ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d80ad1adbf61db1dd21b4dd2f0b9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94131b2a38c3fd0be818e5a3de15cfa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e903d85e00ae76ede14fe50ac2a3a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d5b984eb7b2c052591d742ad80cfd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b098114ec4b6b4b7600a584c6019a8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7f67797c9dd7b8f69d522e38b49c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042c65764c87618b17f82c7f7b3fcfc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2189b7b173c3c88238b9c4590202cfa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd372a901fdd18910b328b61dfc62e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f65b66c0b62dbc1feca92b9cc17f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30481d7e3343bfc8129d866b8e915592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e9f46d145d693146a1651d94ba1ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ee0ba2d694e48f8abb1649f8e842294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c3dfb80fbe8dadac7baeea605b3df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92b99ee2fce44d58b1e5a99e051d6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcf0081ce80a7a315a05c429c1822597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e041291b2234edce0c0f5ff459bfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f235cbed3873db95bf42ae33d8360499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94449e794e2bc38bf65cc0ca43c33f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09b2b11643a2363bfe234111e4241a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e6680d3e229f7885e82dd3fad3954102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937fec6a81ef5d3a6a64e24b3366053103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2224bdf242d264de7d67c3c0bee133104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173b658db0ccf401e64b9d51a5aae38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c3a15a8e0a9fd63002acc6401a607106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ba741537c413dcf5c35efb4d65941107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ef9378a53acbb3e65f5ec7e0c78cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d35e74f6202535f4ae865d8e248f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3e91693c36b29cccf2adb46364f56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ee1454f59ba69cee94151b0e85a55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f99d598a2e65b5cf126245637a616112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfaeea309d8ba09e1d396805f53957113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8bce949c501e15706fb6c6ccdabd1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb099a414921e37da0edafb2ef7ee4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96a833140724a47410118096a19d3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1a7af48e1bc95b00069bbfa9ff97c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba17318b1ef15f7fa4f728742a8df2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb58c96b22cf35e5e8acb970e2e243b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb67d18023b2ee697ed26888ba181b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93f072dcdf1e9610c39f73b7f6e265121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdf8dc76299b0f2edca749475803ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5d534708183cdc3452d6d86c8e9e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10d791997e54116ed213a0b7194056124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e707247ef0f761a9eb9e64fa7169b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52666776638613ba5c77234207c279c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e22979456b3822a116a5a4291e2ffc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110dac4527cb09d015fe5524c287bde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5750d156df69a3742680847871a48f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40fc4d595e67e308a88286d80182d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67c1b6782f1851950464dbaea88782131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b530e22a011017c0cb1fd79e8abed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9a68365cb511503f9c2310a24dc99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f274910d07123a279b28d97c05a2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ba50e6d63087d3283a80e06db1548135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129909ea02800facdcf3e03a88223b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f292b31a1f858fbd1b7887a431fcfb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f31081923ba4252c67ef0702ff9e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e81567b59a98aafff84969369e9e11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966dd1fe529e45b9b047cfd7f6d115b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4855400814ad786c370f7246d1543e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07b12e55bd18037f4569e0bbe8f5f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78564a764bcf6380f63925f516676f06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a527f1a601f7677a7200fa1bb330ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43e83af4b45774dc5123a3c321bce7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a19ee95ececec6c41b813faff57cb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ccbf96a601b2cbcd7d917e567e009147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3daa81a24b1bc3d5baaed9e68445f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58d6809f191e457e2ada9403d75a84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e17c0830399acc81dea97850bfa6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b078098962c96084b27089adfbad1fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e9f2216d9bca36a0bea105db0d300152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da9e729a0c18c77f21e4272f09dd5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf752d30b0441597ad2e301917ea02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f127e9d640d60beef9a36809cf0904155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc2b8a705e38f62c08719589e39079156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd75d0db80b88549ecc720822a4232157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032903d13d13be2a36e099deabac3060158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da53b9b994446f52f4f208bf4aaf6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05c53205488b7ab1eda3c56baa69be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3d43b0d26d080e5ee6a81700eea5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c0049f7176eb294fa9b950757808d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c44d6a6bcb990bb348bd6013d6681163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef056e4497f0b9cccd50699e66498f49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67085427b7c60d198e4f2a917e3f9eb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0799e24cf23fb85bed50aed537c4d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61908495f53378e0cb33db7fa37f9d49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed02a7fddc3082b7aa96875961154d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6c1eb3cb38223c28d6b476be2c9a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e238a2819715940f94faa938321a067170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae0a4050f077c420f1fc1de17cf1c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95dca4b9ba64fe6d63d7741442af1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bec34eb2be21e19af08cd9ebca9ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598b22a192509e53f75e7a27c1f2988174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2394c224c3eef29ca33adf217dc46ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521f3678f38e23377fea5f80bc064fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c5e7d2a7c11c3f7c47a5cebe235bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc6060fec5fe2baa1d18ef16a9dd51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb60634d905d3a4c0d2d3618d61653179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6304c4e73ca3e7199fd2723ec2474180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fee2016a5791ebed85750de7e1a5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0728e6a7f98b7e7cd57ff73951f098182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247d97e3f6d0de01d49459f2f8326a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8a06507304df2a2c3f06f711756dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099002638cc9db73818d5d0b6a3f456185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d3a1795316fe73da5f062f5a6e3d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2d76865339a442d8aff16c320668b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab0920ec58931d0645cfadfb33e0ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb9292ea36fc3da14f82c942ffe7b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974142a39dfc5aa913183acea643b6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81db4d0b1738b008b8b3da458d6f56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4624b72d9f1aeb264ab7373e0022f11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf4d3d63fb0c326f36692024f02bc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0578c41bb05a3270b0db642415b753194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888cd2c57650667a31c8e409eeb0ec2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fb286c05aa4d8aeaf155fd1ffe590196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaded803bb7e1b67748a3f2d5361825197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b857126671f6255c8c4905a6aa64e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c1fe02339b169b429f375e6457360199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492af92cb772dc8809c5e95f6958cc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7212b43264eda4016218a192c634fff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb013f1505a055e03f8d32b1950b93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aa76a2428a2755fa98f5dae694709203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fb9eb69cfb689dc3e3baf392541e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55fa36f40daf7b8f92c83636e5e62e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e9f3cf2875559087c6e494824cc14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d201ebcca51a1e0170d2619f1ed6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1fa103aa6b861ba166fd62c7fce7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac8338f08395b794f1174eb94cbca8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddae99284565e88d021af0f39b48d86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28ad425b8eebbadc81c30031fdf117211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca868443f2784eec5e721fc1a5f3d3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea395bafbd164a7c8c83c10c07c652b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af586e764f530158840265874bb26c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6be15ef98b5b2dc3b1f2f508b2508215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ba4a0f93cd569e02ec6f419ac0b41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66128796bbc5885a9101aa3918d59e5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadd5876bad7e54a21e92b52909db2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da03df06264b78e952b019f39327925219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d24b9c8a1cb818205df36f67c0861c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746d4acafb8bbb7ea01e384a12eb2e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dce3e87c8ec7fda18545137256fce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffe36d1a04bd2128ac4bbbe60a20f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60c5f63769f9f81fa6946deeb935b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498b2e63c6f5732ce2578e0015a0f38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76d4f75713594f5b5c8f90f0dd1faa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631812fc02c9c06a3f360c3ed6161e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8966c0f976e98436d3b9a3cbfab85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22caebac62fa27cb62de1a2a3f0e7b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45fe84368f5066cabd9283ce1b8a63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bae8ccbe9297842d2684fc6ffb65ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5779ace4d2d586e5024cc046d11f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b80e4e93f5c78818f2ab0dd87a2eef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5a11a70552fc8037157226536ad0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d454f851b1c20c230cff89a92e04f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed33af6280c12def97297226e99938e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebcb124f7be67fd7ac09d45e572760237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee04731bab9fb7d55484861c0115af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79fdd4adc53df31efbbefb60dfcbf4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d65dd20886b75b8e905d668f6330af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b516f7065043c7e43dd476727d965b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd015f6be701f29721065adf775a66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cc9e04900f079fd3bf10553c9ca73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0b44117affe22ac690efa01154954244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d6f4feff54e68009967f34282e536245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d74d76ef54c1a516a25c8a41c99d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb1678e41d30f2e0e17e175352cad1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbbb1cdd80c09ff35055b0c1719559248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459db4e906d3441345366f1ec798d3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c48b6499e0b87d663a2d01d0df27e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e357a4da520567400ac939315e7af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35462eb0255e791ed9828a943a19601252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e005978c10cd808d28253f7a842a2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e655a19451adfb143cbeec7288ba71d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73192ea0728b448385f2ebec812eac18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f0fe70ed3113424b20bd32ee5ec06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdc23270c2ddd087bd69a49ae412ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e261d561334d0ace67f12f7879d752258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bc68bd585120f8cc63cb7df4a5f20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c64760aeb9df3227c27f02d56565b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb03d1b32a5eefc08ad2ef902fe2132261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3fb1db5a20ac3e4c520406db33563262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc2ad2c02e87da66ece9bb58aee0e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f89027e592f1c24f6d3a6c50d2721264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295e84ac5fe17b0ea6aba5223e223aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410e119b383e90001b546545f0acda6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173a556f611991a703e7da9f53511e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f630d6afd20bae211e6c30d067a5a8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef7406310e7362c4ce816e33306d1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95ad90f06764942c33b41cba7702f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cc8d471c180622fe14aa8498a8303271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94aa6e9b0130dd04ffd275f9db749d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83d0135d7bacdf4f20a40f980cb483273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5c1b05c90028387923c765840d0e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf8aa5d89727de88231a7caaaf065c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86807ffb53b80ca5c6ebef5e80560e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308acaafbd02d12e6fd885bc9cc79ed3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c87b3272d70fd59156ea6becffdc1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82f91ec91deed24829ce16f5805b74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2c83c72a20b3ec3e4a80913b0969c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e81f2165cac030aa337049d7da791281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d656220900ccf79453f3c6870cba9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4b772d6fd46b09f809a154c3aae1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb8cb13bea743450b3e3c97f51068d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8aa41f4ed44f9da6e13bcfca9c250e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e6a195923abaa54359ffa26fa6dff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a98e129a6e44c7014e75291a4cc55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72777610d8e81ca358462a30efd39572288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0adbdba948ad15a618a47f7eeceb54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07da582554ff6746a329c650da1093290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4596aaf65bf4ac01ecd15a18be04f51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397aa5a6d9bf2312a59c85b0830b9dc3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf665f9b42b6c0f2ea198d38420a4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7a6f5567d197c0f1ffc9199947f77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd88c5897cdb58179bc24275d16aed1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac839d1523441ac830e4b2f2deed18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257b7887de88a5f494657aa3784af8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869585c22b543c334f96ccfed1a415f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0ffeffc4f8aac3c8d852cae6de70d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd13b214a19bb51e20861c7337a39f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317d557e06d942494b0fb0c43102977301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ede17ba40aa155b94d5289420fac8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f18a6758f9c552b6d46e451370877d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2575d0a387b6bfcbbe39405aa25cae7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d8d1ba7c1bab14b4a476c0a3c1dc4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ece12c59d6f4c7854cb96c8507283306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f5ec37af527361de81517298ffa18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52a45541820e6efa3f42595c1b6ce7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c550a3c1f90f42c72b6df506d8fec0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e86beb012d2558b15095fee492acb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48c5b72d9d51987bb2941d9428db1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b847a38c4f9e8f84d47a75d4e855d1d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc17dd82157ad78df530d6e4170fb2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc84ae677cbf04e6353f2b815ea2ea3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd8356febe530f46f550310df5ac72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62f1f490aaf9aaa05c993e6e553078316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c513903547e167fa2eebe83675908b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff1a864c878ce1eec199a2087a7c22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a49c1ffa80be1cd7ce74aaa7dda9be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ac65a1fca2520b44ce05a4c8f1479320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76c902cd00da3ba9e2f632c9f445d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5637099635d6c6b2f42624a007b90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d20f9b92dde1dc782eb60cac1ba957323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f66ecdceaea9e15518a74d35ba1c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e064bcc0deba73972a6280f182cc43325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128472645e889360ac1ce59271209da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92195429a1b724e13d57187f8a674363327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af2d5c9b77a058fc353dfd18205600328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cc641f0ffdb6f5f77cfef6174f7f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ec64a591dadb6f3db4888ee4c4595330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb61a266534a2d74790533c7f814ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8209574636e63c4cf12f5ea5aa659332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b424cbce310588525495ac4d4b503a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649450baf05394f0c0d047abab119de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9fcfaa31fb6f8eab2790deebafa98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2424d8449e185dc4b19366dfc2457336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5657c39b51eec08437698378bd1acdd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739f6cef9655801a7e5b5ba25a175ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165b7fb2d0426d445887596f067ca30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f7a314772b901263d43a3d5116098340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da75cba19939f743a6ba5c3c33c330341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5ae08c35919d38a6b69891ce91192342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117157d0912bcccc87d18ce6d1411678343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf291c384a1006df7233b21641c0db3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb43a0e966761e0e867a760606ae43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed768f636f3eddf25404aa29f3733d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cfa625f42338a6138644d3fa3aa65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd4fb5c54f3deb7364fe6019f1c0f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd33fcf76edd71fdac00ebe7c6ebc17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66df21151b17f99cd3c2421e7658c08350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850aab808d77bc18bd675fed87cf6bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c26e1d3d43f25e688059e040914a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5e1b3d53dcc3808ad932aeeff5695353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b077c0abc6024426f8d20ab8edba21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63b4fc7c450b20961c638d7f2a3ee3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b15f7a305ac0db8b32ba55017d07f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cba7914baa92ddb57f14f5bfd4582357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050f020ba01b640de7906276a0c8c4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228284269ed0c3bcb7ef3e2f7cd347e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6da1500651847f318766d5f24f172c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e60f5118badaf3704cbea3d278b850361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bbe326d24febc23a3efb2d20721d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba85b36e7db50011c79d3c57ba4b00363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135e0c7696bf5b998573427308f368e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8275426762148014894481ec1f792d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19c07e39e03828266dd0db79b2e424366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aaefef06c39df23b50de45328e303367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9255436c9abd241c5fca00ddcbf43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b81f566803b562ec70045c0c2599bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea8f1143dc37b34236cfc5fedd75ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced42c276c66891b7927a529911cd41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4c2d93ebabce852f3ec758adcd401372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7a5fa47488e7de3f2be6ca4702f8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf7962222877f5e9119e1c7818dd70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e6314dc67a7dfb6c4965b4dc14d77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201010320cbddc16b9df71832c579afd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f07f7de32a9213ae20fb07d828f41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13babcc7bedd2ac809f8df45c0ac20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90d7bfef495829b81a5c175a2ef473379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f80849fe1d41d2b38f7dfb8ef7a0ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dd332a2ae5bac5894e4f3501d5982381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2284dab46bd2960b150466711bc6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3eb4872071b01c87400cc2704f48a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec593e3bad3313b47eb06a88ae4d0634384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619d5c48c9929e9fdc65b129b14e246385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bbaf112e1a90ab1e636a7b17c1bcd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28aa8ccde27cacea6f05fef4e207ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de94065cbb15083f6f1b38f9391962a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37a7537373be44be4b3aaff479bdaa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4de20c2181c5ccb84d40d987dc71ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd95ed9de9fc9810fe53aedab6180f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deffaffb64a95fd2218e8c9c3660259392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688c1b6a6e293046e26bb4e1380d442393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bd8b88d8417a3e68de807481335f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d89c5f5f0b76e9b431046fa09a7f8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571733bd1b09ec5ece87c4ba9c8f04d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13630a7eb22941b9b443b1cba9f305397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6f3c531f03ead62dccbc9e0096209398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4188ead09a8d4e805a9b4bd249b01399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a631710c63f3d02f7fc5c3902a8fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df06085ebeb51335a639fa946cc6d5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497df32241cd29f2fb61ceaf703fe04402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33246fbfd0659bffae615be77e1716f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17567919588d7dbba988c716b2a3d8f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2a3d229d6a80f0b8690dd185361cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc10287e7d70a01af77ddc01802300406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05b75cf34de62d828cf598fac2f961407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f7c9c01511060266437e0b0aed899408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5210f02efb6de182b6226178f2e1aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcfef73e9fb5f19b7b613d1e01727d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209310a1169c14bb2c2ae12a212f786411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bf501bfc2cafa497a51d404d79438412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63145cb08fa6ae3e0f30fbf6fe8efac4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b145bf735cdba14bd61d0b4fe5d01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddc45c6b69e618bbda9d9e7bf3d93f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8c3b57f23a98c045c65b678f3fbd2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8faa7108bfa875e00e25870789246c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473429447d38aa0d93d844743246a5e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df8e9befae0de8af1412cf00d0463419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bef9fd6ef07b7b08857fed948d49d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f6fd5f7cd2754f1cb5c34a4401ebe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c3b6ba0e3ef6f50c8e48a32012f57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c87e0c5916c501c39b3a344af2f429423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d63b8ab1d7dbc22052713ebba14b5f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b29aaa4e54975c42191470f255683425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961a5ae47e5fd5a0af943dcf39b6e19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adda0caac602316ddc07eb0825cd423427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa191f7fdeef55b399843fd25dea585428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ad3b01642adf28bd9a80a2512f207429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13d435f9f794048427d4ad9eb540b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0a55aad4812154135d45f7c66c268431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8a17e09306d717f8582e653db7993432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66bbbef1b26ff62c52184d61618a5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f490db6b5b930fdce2b99f1aa8dab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5e3b06aa8d990f1d667e03a91518f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783ee378502dcce6a694e84933043e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f624f64f3c2e5b13132fd83c86a0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90bccfffb61685182a9a19e2346e6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f683315d0e0efdc4c8088329ba6828439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9448572c82a5de104c822a700a82f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec43aa895367801b50077a024bf42d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347198731c519af16953b1903624c24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ca7b1f667473047cb7299698858d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54284efa947d0d021dcc86829bcdbfa4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57cb2d9ec77e4b1f78a62bff800d70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f15ef8c9025c278ec6e189a3542dd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7cc352dca6a8daa1c8fd6dc8f047d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5aeaa7db17d3c6604f0166c0837d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba11239a3c306a62379eadf9962942449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf066804eb2c1dc046643d39e8d4ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee31a1f539ee6be9c5494679f362a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398334902dd2db5f5be3fd2b2f35871452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982af41bacb13aa17ce174e7d88fd29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fe41d943ccbcccfafd56687f00b01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5036f6bb524ca717eaf88975471069455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c5bb22b469779d54224d7d3321b80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8d217b8d5cf73255f3080a572378c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc20bd58569d7bf7d24c97e52e43801458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427a3e923926ca6ffdfab478d8654ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf6ae911cbb755e410342d55751201460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb3d751b5d30bca32beca762df1a20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd80856bd98710996b45085b85f1769462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef2920d9666a2c9b18d8be048fd2ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5732730fac23911558b83102bb2c53f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abee1fb87eb745928584b6344edb86b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c6be1066945479e1b5b081258c8ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f499a74d67a58f7e6044842331559467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73aa9b1bf931cf0dd124167ac834de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4853afbef6b9da22bbd3f9115c99ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43cf115dbee8e6c5de51f477bb99e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a0b0f604ae8a587f7ce546811e7dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614b0840a5b0ffc0968a95094791fdc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72fd89b8bd06ab52552ab48c5bf23a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5fb10718e2e255290dbd1b868d041474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dd348cd080731cf7911603b71ff3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3b250233d8162c79100e8a88ab519476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a77ec3edb12f55010b97870bb56253477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac11e2383229a96b29e23f8226b88fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3b174e752d658560b502432eaf892479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b17c9614287e0e97afa1883958c27b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aef71f28a652cd5a9460c9ea1530d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0583269febda1b7006d71951059eb68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddba27b50476161537e8c3e49b6331483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58815b5673b8d8a760b3c97f681529ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa57552d05209a7eed0bda754df29a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ced4b6b34d8961d77117cc6e92a5de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea5cbf4887450359ed410795806cbd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188c07c28397b9cac24968852368f5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934442e133a33d2a844d6cfc64f93d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3fcbb5f112724b6eb4ee2aba502e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e208ecf33bcfd833c31b93a4990a29b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fed9b1c7ae994653fd6440d6b9772492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714b82be5eb8ddc9c9b7624bc2a2e52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fb5fb3773492942a9d3eb4d287c00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95170be1226e9478bf0b9f7e9a5f99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff334f7627e182cab42773e53dc2125496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb42587b4c1e3d6ea6062451a16ddda497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f4ec16df0342ffcd1d7c352adfac0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a703ecece8a18744e07a879fb786e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44683e98ecc8c09c6b07dd0cbf8ed9a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04c04768514cc9cca424f9c1479ef7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be724a30991d01da8e11252027a21af7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39a70c36088ab8d03dd7f210670f5f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d269333e53d17aed956b55a049f6fd4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8dcdd66697ab71234d4cfbbf5f373505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41d1229b3dfc6431c5146a3c73e30e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307281b1090e534d2d5158898976865507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d227c31c57d04cee5e0f341209bf14a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504ad671c31a2005db48879cbb1e26b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e1d704668fc061a9ddd2788700294510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6ae3799c5aa64ad9fe331713e09e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a27643452dce776b0209b560337a23512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8772bef5a07768cab6e5adf6106ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5105e6b1d12c614eee9e9b2069d46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a327b348c5d8a4dd20f4e3631980e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f9dfe3d4de99738607b39467498c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fead03185236bd44122b71970556d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab3d0f582418240f06cb8f9ebdceaf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687901292ae535e5e4facb100c56f4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de360d5303644d8b3b123c815498c0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d2fd2c528b49e6566945335f5e0ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09418bd08e4a679c948705e4cf01b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad92ad476733b780ff70902e36ef62b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef55e394c32e267b649dd6d384249e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad2f870ea2acefe47bd8fcdb13e902525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d31e57342b6834737148a3f9dea581526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8388899a207f99ae9d911a9cdfaf1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de387289dc3275c6b47a619eb4f1f777528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9e62b9f1e6842808e1a928ebaa9e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef3df63b99fd6efdd256b1857e208a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7d7b5be2f54cfd5cf41fcc27bbd83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca2be50ad42559ed4b8a51fec92561532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d9900881a9952b4c64f827fe6ecb7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1ce3758f1d1be3bdcf664b6b7a5e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d47cf9f65e7d1d2fac501444b2bb39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646373990f067c9d88e818810baed16536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511e7dda6f61db248acfd1b7eee695c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770ed652b4c19d9797eae81c926d6a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3da2478c76610af1a9c53d642ede74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e49e551b1b84a66bb536b26a111be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6d12f4c12f10ae33f889555164fd5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2f6188b463ad67a938cc7b1db61fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeb5b4e5e5af4c40f437618aba9822543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb952cc2bfb6fa523e69c81474e883544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952db2057bfc2fa77af1d2bb1fbad75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7a0b9c00956522228c504a632f04c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37824cf6e2e497b06b88556ea25403547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e240c3e17994e10e59d23e43033b7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90166099dcfc94d989304aa0829ab7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642d261d6de190d66547aeb720153c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc3878454ae97e8268f162d4e08c4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340b5a8f262ca3b61dfd4160163d4fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f105b87b75ec25c51b76c3c6118667e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ea1920185f954a39cdd8d39a60d9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc913b3e3f1572e007f20910ffe8fde555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a0363e39104082bbdbd00c1fbf2ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584733a0b2253f7b00fbb756a4bf7b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34a6f6b0535cd7488ddf338bea9876558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c754845841d1c42aa3808225e40d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bf2d1a1a4f626b66a7d03cd2a2499560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e068ad44c7d0fce32fca9d1c4e324c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284e928f11076d89ad4d054aab8db14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f0a0f21be1af64e12d4b2e48d68f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f95d974f9b83ad3dc059272102cf5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f9833bd782a29591a85cdf4a06052565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce627fd75c99e14b079e333ee0c870566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dea52e881f3a769632131f7de67a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c0acdf96a6b25c3fa7f084bd51313568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dd072cea845947abdd1fb1c40cde1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc1b31b121ab5053a9556df8caacab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b4973c3a1d7109d328dc4f8b2e841571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ceb170222868e863d063ce3323b7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cdcf1044c0dbde708f73788281797573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198f0f5ddb4c3fbc61ea5b1e5e26171574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e811ea496324a17c2e0b0cbfb23c55575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a3243c740c4c326dcfaa7a4bff1e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f129f9dbc9c1dfcbecbc552c44b4153577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef99574a8db88c4a396bc30351c84e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e041d457625ca9fcfc6a5df4e9f76b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818acfceafd70499cde1cb419f3ad361580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68acf859ba55f9c378a4bf82d7f14d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39409ab9a260f3f2323df145fadb6e5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946060d2ef96606806461077fa0a9f53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e4145e89b2bfe3ce7f14490232389584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd42ef650367c155c7ba1e1708cf0c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3947e16a16681e9ad54d680ac7980586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07114587561f9aa6f4d54193b7aaef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7de048ba3fcfa4d312b91ca01a3980588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca1822e3791f352343a59b4534c911589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63add7f121559ab8ec01eabdd398d58e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb7ffb0831827e6072187fa1012485591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401b4512d4f882d75fef35e8730b07c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beff4a1cc50d596e159575bf4405ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be6f0cd97bd08d33c7a401201e78b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea973eaf37091828a8adcae8246021595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ac6b6e11ac28c3b36de5f4b895392596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11390bca11cac3873256a81e1679ec3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb8ebb45d08428fa9f1b03887b8ccd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a93265587cf6ef52e3315d5ebe4d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba997f052a45473c0771040e9b5271a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918df07d094f9b0714fb0aa460e4f18601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4999001936f2749e4d6007f37d9b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6a85565b3edade38ce3c8b030f1c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9781ac77e6acba27af2288dbc4dd3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29feae32c4bed65d2524c89a4febff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae73c1cb1e52a4f27ae400e587daa8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f33af66f203be72b8516753b06fc3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cd7602ed601b50f951324039692c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2a77a26022a424900224e7489857a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3268b9c75a5a9be1ae379416a9de566610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960231f3f7ae700b643896e3aa94121611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924e94583664dc050667216191fe196612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98381860c6ce58a14682aed33bbef289613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be20b414783d0e7873229b86a7ea03a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab06462e91689f6a457523c4dacda89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437cc48517ed44bf002b073583594f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813ab9d48c344f22d341fa65b501459617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f6499f563f7aa96aa5e08c8bfa3fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dc5aba7df3795bb4325ffdecc59ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f562f93de72b4b4117c4ee981009c2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adb6e5a2eed2878843e256e4dcded8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9812f4b650a78d57d7f22ce7d228c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce2a825425ce8fc932f2c700722bec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace568690509b3cd95106441d6b84ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed900e795543936dd6375bf6eab331625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b7c82ff82cbf9e8acfa836da2eb0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce907cd3fe50fad444aaec818756cd0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0791819f68965f1fd01ae8ff83228c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7be7fc72e4bdf9f64cdd4fc8f73f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a468ed0fd0c15c86f13139ea0027f2f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c1134b699b5e075359d2cb9a5cdb5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053ab2440210f66e35090df6cbaa762632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab14b7245f36bf64956a41c2ef754f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b227f514ce2a7ce9a7a206f6716ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789840e176b0b1b68b47aa959e895b9a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4a21b3225b521dfa7c8d57556d0a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a04ecfede64f167ec90e8c5cb8a347637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1d290afc301f300ab0d97dc938664638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d98069ff629dd23c19ca8eda37dd3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40d019470b0309adca07748bffc4c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81eb459fcad9dda10ddf3d263133b54641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2509e527bba7bfce32d9a01dd80f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61671ef51f9be8a744dd957e20c86a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aab61882bca8452944b3735175688644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891eb3d275d81da0cce29e61dcaca14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3045827777bfc465ba98e5b28b24cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89db3578bf8e1351b1062bac3f919b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a441b96931794a2a4ee5cfbe01668f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7b9bcf317d48543600ec0da691774649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868e41f95695daef766f014e7b2874a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100bec6ff94c20b7046284af5a5a6f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb5d9d62d51260b48aa08df42a7934652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58473ce0e42f54c43c0628b2847725ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea24003dd489dab6e988cb220e2f00d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857041e68d14db1e80e7eb90ab343c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d86469a30df4199a9db3c9b0cb6111656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47076c40f534ae0517c43988d8c3c3ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777afe3b8f551c48bcb8f41a33bd53bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f911f995e473fdd1a6ab19cb474ff6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcff811893829bab88dfb0cc9c5eab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b2bb28a61d90de4711275d22bdfa8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9758901332227773fa271f49d66e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8019c83c6053099d3e5b9027e3b2b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e93ac3e9e0ff5e10587b467b7a4c1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc5fd702a5e0937d2296c5acd52638665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994295368a56f7b9ae70569cefa2391666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d696b2c28a9e46f7c629186f57eb9b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01b75bf64ac770280dc64a65e52a35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81f23696594fe259cd45686e0bf92a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb67bd7bc39da79f952293414c66870670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48fc11353d3f2610aad511d1f5b50f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4115d6491a261e42675451e23287813672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03341a4dcf60283dd3ebe5683a344b80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fb83ffc3699f4cceea10d5b97e3a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaebe0851b04d46ae0b6f20fabec3b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0bd9c8eb3ddee43aac3413b25ca04676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f799e4600b37d4dc5312e259240e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa806784796b5f92db15062e476068678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdcf9d3b57f37bb48ab51c5d8d5a0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1284a8efa89fe6db562fe09192973fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d0094e68517411279475bbd26dc95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f854bc2712efb5181cc46ebf8327f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224692c320e6898d57ee63cd171a07f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55398ca9b63711a203736f0ac6447bc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5a7623eda628eb5488461b09978df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aed89a102aae3847739cc45714def686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0b520679803c97e072d34cea61a7b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e335fd7e71b3aaa5efe87d545b64fca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9afbdff7f53ed65810c6e2b26e50c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c8b6212178f624c86107a5e8a9249690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468d81f0aa55df4ed326330fa176081691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b992f7381dcb88c8445fa94c8dd8c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5674f5d8c4164a8906a880e51ab47e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570c4c674b978e254f6cbe0809e698c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61159c9e1df9253fe2d9faa48e639f4a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080fabcb487a21f6bfed1b87713dda7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ec4c62d2e120fe089cf1df8c1c290697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4ddeda3814a3d8e6bd135e1338083698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b191d88aebf2b8503e0c34c4e5b44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f2eeb0cd7e0f973e72428b2b1bda1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e99fc66ed80596f3fbc362d3fbb025701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ce311c4ee2e22577269d3ab0af8ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2118e111f06823e70fc647569e3c23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373372612d80e75b63959d6841109113704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86df8b73bf06c338328f23644067ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e267fcd1dcd80207a93ff80c4c3209706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa46aede8f3220d27b4a882e6c21e6c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2a7e5f8384b661614e85bd6f0b3f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e832f3101afe6cb8fa70003c1490d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70c685c6e6e6f6fa813f21ece5e436710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660cabeaf86a697780d23c92f453d0a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d776f1721b3f0773fa27e7d70f894712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b433a6a63cc6d0d274715f12f58670713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3694456303b3c85f0c46e87ea2f5920714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f96845e79ce8493128a715c834d4ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5962d988ea20c1629f9212999c1dce7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47181de7e4d5b85e0717af81c07124717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3046626b0aca1f9405a6593603fed5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637379243ada0ccbf4c55f139b0ef7c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d531dfcddd281730807cef1f92280c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1ace8f57c53af633710ccf735cc9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb489c0020ef9aeeb61f4d390ff1f14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060545c8456b11c09de53964ac90b88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2564c3086a622f62e5dd656ae54b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb56c1a7ed5c7906de6a9052c345dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4de5e17eccb1dc390c2efb8a415193726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2eda373818b45ef5a51f0acd2a7bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d82d911d9d4aef04ef3c91acd5537e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810119f660354fcd1c4dee85c601dc48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcb2200687b9c04dc826a85a3facf4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9364571d81b16fa851700264576fb3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f429659f2b1356a4168dd7e9c9f2a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268617bdc39b40b10a09fbe6da44308733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1ec2ed2ad459b77c73b2f4a691bee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93d53a659ea3f086de8068acc64e86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefc4f9254a719041b23e2731e5a776736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0075126ca3029fe512842be42d14a1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65555a6db32d48ba805942703dc55c3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ff96df7a4837e40956923e42b646d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2291bd0a36aac85cbd987a6df8ec4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0534103114ff2b56b4ad84e03879194741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8d3d69ff7287db18b6b118c85e4c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef28ad477413ae46e9895a1b0555a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc9b6255882e652088256337b8e1ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da53030d59196746ed1186771d5318f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e5e66ea70371be7f1aea3f992591d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524d0653853e26d21117f1ecc49cfbb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b5a1eb93058a315dd7b7248e88ea7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec21ccfaf560bad1918b3eebf6bbbe7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5f4c4128043fdf9a0fc99972fcd4a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe305911cc102616afe5e0a9aa7bead751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087fffb6277664cc37cf0ef8eca22b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b326011d09594044bf4deb98524d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c4150d82f4d40486540ace71e6732754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcaef2e0cacda3b346b2970cb604a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b270582a7ad809312ae5a9912fb80756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f9fe1579d3fbfdd1ae52d95556a6a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c10d398c40b1e04b4b479165b5b43758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307e809e8c1786e53c7ef651c01dfd1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b511e1e206fe0cee6e6eb86f9d429e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2969ec3d4d85e885e2c165b2f0e6c6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950abad15ed34c1580a6b1775d44f6ce762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d106d3b5077ea609bab0df1abef248763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abefde1924b167479887b49bf950f23764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0af05210eb5c75249a1d04da9c2088765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55155817c391240570008b8ebddcff766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb93ea6e907c8cf56c8e793976c9ccf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c8be4d8f5a33aacb30f6b1d3622c9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad3d1939b71a2e62e9a444dcf3b132769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80401ffcec0dbeb41600340ec50e2345770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d8dd5330e6d107777fd21be07b72e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1705401deefba1bfeb3b53cd15d73772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2890f49774106406d0efbd05f7093773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aae5b0120e9a9e57cea930bd77d74774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfe3acb16a93dc828b2fcc23f4b0fa775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12122,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12212,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12397,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12457,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24422,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26807,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30693,6231 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>778</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>1024</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1027</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G345" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G351" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E366" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1096</v>
       </c>
-      <c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1094</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1122</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1165</v>
-      </c>
-[...23 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>