--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bba00bfe4b2a3c65d69cd3199489a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8c5b140c9dae5b7acb6e375bbab932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1577c12bef627fb32097cde27d35d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2000686d1e2cba3d94127f6da0c86a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba049d949a97f379b0e163d16eea635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93649a8e84308a6a0e0d7c232e44c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43660389dd358640b1d886739a1c41967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853e4fa52518f30fb3dd662609b1fea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65407c17f5ef7b1108eac3c103f1979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcaf50d4ed7bbac9d7fa059e2b9cc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7ad2d4fa4938b08b398416faf0cab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07782b74d770ee419e15565c046bdeb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a64cdd32ddaccf2941e5231af6c3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79046149360df5e56ba996345680c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15229473b33f5e9987dfc1da374238e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663b3290761f73cd3c6645cb388186416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd5ea3224c23b24bd05a9109f696d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b91c4ef53a4853ed34658cf0d8afda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febb6cd477f4ddc4f01a8571fe1a67219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9b6fa615199c38568d775545026c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04dc25fb4c0d3b374fed6497444cc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f39e5f4cb8b9ff35a4b25cb13ee4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb536dd43734398d908c1f76ab5ad4ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8326fbf137549ce73c3735dc5819c5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ef4f42331a8b93b5126e4499eb3bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f25919e4114e22ba45e2cd0341ba5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e3df77a62018ffcc4b35b84c5831f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4a24ebc2eee2179ef0dbe3661d57628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27368a6e33d64c97af2dcef89df76c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206884ff2fefc1bd2ad132a9245f3ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e86b6dc59c30b45f89b97bee82cf231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2874648a0d37af454841e12951f89032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d377bb4c07c5e8cb3e353764b73dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e37389e55d1392a2cebc16e546549734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1034256cbf7b1293fc33f48c318e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90224421d3d03ae5978eedeac2486ea936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61a7ed17c5228ae9b3a1079c70dde737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3c21f69474f79cf6977d80f869d3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a859f9f5209d242689d8da397884939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9485c409409a6c026b873eb74fec51040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0b79fb66facdbdf3bb16934827ff541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191a29c842ec72ea1ac1203437529cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4ad86f64aa91495deb0ccf7b5acd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fdcbbb6eff004bfbf7726c015d5e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca484f71ce16b94ea6c41d4c188a15945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcdba7dcd6c78aeeca98d8c6aac8c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3142ee94c7b10c96892a82d41589bf247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089b139fef54e6ab94d73c6c9d21c5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84297c3c6120b30afea510dc7f233c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136779763c7625371cc8139cc59ff70b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41857a8dce92e629e3767fbf9ea609ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abfd0b30f8843099b4e483208598fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b063a6ed55842b15e094ee67f2934353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e714d01053d1d6c07253b5202283a3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285d65d0b8b0ea6dbcb1fd4995aaa0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea1f5a2faf162786abc45c7c31fb0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a1b632ecf172ebcbc6853f1981a7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a10749e2cb2c148e692865201782558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1252dc89b7a12d894c67156ea4a19d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870c494f842f5e0a8c90e7caa088b8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516a8a4047487ba327c5369d727065c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811ff06f5a6f6888a6e664a8f8cdd6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af21e6554e3d82cdc810210aa2cf53663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208aad0eb052a2ec328a2f0911f676264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339e52134f7497fdbf0c4155b86b71865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527a5ee09931018387b32d6d52643d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bc3a0c569afb0d50b2215f2da645167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ec2b52ae44701e770eeb95213943f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c75f8c5f3c1e8909accd41666618369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e88977f634efd50f824a7d7d7157670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736fb4f45e1987a9c9dde9ab01f818f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970514c2b5ce68a017af0deda227644272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7824b73a914438599471d607bb980cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2ff55f8e4e4514171e0e8b3457e3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e385029e33de3117271aabac0fac2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2f882489b95db247cb96daa37c46b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae126c0108fba9dbb39d6ac654255cb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90267f41c5b2ebf36ac84880c2f7fe078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62c404d0c1ccab6d99649fab7bcafe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40b53e3a6695bc68d35fd068b8a53c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d79f0b21973db9fc6dbf69e2c194081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ababa5f3d3246f21ba5c98a1af1e1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b5f9ffa88a7c8d738f3127e58b1dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cbcbf0254ac5f334727a9a729133084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef0f10588ab3e3b29f2511e606508385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f297215c5ab65d9c0a8f14636ac3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2935b1eaf05253ca3325892f5061d1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869f38f3af133d955377e0eb2b185388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5185655a36c98db90e86947bc8a7a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1cd3311523a1a429889f68c9b985090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041583faa0ced74c2c6bca6aaa613ac191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcc59659495977a894679aa036252592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00cc581cda11da43d12400a2b0497b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7175d43a3cc0343654310002a633894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4b82c88bc29b3b1db61660d2b732e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ddfa4b33497527b9b572ded6e054896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861aee1284a6977ee6e5f6657a8d74797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd3226e86f394e6960c4e39e2b449198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33b1757a43d7046b14c4db2547e27f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3fa2c7efa64d6df44337c20dd1c1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932d7b86e25a4d1dad7592f4939bd79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306dfb6cb911f8d4c63810cb06839a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e82d2a97ba579612f10b151a14e297103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3a9a3b3031a2f1d2737f212be5d42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4d5d983b465dd094858a20963ac7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a801d2748f94eee69e20fa1f0e3ca0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac75a6c590b23b9b8c2268f08eed7bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bafdcb6413a8cf9d2dd0fa6bdc34a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766117f3b3fb0c0078fda4d1d4acd18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4050e28e80e8dece6d9c2edf575504f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34370987326a4bb4c46fd99ef2021413111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e6ad0cf2a2f62dbc6907c021cb40c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89474ddc3c0d5c4f191deee6183ee9e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a080f21582e3bf6b5aff89c8db5a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342efdf927187e968cd4809f0b403e92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f9984d79a0357472721094e031d05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a596b5ffdb016ec459987be91043f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e75c14d7ec5f91113b9960930c6c5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834702e4e3fb76bf08281d04eae7c0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535d6721b3fea428524e2298437596e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa902645cdf6cc39fbcd9a09e09394121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d88579ff5a56ac73caea347ac9579d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dc7c4744598fa9ade96dee5d1355b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8395b074b368195a755787dbce171124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fec8e28a207973718cbb8ceb950cda125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582546e859b0b10b610d9fbbc3978d37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c94815c0330ec88489e0f84ed4b19a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46613b11b74b1bfc391e515cf5f3954d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b183c8c8efd38a671b232601df1f0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22865b9885438d45768d03588b7acb1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2605162dd2b8ae7777717b014a111131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b441216023f81933e784ff19f5acf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dc09d1f2c474729299061ac7cfced133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd47abfb98b22a1a56107ddd274d89e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a4e1debd3cb672499d7eba1ce32a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9162cb8c9d2351b038b02029792795b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6016e392ffdc6ebfa55f818d9d731c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dd90fa6830b9f52623664ce38fd59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbdf3e64766fe64850cdae19ac655b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef29ec5bc777b0123bd0b288105c0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ad733ebed5afe7f0411d37ed38176141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328fccd0fa8d5b29f3915d7990b6da6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb4fe333dfa0455181344181b9782f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770f5e6153b5d680446dd83638a6e14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb401888959c3ca4b407b91e28552b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529610520a4e0c5c2599a62969d2cd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eca1be1e3f99a612df206c7a16ea2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a33b128650af9769dde4d62c6f531a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33175bd5bd9d1b7e26d020f5a954c85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890760af6102cde1bf5d619e60b2756e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff920989d6317379d3651a42c801ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83e56e36273f5ff33556e71b855b0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e17f1d23356e4eba71c468eb68ecfa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e20dd6d48b74c804b9a5fcb0016db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bee487c260df3d460c50a64bee61f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db7c4b3e66ed27473dc30f80d32149156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ea10c0ef9e278d20022c4fc177404157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c8276750bf7290d0651e48ee62192158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37244a9822941116bfeb14b47cbe8fb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309200c8f94b02b290e1e29b63c6ae1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529c9c5a25cf17365d376c7f2d6276161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafe49838e38d5ffbdd7bc1ca2ed4fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c303966fcee19c8f529a48a7aa51c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51a58cc64d46dad0d2d3be2698fc03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90c52804e98bd64e7e5491f031d294165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc644af18cd8cc2e58ee66ccade3e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bab00adca8a7932813275ec821494167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360a9a47366c47a556508fe2045005a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8677c4992cf78096dcadb238ca23c44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ad1612bcc3fd4ec5a2238c8b9470f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add232edc4d042e9bb501456f19ce20f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf12bb05095d1f48ade8d299f1d98c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40820c864def4339b1ef7f5aac556459173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf00c4058bd68b7d0dbf7e28b0cb269174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522fa9f03d3c02b97a9f78a50bc0922175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e074b9bdbb5039ef1918460bea4664a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dc98e1e7d518ca41cb7e8633a9231177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde39554525947c6b127787390d32be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f041585f1e2b4724c577fec243cf12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebee96bb494d8c1167010910fa3457d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f2e5425acb5ef77b5b4bd57b48813181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fad77c53c6f5f9871c9e1f1653518c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954acee50f9de659e7039b83e353b552183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2996e012c83d629c2eac8ecc133e32c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9b40d2d402acd20b9d05911c5e7fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccac37a07b14d0349c0b0d7ca59c87f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1904f43263c2e8264e6c86d671f44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c99e194b98c965613b840919c76722188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c63a1b87003d9f96badae4760fae9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc880823a8b40fd7f09161208a46e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba47e4c29db224228ee75f628a22f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d2d149aaa4272023bb1c16261c576192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff4f006b421b5e388a40662cf32170193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71eec4dc1aa25eb85c97b7097144598194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd108e79a4295514f5b5e538816c66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f3b5b622297b53f1c1269e50d87ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042d1f0842876a9ec5c2f6ce338676c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a00d1a4a3c13270c3d7f6bf0cd0c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9721593e7221cde433ee62df0a270a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20470d6936f427e05459cbc776bf90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a79e906cbe163f8f75abc5f24615a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb04c870342655aff0d6884c7fdbe04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81873f36ab32cbcbe8001bb0ee840df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb816282a583231addcbceda593982b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf2cbf11b8cff2de65ac13e93e9bd7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa2430b9aef4e8e460e7a025dcbabf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fda7eda0107d39d6b5825c7b26267f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df75878ad0ff65dc8798c958bbf93f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6e02d522fccbad172fb12c7166a90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6fd2800a65b039b8ee702f1f4f4b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9e89a1413cb2369f1c2acf8134364211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657758a79c662b29526fffc4d95c812e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5356034049295fd875e9b4261dddff6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7f35148355d41adc1c96c078ef7c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd482945b04c948de329b5ab5f6d6a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6893840fc49ac4e2c38cba4448cb84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a59abc1da9d3d6a6176f8eba8a631217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54324892606e437c28e5243688e1283e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f241b980fa7b5a2a6c85cdb518fac6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d00328d7ba98f2fbca4b6b6478b7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477ebd635b4c826cac54b32c2e0b480221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5ab72b41bf03a6f40653ff4676e47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018e6cf966327bcbedb46891aa4bce8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b0fbcd066366f2ceae46fb99910bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc020a257b2ecb015de23dfa7c2039225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5138b275cebc3a025b606588cb03bae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f12ba3aed122f71b8f4a97a2afa3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8df3e820264a05a2e3daaa9fb178c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1098f32df38848b66594fc2e39fd2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d24c07b78eb310d0178c6077c044d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3ecf7260be264aed1aecd479de61c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188930d0e07639b9cc2499ba3a07c69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701134b008fbc641786c440593c90c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859a9dddfabbc1a36663e0418adb763234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5410d973f0a4160fbc52cd919edada2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0da444b047c7246136e57a6cf3095236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81634978b7e4f0c42466979fd19a6b47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a5999863d5ad2a1e149af0abb53ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7161a2f17d7ea6e3a1f3fcbd19a3fbc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4bdc30bb3a5f405dd5b49f7b7c30b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfb01db67d7fcd016408b758a96264241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616a4da4229ef8c47dc87a3a941c962242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5e9bbe887c5c253e85c5b05804cfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6e9b506635b5454a446d8e2c859de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7158ea7cdf13ed1c90eb26b46c96ffc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47061bc22140eda4dd98c0592569fdbc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1bb1ee2aae276bbcdff5f226566eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0da90ae48655df026890a4109f639248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2445cdea8ca227ba5641567a30170b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4e6b6146bedeccb56897967fbb296250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeca156a60331fbdefdcda6a2a933d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbdf445019a8b0524cc72cbac764d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7558871373ff078485e0f4b9a02f2bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda862cf209e840cfedcac28ffa49298254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaf0395c6a6c842a1b22d4a82237be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3583eb604949afa40f34af2889f58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d0b145e8a9fdf526b183f12967372257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf44b8290cb98b236b673ff62e576f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53858fa7c217cbdd3b2d016ef71a20fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296d971d2bc65f584104e48a3d7225c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6328d60579f18c66c22f8e11f36300261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94fe209544b0d8a40f3e1ff599847c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86a30295ce6de0f526c4f29b0ae705263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce8a385570f75b35adba848483eb67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53a140f9d231c6e592511b5ae32c14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0f49ea8457f1d8076e8f3a00cf87a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dc56037a289e52fa6b602648b6d73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9bcc149d78cfcd12da5635c66a3ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1c7d00013c1722e1b7429578a20b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e184144aa856c64dd1db9de30ab4605270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8217399e40a40d077883c7eba20ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8991dfda87a5e97872b5e0852f0c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac7f8e209b11ed187d65e3aecf0300273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22973b821c85dc733a4a77e0ac4c04fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a84212e67a0b5880e285fc498202d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793b83a6ecd817ce4210c74970a913f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01330b0be41908dc9a4ef51fcacd4955277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af621da679cace114bd27f917c840b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae8a14c0b3f8a825ce86034fe4acc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53502a371a93e3342221a2078387a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf35586bf4091bc0d2cdf95a42e9b9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83a3a1068f8623cd5fd170525d3a15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde57b4d92c293d7aff361fde83af08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6689deb76384a025d2501816873a373284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baede489eff1ac6445526a9ee508b825285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0dec5e4fecdc76444a7ff0b3fa60b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7812a5eac0a3c762af57d85e21c0ce4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84bdb7f00f084e212ea967ca1d1bd3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43ca8552a040c5ffcb65e4ec64429e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5919ead507b7db61b0460644a85c55f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab9c720489318f08bcad3644c1c2f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b033e227532f0491e1215af6952c3d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c73b804eaaf9f54fd5a5ac0735541293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd265db49bd49e5f17e8eef8fb614b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6c89d5fb633d0b6a884483ed19117295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efda695637ebe05b12294e7fbeae6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df1b8d832c5dce31e399d00e0cacf1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae573949f8dd3ad89637b56457e5f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ff67e2541041e11b1e2d3df6eff2e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9357906fb094456d8a4012a10bdf2fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4f2f18c26b7839b4e13eafb08d4cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1451dea303478afc9cd2238c737fe51302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87506b6a73393ab35305818a41423aa6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bea57f4a9eefc649909fcb252a653304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ae32e8212f9e7caf585cc1cfd21a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ca2e343a553d17066417f2abc7268306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d2a19a21ac891b21ff9d3ab611977307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42633a57273d8ffc2db9953073793107308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca31cf20e40f8216635ab1e8e47c172309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33431a8e7b8d020d663d0719658558e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe99e6659ce1c65f2c14c5884247ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e22ba8bdb7bc0bb8a2b580ac89b6c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c43d87a7b03e49e363cbdf49304f48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ce3a705e98810029dfbc910ca6416314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994e674fb939885bcd24b8e85dd6a93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b854e8cfc928d21eda09d1fb8e8b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81d3d65905dc30dca72756ff48782a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc03454b0e48df56c33b9ef77e44cd6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9b4b3c1ace7ad21526b23b56ca295319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e96fab74dc62cb1b38c5b5f0a7981320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f939058cd4770394a19d91b27edb35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2bec4858089e88eb391149d9a73a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db0350c80942dacead2333bd630519323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66918869b498abbfd001efca3b9688b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cec0e945f7e4086bf4db14a9d194d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8a33c799c0cbe55b9b1966f80aaa5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495c4394db0e9add16f35257f7d7e50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98e546481b53d83801a3f77aa5765a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f666541190a46ebb8177d6cee74b66329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c109dc8cbb67ba2d50638309b01db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca54f3ba919699aec91645aefbf7aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbf4928a9bd0e23c29f6e8039dd296332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177d1762526eb7f32c06d468fc3fced333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25329a6a12eeb05ef610dee4188fff00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadb96623d51d1f6495d7b236876ed7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a775951c065a82a99c1035b3460b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f812f832b63f9a832c95343513146337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67b3ff16e6e14171c9ea668fc1a2a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067baeae0fa1b00022cad0eddd4202f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315825f0e4b2995b803d1a2a41c394bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1458fa43542215ff9fd4499ef312b94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212d41b6851ca99f730118d2080933a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a146876cd0fdb7fff3198822c88c209343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134741510f3ce01d4dde49fe49ed70a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fca33aee30c650f45323eb1a613547345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4fc86c92e9b53c8aa972b3d63dab1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42027fcca4d4c89850e32ec463b7a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a93c394b59c7a7e4aedd9b729973c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24f3826aabb1659a6a6c5c43722348349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdf48ae5a776197c43ff80d722713c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e4f278c7d2b1e1a9ca894a4618839351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72a5167c6c82a95a5ad2e4eea02d24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9b3bdb06b4f66608ca3dcda4adfef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c98cd15fbe61ad7345e3ba9236233354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d1bb4b59442d126ed6f271d1aa478355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a67511b2a536d414598a607eb90c15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c0060dfd75d3b2177f589dcff9483357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0498cee14fcec2bef0ce4572f821d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69978f4a0e7eba4ab065f4eba6eb3f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bf15db13e35d8f1ce934c0bf9bd3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f21b755be3d9cb61a41d7d09ac5c34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba78cae32ace4cda8b309793f414e3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d57cdc60127e87d024b55c85d68b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbf54d832ce1b22e452e575e0b219f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae47da4c919e330665f70f221a67f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc0369e12b2181dadd61beed305d50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e550653c01544b4db0f00ec8cdebc88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855e7395b2c5f898041e0d70dd961c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e915514d392918f9e6494158a7cba84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574587010713488c6347e10adab4959370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cdb2329281e3676a079ec70de2afd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5a9920063b5f590e0c2bc88038096372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a8c4bc08dc03813459ff5baa95f23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a63362a6c68888d0fe264666f9b95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3589b00dc0c99a833ba4314c460bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a31b722cb5f773fee6614d8a8770d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b627155ef5442b802c1d47e4b9457fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e1156fa5567e4b6a9ad5a4f652be1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f99f03d80cd2e7d60daf3c64aeae3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ecff5278944936f5cab9908285a53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6de01e9876ab5487fb37797e7928f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a288bf615505c77efd50ec5c6cf9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a1ff77a2941a441c84c7d30c8ef62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6e66568acbe2adccb76e226d34ac8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbb09996944318cd720f848a18ad73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366f56f3155148e83d2a22ea98b4df8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b74a6d2cd58ce04b302872448ca73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5c4171cc96c61a6ec9d89f0805273388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e4e57fbd624bc78aaf6b0f0820814389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69d25366a9d58fa3bdc10408608173390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b14b03af22ea1c55c17c04b50cb213391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852193adb442c9880115880485a5e6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ecd298c86fa28c15bb7f9841f0366393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acf074d9f7634c69fb482a83a0fe99394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9af51243b43a3c7d9b632d4baacbd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e4b4c4fdf8f7604db881d14af82d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9368cf67027f5da8f72d022cfa2b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041208c55723f4fcaea0bd44844bb3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513d9209e19eb501d82fdf2ca4550e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef0b37c4ec9b97fc2636283e7e7011400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618b6f97912503de28a74daeaba76f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c25f1294066985c0767a94cae8d57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c33d3658883038019700e8722a06d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c8b11f519e38a2012a2e1ccdd61ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6abdbaca0730e6e161546d681574a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf502051bf3be72e07f411649a4554406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04b6834c0f32566d5453eef2ba4258407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64335e6e14dc8612b318132b6bee19f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184aa50bb9754c2c06899d8d3235da5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aba21fb02d7c1c0c2c17de6d613cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48970184497cbb1ff449050493335284411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f952828d1aabf0b6348cf82290f3ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6bbdfe8aad544d08a8f4a3c59010e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3964412803302385bb7c64db5a782414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a703693244c76787b5903f466d0ea30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de61c189163de3a73e17ad04a14703416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dae70cf994117217593d9f6f2346a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f98556028644e49247270b956597f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380f72d6fe1bd1273cf467f7cd2f884419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0defbfa1f089522b7af91550bf3b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391606901f35270447ab2ac1824f092421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f3e4e8d53edff7a48d944e7302874422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b65e3cbb1814c05ab5493d882b78fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce61b0392b24f982db03eef3b07705b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9395ce5a1af63afc24a37d26bea93425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac85bd45d3dff59d8f49f6baa2283cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd8e68def3d87324900439fc46d5bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34dd3cc10050f38a2c1c2a62d0be8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b12b6a2a987c681c11ceec4cc56e78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcb02af25e77ad0f13cd18e09a8137430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaf68f535ac15a6d3b82548b4fe191431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32235e0453eb90eac65aa0447ce460d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088f345b248cbfa0cf1b3a7d71509a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0ab8a3c549d1f9fa30bf6baf74a18434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d4c297e53318f2f0eb9b81a24d670435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff902984fe52ba770e8b2cff4659eea9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c938bd262020fdcce74b367563c476437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213cde02947faa29c875378ee5911f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaed2604af50e2731c516b2f85882a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446aedea5cd225acdcfd68f8fca4c8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f173e04cb764567cdda8c1e7c8dce0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d0a7a9c28278f3b417ffe80753bf6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea985783f9c6a2276782e20d3561bcf6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad182257f165f2c7021d7f91a36c334444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b73966bbe28d09dc7d7686e2a43d18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eef43a28e2fa760f953f2b26e0188f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8f3facdc2b3f37d6708bfd53a1ef6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9738c0106190fa9841c2523d3294e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2d681908a6078507ea86a8f7195ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968da44525d14b028d031a101a18556b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cca193116a2835a8f9e289794c05eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7af3a5ab36d86b11ce16c9e1773a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6683364c59cd1fc08ca790d75a1543e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014b6945a9bd982fe62a5ae717dd6d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7765b8e0b2a672949b509139e27aec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2788671d9878da355848e54edca06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd6dc13d9c973af95f8186e94d1b91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03130b062c85aa676ca1dcb786e4e9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531fd795cfb1271065fdcaed6af2eea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574a5e47b3f2b7bbec3f0a268915aeb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ffa922373846ce08a1e8bcb793593461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c067e9ba95f06dfd6cc7d3f27a3fcfd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8ca1ea1838ec1546a9b8ceeddd567463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21407af8a2f6d049894fc860d260a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21cfab528b0c2a7ca5a0012e71b8b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8db184213905dc8251cef628439b57466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfeaaac9d72d60d537c1309f525586467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689c68a9664b198f73f1e052fdc055f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01306255841dbbe45dce5b22aaf50734469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c06f97c43b705422a8540c287c459470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb351780eb1f711384fb87840bf21e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836b7730f2ba6cb545752133994a89b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e7cd5f629bde913e716abcfd29ce1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d860d74e8d2c19023538137fc1177474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8135126000643751b250b59f99fced475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b937fc5f100085467b878db6f4249476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7704df8d66b0b2ae5cef1e717762a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5a362906aaeef962c7671034207e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858d82a0b2b5fddd34a428950247c10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976defaffce16a1d0135116b829c773480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7aa4bcf0d2d470b0fc37ba16e36d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fcf912907d315f9436576f28a8509482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ac3fb1039164c3b7511fe8383cbec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705cfafef05e567d6e662a0dfc72996484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ca56800edfa0d88de6e335cf363a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dcfb0c4da5a6facf633e7824d20ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c8eafb0d0b9e4df78c6afa415c4e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6313d4ef502668e0a55bf094587915488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778836ae6327140828f7462ef7686e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416fb5a7f60424b5289b95039b17c93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dc1fcc59f19a3d94139f9a0799e6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d84784feae8ef381462f26341c12a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de08c5ad774f7600ffaf23faa041b07493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e8e2a82c234c06f814cfe4c560ec5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d29182557bd5576500dea8d3189896495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b0a0a3fe8747a471544a063977288496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1ba7f15a3dd0ebb5954de9b28f931497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06847d450f2c1607ece8ed5062ad3804498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae810b0ec722b61e81b2dab3de68cb2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e029c1bec306cf3c4f33693bc03b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f4020a90f4536ebee45a1bb726e2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f525649a6736f44b5e2cfdbe21e6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21b26eeb81845c4552511fe752366d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9378f7f764e46d9a29a099f4db987b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3089770fee90da6f6801c5560ee6347505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a2335ae9c880a4c8e396ec028bb35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0461b1ceac326b78d45e45949243c95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be66edcaa28391ee5e6e1a0b4d36a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a37ed87fa6678a07da05568b0f389a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a75229b75b79323fa492677582da78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376890c84f004da5c4a374c0c4c55b3c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d96a1fa8e9ebe9cf05d47c5c1005a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52e8a4168c51566fc82c2be93696bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacd5e719a9e7d8d206db422806543e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994a2816bd436a9fb947446e436cf5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde396db8ba13a17f7cefa8ded31b60e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604481a68b1d6d5cc09cd4b827ad0de2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd83e0a13546a243319df581327c966518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5a3b8c7df2fe17066014b95c57c02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488621dff6d4140ee1ba16b0514e2666520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a2853b899871cc3f41586e68c7c08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd997a303e49ac325417c5cf37e4b54a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0ed0ea262a22b3dc3b976c5952543523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedea1ea3beb5a9166b03005363a1593524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e0ea4a7afce6527efc7819c1db246525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d496ecdcfe289d6a1324841ed959313526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7126f881aab0340314be59d50378a25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90883fde672e437925ce770477151d9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4c3236190c4dc9a61cf5da02633d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d61215887e6ca12dde8078be5600e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468924c699a20abc4957b82eba5892b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95354259c27825fc6c8758225f6f4e30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a58d24b8a0f45dce2e1ef0dba5f6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f49ae191158a0a9903af819ee0c847534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685f7bbb5fb2c453e48a228ca84e9c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b2162e29a3009b5831ab273ad48fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2036088e19674c66e70e8e604f9f3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46442646ea645b768439bf5ee9f0164a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e138bc37e9050d50286718e5cf75dbf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e53b85f5440a2d0a035bb0de890f12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519ce38d4660a55b57a1e534706fffa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605b7383d9534fa324a143c281cf21d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72c6a9481e5d6c25e351444f7b1b50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abc0952f3d8a708779e37f6341034f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9d04868e427ffab8a5cc194b1a407545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41332cfddf0823ffa340026601921db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb5bd54af4c526663de83e9dc2811a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acdb642ac8230147014d8ac50ac6ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca384ec6355d1fc375e41888709a72549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202f0f458225ea61d0d33ab473e3e41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc341d9cf579e3e4fba0ab3720e191551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963312706ee5a6160271507b9e93aa0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c539c606adae4cd4814c71616bc2c73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3e3453ab3fee8311b25ce7fecaabd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b78cb8697c2097cfacb432af5351d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ecb08f4634fa69f10816e75ae9c6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10089c93d205e83fd245080ad5b9d3ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed382e5fd72d1661fc4dd0266c91a79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baf3546089b09de84daedf23a25186559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcfd3666ad741fd7de2f2b8fbf7146560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cfc71dd4589dcba91646dc7fcd03f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9738a9a4025002cb9048ffbb4acca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa548228b1e188e683049101372cbf1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cb692cbc20d3eee05442f008c2b70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf60fe907868b250bbb8538235b279565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeebafed67c39218c6d6dce554fa7d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaf6dc329d70f6c4ae8580da88a0b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0a2aca3cd97ff699f31b38839f19d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694e15d274808c1f17a3bd29e17b500569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1108f38da7afca302f1262ac4da416570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ac5d023608d09ca72a941df832b69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032885768943c385c620b6c4df9d130572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a302f37752cf118d402c271c97677573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8bc40cc852098fefcc966de65cb25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a014918150cdd7e9aeecc73b44fa6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bbefef459b93735df0aea4e80b4b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2fb62253696a3401f1dc3393f43d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdb1980d85c35bcbf425c5d5aa9bc0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6b65f464c5c5230c5b2ff64b83489579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ced31feb28aa3cef9230e05409f8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd2fe12679fb65485835492bfd1b23581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288612180da21a056ec9e0c16954fe9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3cb9d519c7634855f1b3610c0fb08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8f561a0dfb5d1efc6fbd913363b1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f2664b050e1d1787817ae2b5dfe9a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d70a5e8049e24d4021070f84df233e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c97addd8af715637c468c39154c97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504d37d4e448a5e28d46683c84b473a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e58dec33361fc7701fe7328a3825de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a2e841810c3d25d72b0598db8996a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bd58e00998df25ed505f7b608c935591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cdfe3c89069c894c3562f33cd1a60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd2c99222572ff59eb95e4947c370c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62589f400bce6633b2a38c20f91d5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db40a7dfa98f5d0ce953aad3fb989c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206b424a1ecd6659ba2f892cd239148596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e8b22e4292c96fb47d1fc8a68db9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da879cda40105985798d6c1654e7790a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259959944e5f8f5080582a59baeb66ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d121b1d245b43b36723e5391932f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316296cfe2dbff0bc63a364511b8d04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5c9621170853691ff3e49d73d3754602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326bc0b94a11a8c8b9c9f10f75c008f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9795943e3b0f7f8900f8f8a404410604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ac5b799e02ffaa89dbe0008256c09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a58cbdd40c720e85cd73a749928ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9df54fd5723ca8ce15b7a93508741607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69967e544fcba7e59b06d6ec6a6b18dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf87864dba776596831b61b2b9595dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be26f283ed0bb0368ae9fda271b6b23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab52d8131c56786666f32d9662b080f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5d7e20ee869c361de428b48764a10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de38b967650f27d924c50ff32a7e6e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff5395fbb4a2bf180480d13b37604d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69669bd62f6c5a8c483ce4584dc550615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a5913aab30f16ba830145f958ffce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f712a7d16f6a8c53b579baab831964f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5893bfd509a597359b5414911cd138618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fec8a51decd85b511eccad79133e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47283ef6851c36c16a15baa30e3dc222620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b53736b2a263705ea61d9f736c9fa5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f504222e4ae0bb044493da3e38a980622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb691e64f7a7c723ab6e9d12bade6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ce679cd02085d454e584293ed4641624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44044ff054ff5c1c4c7fceab73a624c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736eccd4720cc2e564a732662b393f29626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0cd598510e083602b32675e2fb0a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e474c50a4a097100766fd683f0b03628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de72a0b2086044716896d9af6a5ab7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dd7d3cbc68ac630aaeb950e6d2f18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45209eb903595ad3b1c8eb6b6096d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dfc6116a4e75bfee703b32caf486c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6f085d29b9588b2d03fd0025aa581633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef09ffe9eca4336f3ea244d62a3a87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b524d1f05984f40eddcad985cefc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334effa72f816c9c924937e02dafc065636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d62af05293c6fe1ec6ff26656d428637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9c93908b36d30b2af904332cc093c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff99761aabca8b42fef9307c7522ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3512b988abc03dfb4862687dc43e6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d40d2a7494b00e454074e17025c5b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407adaf6532137215561ae2562572b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644525aaec728273b437bafcd0e0775643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c01ec73ffc82b30bfb248c399fed0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5da4bb714e851730ed10296b67b26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72081f6e1075084f430948f72e697a7b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c9b44e794045efcc5fd1a69d0b2ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61cd5e5cb936534b27e7d7de126717648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1874db2c805880c1130e8399572a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6725bdeefc2e46706969ea939d2db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ae0ae937e245108c4f6aacd5e7f82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f3e134f41e58a1b3747797efd1981652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7ca9cf3d7e591bb9cdc2c699eb339653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aaa85d67acde79194d5c9d701c1a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff23340a639789f71e1c37ddfe34c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c334bd87679a6bd85088aa194a5e027656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b79d8e8116ff36ca71dfd0322ec33e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c0cbb6e78f15ae18ed64f94198e01658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fdc49bece2aaa41518a64648176a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6e92bbcc8fc28c6d087705e86c605660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a21dc489985c4d1a2eda7da18e0f2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f9d8a09b05a022246ce5f875462ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80838327dd613932e35ae12e3c0bc1ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ff56fe2320079ea41c200b1a72136664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0237b2dce8471bbc5fff374607429c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f52b01c533103c8f50637b8ed8043666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0984e754747c02bf79dc058147ec6e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d768fdedc489ae4732dde595e44483668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013073e05d739859604d5a73898db294669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c269f13752a57eccf229c29361d04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb7335f09cda0a6fe2fedd6b82789c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af995c7c420a9a8899514c6fa5c2fcd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4894819ff47071ba37034ed2786a798673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8102a9f8591e613becb6775edd43d67674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bdec5a2b03bb2f7c8158f7e263707675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d8e2e5ec081c445aa280fe5292b2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f0228374d8e280173bb33bd927160677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6937dd81a491b32311e5a9ae8179cc9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3a43e00769a83309bbca3f121910a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05105b5063fd3ef17957bc5f571aa21a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ab9c0fa5a7cbb3800c7a71d1d68c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f765a5f035445612866296ddff5f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1191aa834411c8cd0ee53a7cff19f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09048651343f5a807716abdbeca41f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a31407985ea50f779e5daa858d183685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8b874b67cd3e7f707eda9ec588ee3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4daf2b6a1ccca851ce841b75b57bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097e3a326ef34de19b03d995d3cf441688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdd06ccadbba3df8f1b67f1c21185d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e92e6c807758df4fabf71605c8a0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a189cf88c6d7f3f34dacb46077501da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a789402ed0e8da0be42dc84933ea26b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428013a68f540ef939ddcea61cd62340693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccd0aef11a5b06f7e9b539f134626a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f225a1b59a57505f4ef1b7e42f61db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888f6c2807cd98ac7db45b176851a38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b0741c67859a44c4e3ed52c4dd594697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc54838f84c4c8904f63bc6ad103d27698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117f0ab5e5ff42db73774336dcf4055699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330322c07d5a386c16ebc1123110560c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe70b3632500d507c378bb95f624279701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74d7dca324d0019cadc38358fc2b26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2b7e95b18ee8be820b25e2fbbb6b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2415e96880079b321d8c4710e250a38704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36950e16fe9ba4ccbd6a4ae001b351e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74fee6d894394261febad667c48fbe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd8ca40bdbdd525aea06123eca5436707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93c79b4135a6c909fc4e92dfe1c3da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52cf188313b0986e82c952897d34f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee908273ae3c7a6419642505462f2a40710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423dc6e1e0fcfde487e9885bebc91cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f4497a707fb0547c25f8bd1cb21b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94042be787e4a44acf5d3e572c27463713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3b6f775561268fd95ddbf61879cf1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e012a08a2a37a2064a1cb322c5b317715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e79b02633b32bd993c7664dc198fd3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df30a03c9b7762e7cd8ff1f5e5716f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55a3c8f8cdabd7bb0d00eb430f527a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c5d0c2699d39590f7b87aca0166ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab74e56ebdf52f3940262e97313be3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6dc718f898051d4bd69b1b12ee3c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277e2e220538dc9d1cd422fdbe90e0f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce70bb3a82880e5a1b9aacb8d54d94723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00343773a6179ce35af0a6ef89b13b91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b8b5913ce513578bbb4460a07696e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01075984366d15bca620f56e02225ff2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965419a1dd65de05d9df91a3b91e11f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f346f31f67f1fbb459a73cfa1c5e290728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ff97ee6c15aa4263fd9939d9c2c3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0681518a8c0d4d294d7c06029a098a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda67aa712030c49df5ac1799aac73c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330210580fd2070ed836222d6125fdaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df2e251559c16e272473bd36bf8d0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473fd82a82f17c3d1c75db9bca36a89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada3e958b923be8299f374dc5f20bd3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9007efbcd7d1a04767089e0caf3c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb4250d2b4adf740e3d6cc17787dbc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a8771be02cbf18318ebb5164dc781738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ba60a9140c1dbbf17f9cde441048b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24f505c1a30aa3df6a84b04fa9c0e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dc489673c7deee04a58f61cf37a95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f0f906427a238f2169670b6dc73df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67383ea3313bd617955af68126a6ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee5b0adfd4c91e448647c757769ea3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd71b8771ce5a23d20a83db581c3975745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d1ba693b8a28c13136bcbaddb2c00746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b8274e85feab54094a0403e77c521747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed49b3bfaab4ca8ee48dba1d3f1d37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49756e5058b2c25ec1eb605fc15b29a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64460b267019515d340214c1e0b9ee75750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815bad741e6a5c84d112659e59a68f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f1c6505459a8af439bf09a8a353cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e6aa3e2aa2883dc0aa03a1ad6d375753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391e54d8fd0e844712f9c413a6a78dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7681ed53cbf3618728c3613a34846ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b7b24b7e17a24217bbaaf7811e654756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e3ca18093885610dd888d1fee8e66757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97539a7c0005706d55fd91f1d5d008b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33d1136554750040a74665c419b044759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b28e330c865b553efb7a9327a24cb7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ac0682cd1e346cda3c2b08b301dc5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ef72ce4cc91d66953a5787bec5aa1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa52afaae5e4d3c0dbbaf41f362b93763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46959799097b91ab280727f2c742dd16764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab9f5c672f8cae56856ce307790dab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aee5a2f03646ebc051ad02c28872a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854b1f728902f4882a15d02338710c1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4f3ff9b867865ce5a98e752297895768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f7f923a1ee74e2ef6adb490e8c14a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcb0fda2d6c712c27b565245a8fde2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348407017456b36d8048859fd6db42c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c987e8b723b381d8d70b9c7288ee8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63874088b797efe80669e3ad8b4ffd0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b409f822a29cf9f651c5e3e09642d56774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b01b4dbb380a89d75a76699ffc5feb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fc5e7134cfe6c4d100e7c4a94e21b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f691dcc0c165efcb741e3e3e94e639777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4da339ae0d2291c997eea1836fb478778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f7e70181125e499647d02578585d0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80199155851d04b3c387b6b65470e2e5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced56d8e7fe8856a4f07a1eb68331a42781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e31664811ddc0570b2415cf83699ed782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaa81d094794135b72deff8c668f3d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073849703f2e94d1b59730ea9d480b7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2258d68140f661f4dad535138d5df8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b49776ef3f36aaf8d205df284ccf8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715efb09e410d56656e318e638e0ff1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dd8a1a12035f1d6106fd93eb3ede3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1de06153054df4aa0a8c028c2a450789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8755f62215f981a2112fc0b173152790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd4fb5429acd1ee3ef47b7a5da3e0f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133061f72f89a392dd16563bdc9f9dd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56fadbc6637e10b9b618db2ecff9ea793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5245ec2d8995471e321b6b9793a37794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e72fef387f2b5ecde26a5364d6681a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a794d10241571a56a9f615aea5014796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e93cd25dd1461c7a90ab74568ca838797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f55087a39e36bdb0eaa4a1881b9367798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980fa7c3ca6ff3eb4731559ce51bd21799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcceae7b06ec8b6a949004bbb141b4c1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065982760f19903fa94fbb507586c3fa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c3ce809b6c695cbca7c5822c62136802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2f63d8b3de7a878cabead17ec0df0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0437a21925be4b2f05611ebb7806a19804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d232c84c4a82682f20624dc0f53e7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00040c4c652cc3b43ff1ab86ae41bc07806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bc37f37b97efa98165a21ab77d309807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c002e44e11f46dd37e63167dd3cce0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbad344998363df6ad8814496fc094a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19916f2f4b16b54ca11eefa8f3258cb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f030888ed6fd6a5f3c1c8d2da764f4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82e8412063afad2e716708c5543151812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2389df1a77b2c6c7298f6dc410928813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad459c2da8d9d37bcc7e9cf9c2152b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb9c10a000030c8da7499f0b0ffc58815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca095e4d6ae090e306bf162564a46557816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7b951a563963f223dbc9d2a200dd9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928cb0d916f99e8afaeec185a5f84c6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40322deea6e37b3385cb584fd08f10819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c10c54d0a340800ce84880c325bf9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37852f79eb571918e8fb25861db2a9821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825b66d5417b0a0d89afcc3dc130be41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5478f4df7337c2c195521e3220cea72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce87d0ff132290f667433c373d15573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703668877c510a8e101f0fa66b899f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a07443524a97dda318b417a2d9f9255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe499a70d1f6a3c9573372c7191972166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62c00944b24b0a8be234bca2a9eddf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b08a0415026a48c96c698e0fda38c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9308c501e364e66f48ec51193a0f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ac4b5cc1d99aee4b851b73ae037af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71476668d6e6b7d24b4577be340ef59611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8a14d674d9445405608d70bceb26e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f066b743f2d1079ffbd422cf755f8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcbead46afa406eacd1ace3c3821d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da8d0ec308155e45531912f8dd945515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2270bcaea61872ae8408cf8d974b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a45ce16ca200a14e2dec0dcaef64517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209549ab9b0a34b25635926ee60b869618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09d5c2c6a749836d1c676c8e50721219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb11c4245bb3daee28ef54141d35bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4633049018c943b87bad07f941dea321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e377add753d5a65f32ee3e4b8c9be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a6ac20d1dc282dd58576ba906734423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e78fe7125f0e206192fa02601411a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3035482ee4dddb7c24b97076d600ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf0dbbf5a397167b33e6eddf9eb2ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da37367a6dcd2918b2122e298a85f1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51a1f3f6549825c4f5891c1cd9519328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c57e1a447de5b61b8efd5b9af83b7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39420bccf1d3d562aeab02b48fa45e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45f84377900fe55ac87256ffa7779431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399d97996188a6568949d44205e3e6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6279d6aecc7ae84f881c897f379528c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d0b1eb445b47b6bf8da7349db94c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697b83d349451c0564e3b3a20b82cb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced440fe450a888e11d402ed1bc59e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b319aeca4e14b5faa73a48409e615d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf242f9e2291ad981df9f17c2d265fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0863ab9e3da509257a8ba6d0052c3c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637269a04ed5338959ba092b8e68f70240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2daa87a21c683862e44a17797be4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62567dce840117bd93e1030bcb0d70b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb554790c9b15de11007dcdbc84d8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761b029d2c9afe36cf2298c5a4c4fe944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0104f4c375468dcacb1cde0d62c8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e597794bd727abf5023def76d4e68246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3387b4f369e45bc39860ca7bda02a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab119978b043062533d428c607633ea448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fd8d6fe043c335e226ce7abe3582849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284662767c285357b2bd777d289517150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4608c05bb4648cdbd9402f5c4ccd2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d567c42743c16fe001a9ba0e53a964f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9947b1662e4a67ed4f07fbb5874305b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23b715518404faebbd717c8479568b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49019ff1488a3f8ac86649142084df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25bcfdc4be8e07152de38737fe363256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0015be5d18c8e17ea65c8d01e2a58457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df410b4f965a751a82d38f910c6f534458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b3d26b62522db1eebea8b06d8bee959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf360938a6e6ec87655bcec029abfb6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5382d37c0a550643b889beb037fd6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa2ae60fd749a2215aa843e8eeaa8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13801774362d894b54e07a12d73b133263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ca327143b575f30ef6a6d663580fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d7d025427c068a7c392fdef9d44f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb7c0d0008406717522afcbe238a2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc918b02e35f5ea841710ecad0a760967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bc5728a496432f9fd2fb681cca20c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf179156834ce4d6d946efea79585f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7642cc9d81f82f2de6ce20b92c88470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b7798fa507d33753baf8346abe30871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114775eec6f4c4bc501d24030d69cea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3776957ce22bdf8052b4afe0be608f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a33f40ebda0ea175c2c1c0cf645ca174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386de1df07d1ed24e38d6623f62d93e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5130fdffdbfe0cca6f777b5a564a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db8e5c4e6bf522d5ea9e3f4da1756677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a4b4747cc0d20662919327fdca8c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f816fa28fd420d1f255abb527dc68179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fe9459178998b1f98acf708215bdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde54c085902698822ddc5406dc5e9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f243ddd6365de53a76872bbc39529982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d158369adb35816950e3e9b4994da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b561952343dbd2f5647b4f694075784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e35f4be34c640ce5640e61f32fd0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89ff586d87029a41188a2b311f46df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a618f046891c20325ccc113a72ead87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f4bf31c9259116310120115f7ae2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c86a58545c8eefdc9c5f226707b2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a0ca29bcfc534bbe5e9d78a422ddc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27afba4a444d5de829b5949aef7c4c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16dcbd0b3102b8893c23ebcc649a1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdede6333a035598496c6abe95e240393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137eaf233495d3819715d3e7d505a77f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f732be97da2e3a8bb274dfbf5117e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877eaa84a55fedc4ab8f1c5984bf75db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986bf7fb0c7ffe72cde6dab852e4bfe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a81fbfb95d62a673d206a4f9dc0db798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2376d8210bb1a5c5c1bd5d6757fb93299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b14e0a8d6e64fd746521e4cd2e087100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1a31c056f901a8f9f282ababf0b07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93eb4e8451d1967956497447a02b26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72110d82cdc0e0e07fd7aad118165952103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c7dc4c32197b4d61335d1bacdfe0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abc005d79045ba9c79e207c1722e70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23479fdd8a492724e38baa6c91bc5113106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157dcd6e8a0680a834223a2547eafaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38836198aff4e7422968be972866d0b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa29b7729b8cb07f0bca27dc1323256109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d78140d761df6f791e5b82a56f070110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0c8c4b81bd3af69b913308f028f99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ebcc1632abe88df93121ca40a7761112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62f1e692420f693f230744fd5a7fb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359647d14d2554a92ae715f6966d74f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1eb984ef01bed339377b2b96ed75fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3b888af288e5aba50fd5b6f73468b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a743ba3063967dc12d65779c2eb0db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed90452f5356c1796c5b2f17c9eaf0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e20061f8a5362a276ecb9f7f5e261119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f304667a46d2558935ac0e210cdb05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194396ace353f7757b3f3fa563f3226a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a17ebf229ed9466ea9cb2a7dd29c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8718c6e8af9beb2a9cdebbc6d269f2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a050f455bc00160d374a7174a0f477a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935f4ec3fee14de1f162185afafa393125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849177b7621a219a2ca211d895ee10f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013f2f64aefcd934b4782a1dead5f3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4842ead409450773fd9b171fd8381128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced47148027895cf33416abc2102711b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6675ba2c54a5c4a4ebe37b9e1d64ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0250981a4e6e5bab9045fa8fb760c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424749ebfbbafe30c51b47a0b9ac41db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5d5c7eb2647ea56dc05ab3822d353133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067e7f7fa80f9405421f91f4959fd49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19410df0f5bff6b5d453e2e97fcde7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34e865efd4f062303c7cfaece53cef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0601fca8068bed6c83bc0ed93e6b889137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edee88003ee9cf0b2221c133848521138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d84d53352d773191d93543896b06e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4e8e78dd4da0fca8cd9d05b7b5b31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcd40346cd17e43029a510b28f8b86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b0551e3379a1d4c6b5d4035ce1198142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df087706664ec7566e0c66ade09fc3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21585671780386b370a3003cad67004144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919cd1231dec911be1edd392a2ea970145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ef190162ea0a6958b80284eee0bb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c6e35ee241d6af559be2cb067d799147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea0a982d3aaee02b2affc3ea9f9522148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59a4599b5edaaa82a635f24e6a265b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d1cad1673f9bbeca1aedac008824d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c2405eda1e8f292b52f97906a754c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b797346b1351c396c07ebabc5877edc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb212b976cd5c6d65a2f1da568d4a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e4057e79992f1728bcb84022496ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff376a2a723701eaa6cda961d51759f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439289e6ff35761cf5b807da8d70f07d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5392b5164e9cf4c49d2fc2a2018278a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51b5127882bcf4cb2fd656e6a3f6dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6a759c6a52e6f259115b117a3cf07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16785c943900a36772af111b9d4c69bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513d9a9c958546343689f2899cee322161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42178a130f05652a3fdbc7426e13c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361097c50811e8f6b01ac19531dd88b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa313dc8897ee6da5d5d6bd4415a366164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc19eb35d8ca1385eb6d17633fd2067165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5230009f527bbef59930a5f2f5a6d3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8e311498d06ff1cc6520447b60a2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c045eed28147d068f2bcda7cb3d4e4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb1a6c26a0c1d81de956515f415d59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff05d0ec1f2e9d3ca5fd63bd056cf8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da51e33d475cc5948f446da4b44f180171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61fd2ca737eebb636c4c9868d28ad5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed12171eabb210ea56c93b01f748e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd116d1031c02831452c5847f39cbbfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c0c8d7495b288e75ea88268af2658175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8f4bd68a2f2a45f4d7e066f5244ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b08bf6a327efd8242e4344e5278ae5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592253dc5b11a06bfbf1873d2b5d6800178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e3a0438e73881f601f8be17584bc2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c5b939538a1bfe20c0fd87a8ab79e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43728dad85bc3e4a815f2fe83686347a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb190e4fb0a943d51ffa9e6e73a22ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169310a655d28ea204370f1bf3784c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad777f216c742df43e92c63ccfe94d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef84e9c65c287cc027cd7a27af8f6bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcb69c0cd6f4c4baebcf1b6f94e828186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582031a38eb026b0b71d95895adf933b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bf4d98488553e0f57d906369717c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359e71d6623323e0ae7fab38daa860c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca96e1d341dfd9c77ae5a06d55a0fc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d72a2fe8fdce88e980eda1d8aec2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e2fda8dba2fcfeecd8346ec15d588192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad05a5ed6c4c5bbe4ea5b9f259b9fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fae65ab6407d0d3a2a0beb77a2e1d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e404aa705b7ce5af6469b5b5ab5a03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160a0d53becee97cc783f8d67c9d0ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930271eff714b2189c550c2b64896892197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb4f845dd800abfee57cf16243a4cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aff50ab319c7048512be670e2e575a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f221c5ae191d7f846bfb7184b341fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230a6dea32a6bfefd99a26a52bf4b61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156f1a0d48f48b0e5a76b48af95ad8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d4a264d099939ce5775b45afdeb8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edba483a5bf2663bdd682a0b29fd198204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6454989ea3fe800ba525e343b41ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcacc2f45543e35abedab8f7683ff1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435a38882955efbf22cb02280918779207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349196c2668de73a41cb46ca4a24d7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d0cc636b0e97d651efed442882920209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41549de2260f2a055e09694be310e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d60e3422a1805178addeb96c536bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeb9ba792bd36a1693147d3f483e3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f53d203eadc0a460cfc70e04764094213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2e655983a7567f9b8172c0fa4e9c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b86f016f9fb73cb167299432601262215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5743c9fdfbab6eaa45ad213f8cf646216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1dbdae7f3519d9378a2332a10a71b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d86f2541d7c89590f9ae5947f9d733218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186c5f8065c5eb20ef097df0edde496219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8211c7628221710301e1c7109a0690220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa788de9245d28b3744f72ab3fe7e078221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4b49426235372f666b8da900a7a4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e82e53cdd18e09b43e4ba1caed2e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1aca7ade50d10575d4b74be215214224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7348603c5e909c15cc535afa752d3fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631a592c6eda5d90d992e7c17dd1d72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6078a7b1882d7fb224c8a0687fdd50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79042af27af4cfa73116234e83f4a3dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ce9a7ea008b718d8cfb5561b322c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb4361bcee4eed33e2b30eede3889e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faef5725cbccde66e3f49725682c07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc22ec61d8815a418f16d9bd112cfea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f68f819ecbeb16489dfbbdc04519c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf09e740300713ea2b853780f436c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e839c1f57b9eb51021adc5989c15f72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f900697ac1974f99689abeb88a191236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3119ab9eae0c10f8d1ab743698fe8e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06075a9bb4b64805a004c441148bbc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd5c992331623ee5a486add23af0ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb31ee3f67ab6fae71452c4d56dc9e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec66eb6777b841bd996fc0674c6a4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c5b95e2f5718cd9217d978aadd5e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328f902468a03c17caa5e34e0b55967243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c200ac35897e367543db73ab8747a9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b509b086ff052c3441b03569c28cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20a63144c9c127485adeb277c19ab1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c54821df280f967c42220fffd90957247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85207071d207beaf7dbb674009037241248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef432c1e017908ad795644b6f6119b23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd771c10feecb707722290feb1d7b411250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c77aa4c99b5e3b0b06128debe05dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dd63069750ab23d8da9614af10a61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba3b87436754e2ab924b9920454a72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c75cdb5f7a0bcc076c39abc3eef32254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fb973303bad3adde89bec4f323abe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c82e18aa85b950ec6f6b5d51c8c124256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f92328a1505e24e4786ac8280e26c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a38e4e685c9a21d9b3819b9684b5df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70e2abc0689cb87ad16b670589da33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a70b782c7cb15e3c35b8b6c5718ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ac20ad520b0d26d745a69783ef0d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de890b6fa226d859e536d13330fe81f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064868af68f294bb4305f360e739098263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b56e604454e00f94056c4508b46bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61830cf039839ffc5f28f8b8923baa2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516dde66df9ab8d16ee293597e4e412266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b6a205c2acd1a2b5299f526c0f53a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6137e5357f6971632543af812f976b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f0797b4f08378a26017be16ce0a3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fec1c1773b02df127872700827c00a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306b9b6abd1fe7cb6b0e736fd876a62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a163ee0d3f0f78594d8ad30291e8837272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71062839fae436519a283e0f95ca0cbc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5109b9badbea7369decc8dcd6c4720274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa079873978090d2616689a27fe1b239275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a567d5fe5bcc0057bd34854f5bfff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b59852b034cfa9812e008848e9c4e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429942fd8a46e04a83dd2a86d0115905278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c21e32aa8707b0ff82048cd10fb2f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f933b3a8314d3f7a1434b42eeb0ce5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef3b65e1c2bde52dd3f08e996d6487281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3895bca981a099640414bdf612c10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8aae7b4eefa23e7d8b23a4cef5918283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573b21a24a40efe4d4435ddcaa884b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0bd3001d39ff14c638722943bafc9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691f29cbae5f928a80b11e59fb41d59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736ce0ed6eff9fe870c123ed3cc082f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce9a84a5edc84d475623f35c744802288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f73b9914b415c17e78679a4ddb62f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b068915690300c7262f2b8bda378b86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fae698181f91d73eedb4ea9f92900f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982491dc6cbdfc2db73acd7d71b3d5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d70545d14c754484e5e7b3b328cd65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a198f9156c1e23a1a030ce94d9fa948294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c7e7a4fabffc3c7f5e155bc1761fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ad272ce72133afbabba2e7e83c787296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fd74050d8a658ab54ac645959cf9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102bf0bceb0afdd2257155cc26d14eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c78e940157a61fa07175d16790042299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f57d84539845c4e6adca236a893e2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebcd45ca3b980e874c38e7784a9665301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b5588b0037c871ac7411c765d74a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01895d5a07ce3d36e29f5c1fea2c9950303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4f8315aa9a358da83581fc50e92a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f74c38fb4fe5517f563aa8b9999ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bffd7159aa4356b8dc8675af656ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72c222d623253db0649b416fe07e56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701767727006a2b60f21af2ede699855308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10ca4f979fc0a018cb56f82107a338309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912a6c96607e72ab49b6b0e0100de23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7977c57fbc146e465564b1129e2a994311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8314c5e5d75e899f495a98b9135d5b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b2a4c9881e77d4ca3a0c0cfbc6474313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675adf37e065e9d472488fbaa89c4084314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bc6d43745b4ba9bbb532142db30ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b79ac118ec94e46c9d8fc57f7c9385316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9da8246f701807b1c31f3209e4ccf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3c4c6738dc67c6b41006d03fc9e9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aa4c9987b361803f298100dd2397a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f504ebf72cd06d3eaf80cd8ba8ffd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3b56a27f8b025cc2a7d0a4a1a1e25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138951e554a4cfceae3847e22180df6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9774cdf2e4a8ef1c871abc4145bd4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc47ee6a8d2400bf434f8e73fa69b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6de2f03b50e925573846a91e0c35ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75053acdb12fbb5efc919bc099e9858326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156a3fe9e88be70732dcaf02d47f31d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398af054d641ab0455d0bbdc0123e0df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70713cb18b504cb38473e14663157b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bc761f0ca4db639086d78f14a7aa3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392fb74ed7de0e87b658a635cc8746d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d237ce2807687499a69148f089e13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f67d46bc42f09924ec6bc9ddd0c16a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4cf329193bd1eaa988dcd81a26552334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae90f179c53da74e20a0e3ea6211d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913be098de6c91a17abcfb2b5f09dbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d986b90efd0e69126b89ec019e45ee1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ce5fd1fe4bff510d059e8a71608ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808891d2dcce7358139533a0a7478ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693e9b7542daa99c44e61143a341d96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eaa15b48bb8ca415544fd1bb77360341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3da5bb45ffc4ab694a40feb9f1862342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458db0472e6348a3735d75bc7e237aa8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68efb816f22cd07ddee0ebe17721e3c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61522a769fa1a66f6d21437a03a47097345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5974df70e724b296b3e45b2ec62b50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c42dfa675b51bb320700c8ec334f9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19dc24ce9c04e22eb4642193b0d993348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020060e09a287efbbbe590f6dcbcf75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0028282280d39da359e114a7dd7ae90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c2f4f16dd706124958f029f7b73b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f847a48220a32cfab0d7fc0362117352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b5a38b3e33cd14090d51f4ac9fc96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1071e9e8f363f7ae428c68e7d147f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804584bc5d013a547109f27f9b506c73355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44657fdd6e9a6b3db20b86811d02d8fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670f19c17b07403b32eb04539b02023357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462deeea78279cb2763c08c2dd34420358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c96ee77fbf784437d566fac0cf49c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d735afb5df2c8147b9121f5505995a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5bfd90b4be318acf347784d346d5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd88013e2e94709275647549d9d6fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54add124ae169b19a89f7ff04fb6441363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56733001cf16cad25b8b13e5dbd6c167364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3c026ea04f422569a6abaa507e6bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a791afa8343cd7140548f4bdd1751366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97308bcc0fd647e62bbf319a9f291742367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b491c59ea2a2c11c308a52451af96e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23013eda2b5fe8a39745892fcedf2f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e1cce1092a94b973b8bdb235f8a56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedafd46f3820e1c733551226a0dbfb3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d041187e3f839622f995cdce3714b94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3513809f5032fa61e0cd335543ec9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6ba030b30577226fb83a7095f57c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb774ced33689cfb351701b8e81670375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c835aab5599f1d625fa5031cce89b09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f3ee43dc8f26dc068b447b7aa7408377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e4bcae19919b1e49a71ee1785c686378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582f8c70fa579fcf3fac89e33022b92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33253624919aa1d74631f9471e30ceb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c70fa74060908783201cb596829d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59e45ad529980e8d5615e1bfc6ad4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8df6e215ece6cb93d24ce03e319c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a13ed3674fb7609881d1cc5f61d64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93dd6bda6e877a90f5a59e6bbf4357385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f42f31702be73d1824579f504a9ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aac22c4bf076ffaaf88133f843119d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdd8209be77f870d45811749492150388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2d4aba927a28db3c869c7465dbde8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6a09afe0b7673d058550ac1d13841390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e11fff062ade4551183902e58fe38391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befc7b540216d07c5648bc5c2b25418392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4513a48c60b98c97f1d5c7e6688190393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd458ea50fb0a0dd350565bc1c164832394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2493a1c2a6868b2823932587509bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1941702f8a42e77db6544ffcd67024b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025fb45accffed062ce0f5117e908e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60baccf32b52ca64367934c94b9d44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdc261830fa31dfe9a3e83e4b2a426399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e35066b82681ed79e1f8b647a48a54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8f7efb767bdda0f4117ebc75c0de2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ae3e8416ea3ab422fc715e3654b20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955b11733ca0510a6ec0aaa62664c62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d334d7f28efb916b21a92fec83bf1e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dea6cba6adbda88d57d57712e28dd7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df63b9cfdeee9e54b06696ada5b325406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a70ee46e68f72321f6fedccc035bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f5a273f3c8524b9a61d5394eac5c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408efec3374119d3a41a66668952dcbb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dadedd055761f2b646b9335e31f7b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eb5ac8f6c64c8927b46329c1dc352411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404fbee46cbb973da8cea5fcdb59a3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1b6545569908ca21800c8920cd1bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9b9fcf5f76657751b1c8f7e2cef63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c9a0ab1efa7eb05b83ea402c4f9f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d654feecf3636a6680bcba3b2f9fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca476fb38dad2cdfcd38d8ad6327b5e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57074095f20d47ec50fa6dc7909b7628418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaec0ea78b6be4dc7acbd2a9a5aedb5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f74770831a1a4d8130baf415028b89420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d75cf07a85403376d6bc1cfd60685421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc741595347e9856c8cfc39c2e6564422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38bc669fd1ca04991320e10da36049423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c02a79ea7b1108c6cdbe0cb5e20c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad89ddbc6f5ae693b06430a685b92f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e3207d1becb12c91efa937ee760ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a217783100c56e4a58636a294800709427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8e14601d2de25aeb3b991a1f6ccfb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80558dace878f57e8ff81db93f4365fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06335459356d88c5693122aa337577c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bcaad56a1ba53e6e7550570671f2b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b06bd2a5134cb132c4c72011f2808432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217f704d13bb85f9d3da460b729315d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6ad081fd791045bc82abde70a1e48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4f6d5f2b4543e992f5b7a032ff4f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca271f22386350d1a8af54cc4504edf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01548b9936a438b67568ef123970ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4efd050b4bf795b2e1db107d753eb8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9107bcccf3d3678f4f523e4c709919439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e0f133f3ea5e32d1bc89155c84573440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de92f2a5f3d151f9d669cf36e8b5a31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78337b9c6c3ddc421cd235e5560b37d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ab5719259f6ed814b3ce129fe4e28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1332ac3f8003c2cc6b2d3d1832f55e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0735cb46fa080c3ac3045d2d743f5db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2c8c0deee645e283b0ece18bdf878446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e30cb9e7bcd6211b4992c384cb0914447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b57c5e8797a3e5b817c1c9e9d592ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af99e5e557daecd2eeee09bd41c5c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3265295f7e9567713a3395e9f6f8f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be69d3ea52852b365094e7b44edbdf0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715adb93fd97266dc3bf2a6ea3d944e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336bc000549953398d3eb69876f217f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffe651bdb54224aaff9c75a3a73e7b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee51e9ef41333faccdd66a2259b67f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727ef41a8311db99b60dfe58820e2fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4adbe32b20b3653787f0c895ca3fd4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21728b87dd77afde20c984b64af420458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c0fab3d1546d867416b6b8fe3665f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39bd45dea70c8464e93fd6efa588f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c2b8f0d80e5008cf6a80f40f6ab8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195deeb7d8375518494d84d4405243b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a559b12f031fce47c110d6e7cd4a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cf61d7bc026b3e4c1212543288971464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca835a72d1bb6c825e418be46fc8247465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f70cc8f0d0209cc4ab1300c603f16466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b175950402c404434b4466613c902ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356c7e1697772c053bcbb25ba3805d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7d9f55b174ca01c199808b35e5930469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f20b5d148f30f6b7c5412dcfb3a25a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add16db09853a9e73dc96d029392b4c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ec786077d4b38e756ec77143e7544472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7a17198edfc9808034e3b9ed29282473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958391f0948a3f46265e32b688fd0cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4567bdd29ee526ce9a7b6b1f1f53948475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3493172a1fea032aaace0012269ca8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbb4f2af6d90406f4e7409e2f533fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36b805a475f8f82ff96e94de87f645478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736a1526720724a8b666077d4f6a626479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477171d13d434a609e316782b059c44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c960d31151d8577fa896a5745e155cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563befa6b5ba0c8887149bb9ee1ac730482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ede5187f394f285db044fae6d961e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f428bec36b4e40adc7b68be5b184f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aa0d675dfd017d2a0bf2e0e505de5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8458363638c1f3f0ec54c42462c6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078cdd5bdebd3b0772633e25fcd0412487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef4e610b2f3fb90c66d5b2c44f4238488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bc435a871800bacee981c3e622564489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb345c73754a2ed8df5022e7a4c8411490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3824808fccdca79b55e7bb68be843f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d109037f47cb26658112272609b1cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b78077a758ba1fe6fbdec18cc2ddd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a093ac00ed8f7f93fc6095766a2922494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb55ac2aece808747796a7d172e8b7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8081efdbecb56006ac8ed1282d0afa9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e276dea84cb5f65d78e41dd67efec0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add751902eb29ab89e98f36f8564a947498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38134c6fc69b40edfcd831f8639ae077499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a32518a70c37d1050cf754a53f72c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d42a317dfeb1903c0db1c6cc3fc73d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a989570c60ff10607a7aa3a1b1764f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c34c135fd864d333c211814b062e21503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ac148c77d51f9029d6cdd1bb115da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bd3c26667c25c2a1698288b68c5d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed2d6ebfb66e9387eaa4c65f8bd3cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7486b5965f06b946c86552c4ccce1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3176cef4ceca6641a100e2e6207c3f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626053e628163935983da813bc13aac6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afab4fc557359462b04153387d83617510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b339433dff3926c25406e643ed5b334511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fb765868b950c8b002f40ab4b5d2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b5f563c45d996ba2c7ed39e01f0fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf3b8dbd4b74f66b0ed55b17a09086514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edccc5092d245e868b4baf63bc8f9e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2de83b022e8e3c09092b95ea1e810e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415b851fe379a873652a43371da8c58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae475fd5d44f682558e50b74e503c793518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb439f242b1362b7618930282a940d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc52aed6607bc797fef55db4a0fa812520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b093543a90b8bedf553a8c79c21c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047a949e3cacdfcef94b208c3c7be91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ee3afc092bbcf8da362f2673e7cca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3e5127ce46cfda309ea406e7f149e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac874668a7787d80897765ec066b27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c182b4ff8f63549ba87fdce8de27b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070ca68fd6b2d2c04e62c7da6684f02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2de1ecb936bc962f8e9beb7404a3c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b64e8f9a140d2af1b46d6e00648678529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004f0c606e17ccd70a8a7b5e143c8a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63470e742538a0ac6ac03814c59ad7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2123bab99531e0208df9ce69eaf860532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928a91771c1b7bd1a2c69fd4fd55790533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77333e379355fbc5b7327717fba3b5fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb1221ce23b92d1403a4a6a202dedb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a797ea4a3d6b71e95fbc79411d305f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a321e864e2af059e81460ba8ec556537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dce6e54c1f130fb8ff6e7794034bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5655cccd0c30b0119809bed1f516f5e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865975db028e3d429b1bf35f4e122be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13d06b84f82f6aba6f178a18069c25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887747760466780da0b35c20e0eed58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6f94bc925d714410638e722a829a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8e993ef802fe30048b88d46842746544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ba48b89e628da58b7d91924ddc765545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f06103eda15b991a22af560dad2272546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e588d9976a02d7423da97f1b5bc92b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c87534549f2e8714f0861ef986a08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ec4daadfef0ddad428d1fd66199d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2fb9ef03e9df96bf11f924d9c77bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660310d97146dd069a96eb0b9f9dc119551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522a41d7c8fdc228d42acf23dd854e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e77d10ea112273b1ac12a48e019f4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7f030e1a69ba26ec2264d21aafcf4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e72d03c839c6eb8686293315af1822555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887efec93b41e9932ddf1a0a36eb402556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899e2e8510c39cd53270cfff3b91a75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22d399b60919b7c54ca30138f7e448558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cf4279b8fd0f695725e355fb2a22f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d817603d082e4aae042bd35c59f405b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc76f223f473f9814463d9138e3754a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981218841b74a9d9ce901479e2e983c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cbdd9a30763474914a02ceed1d49a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e86269d8abf4674ce5e2412f4fe72564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922704aa93206dae34eb487dadb8aaa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06562efe96e9eb2be7649380fc641b82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27b48a5a46fbd7bcf7e2910281129d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84164b0d13fc8466d086bb162158c0e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc278eddc10b5f8b419b64f4b8d3e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6df3e942a87a87df321eca4c318566570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292eb94ddb1823515c67c59db9cb930571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc94ec59d32404215f769e686b2fdc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5130ecd4dd392c1810ce7ebfe2be12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c642a5ac7961394c47425a1f053f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da496c08fa009336a45a9c41f9780764575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5ed9308ba271efe336fd311d72530576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97061a435fc1625790560758b7287c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794c094299d37e148e5b0b803a64aa1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f602bbe2440605d20230314083780579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99edb9306a73eaa704d327d4a15305580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f470fd11737fba49532d47d4feea9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86ce8ea8eef3d379500c1b7dc06af4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe15e06e5a1b23c8aef56bffd82740f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16029d9f0b7ef13b733ad637e6d0ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb0f8826a47bdc757454ae470d1a4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049de2bd842ec2c3b64e0eb6121698e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd897670354152dcc9773e709aaaaad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56aba8ba915a9a548e0b52bfe823fc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd5faf4b619921090cd003e1f12e4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1bb08adbaaad0f5580e97d7d9209c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16488e15b860188932bdeb9443a147b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfcb80eac954d630d1708053abf4fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781c0036a9761c8199b78a64b0de0ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574953bc367ad2577e3ed9da7f88756594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc084912156a71ed8604c6ce9f327a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676e2787e006a40602fd987de74efef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153c67fbf8f98bef6054a34604a9345597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa1c137630dc504b21bdc9e7a76f99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8bd53e50e0b6bad644ece5419a62b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea55d86520dca640a566bc3a7e40f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e906ac2360806d9ca0e86eebe8dd00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5b7369a7820e0f17099094e67a660602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b373cd0aba59a8f6fab03f1822d2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff641d098081c6c317949c1c4de002f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087fa3e745a23e5a088f90b60721369605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4707c1c269693c759e52710676895606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85314d46478f58108e5078d03112a5b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c51003b74e98c88dca9dfb191cc51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c400059641b3a9e4e90b03f595c68f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a00111d68c66f691fa428156cb6ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4429be7248a87ad916b8fe877f13a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6bbf56afc04f37fc231bf264bf0ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30002bf7cc9d71b58c191636fe609e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaec1ab2c7a69a687249f4c5f130c76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd61c9f676402ceac3e36266c46128e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822656234ccc201fed96e57f689cc45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fde4e8a06a5ea33fee2c66368a99c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a3e1f1e501d6b13f8cc707da89d96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09025d16d2d4b684a08e147c687374a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317229eba088a6f9f35432240ade9e0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474142a2ce9225c2ddf393ded8671438621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f82b9130374208e8a561336f6d8f61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bf4932f26b3aaa8d118b765fab671623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a945398e12d135ca286cfc0548d5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d971910305410a8fac0b22e63e7d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53bf4afcdada5b3722e10bb6986999626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16ff055689d40c13befa02667f84b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243d6165ca7e939e9675b4d02d08a0a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4d0fac94c9486e9839680366936f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd5c5489bb5e37a84d7eca0c9dc7cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b385f7eba69e345033fac1208cdef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafd41f5331ca7ce2eebe0774a25e6d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd3ebb38627c5edcb0bdfdb35dc4d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249adc53d32138f29a33bed2ca669dbe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b9f839174b9a06e67bfbaf4d78aae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff35a378a091344868b69911933bea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea9b2a2338c11244a4a45abb2f4e79637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae1634abc3725288fd3e139f2bd68f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be6d708eaeb743fcf53abe939a4210639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16513e9cac051950a8d6f1649dd10151640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84ee3315d7d87c25e8da0c8ee32695641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45217426daf3fc40bdf0234858893e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce757bd6a0f0005e6a0124b04f91a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade39c10833ce1299c3e9fb6b033d7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51560f61bbd2522bd7b22842dae5d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949416a0250ccafc4914861415dfb08646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d07b368de243015c69ef6cf711935647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119163c81d3b281b97f0bd28ab12c29648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eca7fe3915a3ee1633087ae404743c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50827bade817c1fa5bdf6b82cf45bc9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3cfbc58bd88cc7e26ad964ef4b28a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45b3dd6b12e6613cbb523ac91dd247652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ff99642a88e13b2f545df70e5d56b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726174a1135b13ffa004a44ca7ac26e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08102ea8006c50f582c57bebb60305b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3e0b3e568fb2645448d98e9ea4a6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c8f2af979d2ff7682689d4303b4fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13faf79e14d750cae942bb0c5639580658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50823c0b971963df8f6575cebbfb17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ce187a2f18764434b95dcc501f713660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11ba5df20121c79faeef52bda9a978661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409b967eab44fa3103aa650f21c288a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2bb4ff22c0f1a12e5e51378baf1be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042e31aaf745a6bd15f8caf51cd0c7c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb11f3f0fc0a5520e05878a58a4c6aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc949ef6020be273be69165333544d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efafaf5ae82a337ac8a9381cfcf7f04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ed9ce9b1fc4207674e511a2dfdb0a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d1520b4220bfd0b150fa2cced8a1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24e40f327ddab77537b5e39bd268d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a882bde22e08ca4e394cc418775b6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7d3e897189f8fb6da8adac8b5b063672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fe008a7a4f7b0d54c30d69d6a2fa0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf8cf79a6b933a855c30c425a8b971674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190cefa0cb6230b85bd6e6dd5156bad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c699ac4f5df149e9568ead0fff5a88c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545991b63c372bc9e9bbcebcd436c02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ca0eeafd9c2720de2ee541dea1cfc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7df8d433c76980c3a0430b5eee9bfb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc780d9c68baf557fc9ffa77b7f5898680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9841b11a253679191da5699e0ed29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce766d9d050732bfa009218f9e0def4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb759e6f544b329945a9a8e51575ffa6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20bd98786540a256cb9c3186a7b544684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ea4cfabbe149d73dddbe32921cf8e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72017387d7526d09aaa46fa2174866d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d882b83b26c314ba642ca25cd6b1806687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11cff4b4ff3deed40d75d5c9dc13a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c029bb441805e70c2d75e9d916ee31689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7097f8fdb88a7007c6d37b9b3e505690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52682efd538c0f0a35b6846ee1ae842691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3cf39cd5731ac8aee5c63bb9b6338692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae7c948e55e14ca29b35dab4495061693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba8edb41c31702acc393f95196ebcb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672fd688a71132b80d1d91d2c9adcc1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c015fafe224604a68b9e23c24c3b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bd1c8d83be86973287596b9790df3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418578ba015b05c5dcc232b146c624a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb86e103964718c49c33300a2f3283699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459569d5c1de817bbc2b077228aee36e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddb4beaef1da70f6f95a810aca5ad8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55827510e38c114dbcc8da1f712dce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f97255f1f03cf13dd404603b6d9d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f47c1aca30d91cdbb0f69756ed6e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ad2cb52c6e9f1986cd77d72df1ccd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e77892468879b4f1c8ddccba8cc7e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49305ecbf35869593e9201b9fe8e3829707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500463787e4647755399aaca369a64a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d3b8c92ca6c818bff9caf4c63e0fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282467c23a526cde16fde583cb272a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08350eddab0b2e7c05c4f894f364b3c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a4623dbc4251272222652b89a9bd3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff1859645af0c7a6facbab81885891713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec36fa6bf13f3d50b1814b87821878f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ecd600e0452f0a56aeb12478a34f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2e9eee5912a6926bdaa17d611e0ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef085c8d51d9ea72fdc99edfc23c2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04433814c2065d1d15bb92f34f30df16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95166c4586336b333fb94b943acc603719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d06f923489c347f14ccd797696fe3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a2740377827660c2723efb1577a34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0cc04c7fd1377eaef81a9fe4da72e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc41caf08d3fc2b9e51737ffed22fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0276fccc5d79d21504245201ff51b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb41d065e39df8ffdaa428ca820290725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2d22e4fac6ecaf5108b11d5a2cb68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed6bf54d67306f3414e0d86370394f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f69961c447f452377cec5ba9267e7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c772cee1207bf9666286a6b638c0a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5474f6c2087781ce20d5fc07f478b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af2d8d9ad5f27ce7d93a81e3b21f61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c78f376453733c670b4c75826d4228732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74588cf22528fb26367556d2ecc4a48733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e502d406aa43f0e24c6490ddbd52921734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868698b50814655848a6960a91e6675d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396896894c67347ddeda939e4019fe5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ae2a64d1783d129690e0516190c6f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aa24c271b8d2d47023f2caa990c52738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76f3c7780dc8e73898115594152c2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6e4e47a9b1f340ffc58d96a8bcd62740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8503042954fc256291016ddb566044741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e75225ee8ab72a8ad3212a7df9ec1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e05ae6799086e03453700df38d4a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0f5d0a437ee903f9fe78f84135888744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040c56f80e928ebe9a80fa51974332a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b28f2a08a42fb55bf5f91494d4eb7a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eeb075a79217fb26c4537734968b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fa75175c9ccc352cfbc1cabd4ebdc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772126944a6f96df764c16e71bd2174749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb46ce9114ff187b8bf7bacb4ef4d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f630701335fe69930e6c6fb8276dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7a800f903034ad627a3b00a58c430752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d21898c41a2e802cd4825c0c714c11753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a6f2926a6e952bb0c565c8f558f89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5bf82e2f3301efc597787b0da22eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4266c80321ac9915fb024ade477fbf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fe0cf37a01e62fd3a2e2b1ddad4f2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1b348a2301201695d55010e2e3a29758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca1bb9d1c6e645ad2d8e0c4af664a9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361871c8256bb5f60e8ef04cb29bd4f4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f1d50de2af80526d9369bc91553d0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b8926eb2942f376ab9da85cb01292762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f29227bb25d6c386774d8b29c5787763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25066338532929ff1e90c26c8db985764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46277fde579741eb40947399e68e02f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609de02db4e504a072caca0b9bd9e2f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0362904d5476bde8133da2f608d88f8767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>