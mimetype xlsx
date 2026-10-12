--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88e62623ecb2e0e57da73019b3026b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c271f32a7773cb127b9781c36c8abe72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c3771ac8dae22b26537341f86c1303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e29cc22116ddede0eb77437f8b5f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec4c94f30fe25d4f888ca6c29f1cfc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f13bbe40389312e0ffef2199d3f5976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5654e08c13bc01353bb6e111e761ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf327aeed0826b4e0a78a5da45ce498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c6343279cac3cb5a9650cbc829a4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce1bfb27031954f107602f330fdc9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf5adc59b758540cf8c4def61d358a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d2e35c8a4cf9effe1a1204c0ba61012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa994e150b3e25c3f4bf39a3afb12ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fadcd1e5328bd0bc56ac8fbf0807ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27661cf4d89585fc10e0ead923135d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f663bafd2b633b34bd68ce754d440d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a7a82ec36cc14c004cfbea068c8b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203a607625d8382c2fbff025413e38618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854515d97a8105a356b9bb37862837ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c53072d5082bd785fef3b64cdb0cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bea18a7b3259b5f652bc72be00e2a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13206bbb8db8f4c6a3c9ef2993442622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d3cb5d5b148d87482df725838a8c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae72c5dcea3e6fd6d8bac05c74b9f6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3b5fb093cee691bb9aff8f783f08925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3793bd52742db5ffa446a1633fc93726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31567073e20856ac874f1a3afa871ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1841d1cb401f4739a5cf78b456481b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde11fbba07d49727577ef03872f60d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cb632e453d9a81f8187f64661facc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d30bba3e777c3c1a914c8f5b44dbe331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7da4a270ae2bc2ff5d48febe92b6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b744d696910b13fb847b3c64a809d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf40587b0ae21591fd335552ca2a98634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228195109ffd724ea3432ace643e1c1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103cdc848ba2ed962118a88f8f8a9ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79c99bc3702cb05f6e9165657d1afd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4296419cfd2889dadca2811e85b78cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616e087326ea1cbda3276e2d4dd3f3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459511ac97809498027436c36ff17db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbb6ffe71ee9b0e44cca42e3f5235c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebabad903c7bbd7426fb2795014d7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b05648d669ea78cafa3d51266937a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae897402cd7a2b5b007a1f6f66923a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a8972ae33b26dd714a2c6ec06222845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ec3990510dea79d5bfa250f35e51e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3c65584e7a1661f34a7947581b2de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2792cf5ac32bbdfb25745c831689648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329942904b44b627464fabd792c5c5f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f600bb706178b2b27b104c8eed63c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d1340151a1503fc93f0b440ea4bbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec590b5e344d4c33a1844eb8b15b1c4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf13c8ae4e1c9c6650b71fed6baf1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cfe5450e077074e914a21394f219554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b591d64b96fa3903261eb853fa8a1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec59704f57366d53c4fbd9caba2d4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4425458710cba3c929fb795c3d445c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7194fa42f7b3d1f68b21a9265967cbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145566a084e66760e4ea9f74fc9fcda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9d0ae8d3d13328aacbc7bd0e15db260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470352878e5e99c662e7a22036a1faf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663799b6fbad3aff31f25f2743d2fe762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de7b4f749549d0ee7b4a8113d7db9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe46374411580dbbc11e17c86c571664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8daa682f632528df6fa95a7e7f06b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c4b00c23cedbfe4d828a21fed521466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620258bd822553da510f23788b670ec367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b81c05a51a83d9823964a7380c14bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c07dc20410a7b2cdfae59c7342a0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fa132bbbe25789203ca6adadab9c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972906a158a116c7e3dfdd3c39ada9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703740aa57fa12e5d90a5133f2d6e3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789aa16258750e1eb23eef83d1e4f5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1f092e67ba2831643f48b663eada074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6ef6ecf22908b8e29c69e9e6c643675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3e10c9bd884ced09aa9d8d2f344ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bd131f432ad550de668b28bad819877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a012980afb7795d90a493c76ad8e43278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50062bab8abbfaa1b738ffcad8278abb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b03c0b54442db10598872c95c600680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3e7c34047422286f70b6702af3a4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f0fee4f5aa3fee6ba97e7696c6a4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1df48c2bf89071a94da489240215583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96308f6b98f2f7c68996720a4b71a71984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080ddbb04efa50cf504f350dcc30ce885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a0df8e551a62c4fbe3501280715386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed8dd602c4eb106a207924f4e7bb6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e3d166a1f4c7aeb20997a1980e73a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a65f8c0e972d798d7084ec1f58de1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c300044101779c09d72069fb88c6a6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ef5ce7d62da1a1c9589dd2356696591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23a26d4b937e51ae09377fa6fca11d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a66334634acb4e956abdb22caea1d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf712d7c8bc35f51bc873b25b47b0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e961a191b9fe821930e13a3b80eb8fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9ad06ce2dbe3d7214254da7bb5e3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e782e76c964b9feb7544db0fad23797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d3aaa4659f77d21d2a63fb1d16a9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db97d19cbb34bb19f1a90381531053999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f96ea36ff15bd7812b0adcdc793b64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb941fd9aad4d280a21e9304eae40c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd6d13b2d5ff5a695397b9a17691aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ba4f78f76272eec5e9f8eca52ab93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58ee920568b9977fe9996634ed6bae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076641e9c5cd6d055f3124941532a88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03457f886ce708c572332ed4325ac91f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04fc5f6caa956458edc9b9c51c29a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c3dc9f52e39358936e41647cf1f42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e03635ffdedcd56df4ad288e06ef6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05225337bbe7105ca5e041c29e0c62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17095f70a3e8b163ba0032c2118762f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538371e85c7d9fe92330c76a4f8f41f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad2d10f27c08191b023170a51eba75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd15e8b0a039b7536380f857054d2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1537d5334ac2edaaea0d5ca1f81dedf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdfb763623bb86e21e5ab3c3f7f1d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3020dc9f55e77f0a93d5fdac8401d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98a86c27dbb0a0f9786569195736c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb3b88b97663e480bf34a09de069f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba64393ad1a019630ccdaf26fd7c9fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8d0510d9b4c719d8245d65bde1b29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e37f34bb0a01b1531a2931a1a43a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf1f6edbde9eb332b6e7b78f648d6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21427b43a825a37e3e7b0e2deacff7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fa91706fe3ba3805818a951cd1fc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529e076f4236c924b66ae2ac55b9361126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f3e2a68ac009ecd94b6ddec130cd2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d86d58ddc154e80baf350c279e37c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fad5db065c434d07cc5cc757971c40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79cebd1505d213e269e252607fad0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b141dc7947287aff19adcac5e865b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a04876a5784fdacf3ecfcfd72f2ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90ab0b93790bb1f30db4474a0f8e01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c960004597bca52589779fd494f4b7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7a78f14914078a2ae593e87b5ac10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169d1ec89d546ea1e1c5601f25224f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe11cc86e33d04f330c9852101f327137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa16151e1fceaae699210da7afca5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d405068b6d24f3e5b0f0bff260eebdd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35202dceb5d8dfd89e81c8b724a6c618140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee435201e607449a6567cc5f37cd6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6715d1ec1acfb7454afd2eef3a415142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723590e3124f228767395f25b3043a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daccc3ac7468612f874464f48d3aba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fac0c377b13902108a706f917961e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2363bce9620dcd81c0827cd8e01a66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c92bf41786dc0d3ccc572aeaf7aa9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bffe2828f03c4951808cd6060e332148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc1acf0f689a8bce46255ca5425025149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a7a3fbd9f9e1468dd26f6ac371ca9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316eebd860a5717d191f964fb84cb720151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc6de41d8fb03a5a7611cbdb0ad29e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b501d2760be53a55b9f0273d1e1d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4d160ae3f14ef6b09f1254f5cc953154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d907885f7f237181601e14f592815bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529f4412f3103ae53d4d7c17ad1d3c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77a8ee57806289a1b8ae6ebefbd22d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67848e937b3aa974afbc347dfa4f3e7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4aabea8f669ff3bf1ed20b49866be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8a0ba43885111e603a004e3d4850e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249ff3e7fcba44fe23a6e3e9911a08a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec0dc89c6780c2667c5085703314f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58ffef62d1123ca3833d4b12a24217163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdb71be670783610fc259eef1b3fb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1666e21e6271d8ae3d9a7ef9e4b2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43babbc15cd2ecfe324dd3809c6056a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3994ddaa610d54be1aa23f735a8329e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400e68c8852045ffb0006f970e2dea8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d998979511f431204ccb1acde6eb53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5360a43c1dba8b78444390cb1b834170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd2761f52e4d8bfd3c0d198ab38cf1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033322d7e8417be3f25b63e4012acfaf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507daa328de64c441fc4cc0c7a92bcc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e85d57fa8393695343d46ac6c11567174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc9886df37fc79cf78fca05894dcfc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbcfcbda5df82bac17125006137047176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c80f7b99dffc3d787f69ac83d50a32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894085f207ff11bf0ba1e4853240c44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b978bcd5e807233d2bf1080be839e16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b093be49f3f8a3ad2181054652db9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080636b236aeccbe6b94e06f715ca16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8157b52c96b093efabcdea1ee51258d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5263f87c725a42b78552d47164612bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d47b12a6bf0b87793d71979301b20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e09f1c130fa0c66656208e64aaab7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ba82882dbfc3d0272eb8ae2d95705186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd380e579c8c599817c7a47cf4a9a09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffb7071b7e76a3a1d2c9e9d8bfa2d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af65ed3c122c1a4e12d52be2d4a4a26189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99e4284768e8b4a1bc31e2c5367271190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a9d69be884287eff99dc4356a1177191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6934f055deaba2f76e520ad025c16c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33e06ff3b770b7367b3f4e7cd5d2b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c86ad83a92ea87f57a6640ef5d0230194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882f564ddd609b2a19d2c5a580e44de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f629543b1d1cb4b224c1c0250a97fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c86a479b6a7a69e283f79916d31de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b79b86bfc0462ca4269cc7cea37762198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed579e42f0079094ec25ae2bbca6b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cd7978815c767e8121795aa84d160200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844266511208ecc48758bb5ca9db467201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2272a1e93d660feff4c0727c7d93e92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e8009dc058b6ab09633be1082c7dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505279871040a08ff0552b49a588600204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2159abce8a501a3c599d23814bce17d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9280369c0fa56a26a0490bf4c8207e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7eeafe4b2b469e119e745c5475360207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec17f0f575bb535559b59c2a1e6e705208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ced21f9bcdabd150d3719ee150ac7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64dc1066794432d517c77ea3157164210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3454df3aaf893eae38b1f2ed4ae8f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ca305f97949c25294dc075060d74e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc3e4cc3d1769a2351317b4572c751213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26a0e01ec6abb5de6980befc14dc9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddcb3f1480c93ce700b521a6a447b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bfc285a29acdeaf24e273d163955b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad638ac1a8f64506200f1f4e557971217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022e2b854f4bdb2b25f61ab42105a57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c01c6923a8edcdf0c85c2a82fd3c93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d142f612158435c7205d893f87a56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d569ef42632cf630df14ae330530c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb093f86c6a23a100d6505d0f30004222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cb8ee67d67614607b0e931ff16783223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7f85fe7d5f6492fe43c167ebdc021224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a117ad6fc932dab971f37993426ca5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbc96fa2652fc515e9a14836a49141226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698edbb56b381dc6ca7fcd8d7ac77100227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf84639492905a062066088e4c21102228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef38ae98e967f5840e267c591b7c04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f98913d765bee9ca87ecbaa096bc65230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3dc6279cc8dee8f466633ca49e5b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed6f6147f5221d080c9a3a7e02e92f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3b0079da92686e522c6236cca80ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445aa7041696cd9f98b7d32827a0707234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23df612328ebe859479d5d384ac63f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d470e8d36c1965ed93bb98d267619236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3570a69c34c25e2b6b866683ccc4b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0d814bf55aff0350cfafe043beeeb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f602521d1b1d9f3334da319b903b6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e2bfbd8f9ef3446d0c7757e9fe77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5bdb85baea02e0b67038ad6e54a36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277bcf8d56ce672db38ed8672a79e0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555282f7446b247b31012c5667ba748243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ae39f76ff74c84b6ec5bfa9b3c754244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe83ce9d16c574ebdbecbf4a37466c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff437f26b0ef134349c26f7bd56decae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6b9bc8909e77975439f5e6d980528247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be1610c4592bbeea86f75b5dfce1e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057e970c180e0aaa82b26f68bc67589249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bd1a1143bdb03f6771dcd3f3dd414250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51367429efe363ce051f583a4d61069251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06e1ad7c48480a128b0aa9c3f3ada5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13cc889e75e2336c5b809f28c89cac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ad5cd5cdde7c868b84ee56513d5aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5cc968f0e4c1d068cfec3ccac9a10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1842329fe87c6ba050bbb83391b75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff24351dc64371b32f2052033a26e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8d8b48b643d3d87bc22d183202511258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d76713f5d0aa64c3a36a4666850d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc342e938c0c8fbb0929c87414f128b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704abb60272f6c425475e1d79af091b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ecae3bd744a344f02ef8101494966262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd20135467ce923ee788bfb32c05514263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81eae2c90c5e92388dbe980ffd1cd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f299671c7331aac22c9fd07ec92df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a91fca1ecc73225cf331806ac932b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abe7e1f49512c1245e125a8cb059fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94499e2b2aa41f7fca57ca64ba0ccfec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfaa8809a4aa103c242042b301af3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bd349ac649436523385cf0b564190270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4472c78509d18707d379156abafa8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a8d4ab9ba274d312fa0c906c32108272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb9ccf57a6ff475761b7edd25724cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0badb408616ddb8da349afb58889c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aab5d17bbf9a2d69c052ceddea655b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dd8f7e918bf3692d5f2739f38e26a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13662cb861a9c903193b16602c3d2568277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d232231c1bc00d8c030ef79431dbb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e42bb234b71586467b3447ff922bd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71311855824ce27cfce7e350a2a16b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a172c11f571893b24498d7c0f5a21b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc651403c58798e3dfe421e7fcf74fbf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ae73a773be430f42951119238e17f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1edc8f2f20ae899685f7a33e82511d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd57b64be7336ac5a729a55c8755977285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d85d75791090daac3a73be456f1cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da3d169208f10ebae16c036ef84c6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01cd64a66beb38676607c4babdcf6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4103ac13fc138cdb99b522184bc1f68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8262a6a4ce5effd2b31e3e6dfb0ce31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899cb582a656b0455c1458deb1f24fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdc815fc9db0a6d73eb3fa0556a42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632437910c5ddbdb6e1cc2cc4a7715a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48123a03bd5f4f1b482f1712ff2cb56c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077c83556bcbf77b3e5f62d2b1d0a73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1589f4f19671e8d74945c8d39b0e75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bbf916fa43e4cc5d88b56cdfd9c38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01a069ab81118db2a632afbc319c99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95cc700c13267ac4d9b7b8da2e2e95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef876dfcb0b9198fc08f877348144e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73552feee5e79ed8c466f7d98de626301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ac9a77194c1a5af64d418a871a20d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b1c43c70030c63987421d6e285b58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36d794e4aa25c3d1ac9985464cc339304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1d6f6f6c6e90b14b05e4a0ff5e8f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993969177d8ccef1c785a90a3461847306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5950b5ebc5e17b64ebe08d9cf97baf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad95eab9cbbdf7e98ca24984a6b0e99308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8250f52cc81cca414cac4a62386bf9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5af48610617c9f4984c4de1f2c5cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c442092bf6b636e7dfa47375969407311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf2a745c7547d395848b3d83f8e751312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354221f911d1cb269ebee7f05a3fc508313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159cf8d07fd03fcc85d81b473be0add314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4eb7b256fb2fe3e73ea6b3d41e35c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a5b45e05fce25192d7a89416a96ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cb30eda6d183a2ec399315837ec8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1577f3a588c4469d6eae1946c1966318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bafb4fe0bc3a001ddbb7e5c8fb430319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ded0fe6c3e7f0b052c737aacc1787320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec71a057c454c06de6fcf3fcf555d96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6635505202b2c9f6d4cca4cf22b896e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2099615dda04a2b3779f14afe9573f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f1f26f048ee34637b83983b9829b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432f643b6b79ba424bb7c3314bd5d64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826789ed4005c1b496ec42a0b32690c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81764aa1ade7e3410624d53f3a4720ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261489e32d6914d171a30adf86553a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb705086fb58eaf81253fb1f7f71e8a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2591e49c761df97902d5b68f50dd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2f3788db3ab8f278b912e28c72dc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c0f14ff3e44af0c7d8b48e8bbf2ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a00ea201ec21af7473cc6ab3e3570333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82463bc5c691753e6a3eababcba223334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8bc0ffc74a3acc497a533aa9b5e61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a146c029e1154f0b44283790b1ca04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b229bcc938167ddccf5546b54d0bf8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ced9a89a095f4e5cd6ea02d04199f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462f7a3ec5de9a6964b3de7021e0189339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ae2c9f0e98b524c0afed774e678ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d7e0b59190ae6444d51025549e8c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007eb1f1a21c3e6a1fce6ed8f37f17b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d6a374a1534247b15bf4ce2f14e58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac08fdee32c97e555288ec59e743a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb178460c25163919750fde451f411345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ee7eb9d37ff32699fb50fd3c9e9a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84e2ac2e41dfced486171d3eae9a6a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8a8f9faf8243eb7ca4d295237095e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09306e1fa5789d8bafc5cafc92543c2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5d343c57687a13787e854055db7dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9f21f9ae211dcc527ba9ce5227214351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d4c70457dc5533b4b675aabab6bb5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e8d178ab0622c8d0aac6fde3d9ad2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290486370db22ec7bfd4a721921674a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d784d7f8073d8cccb0347296f99c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edfd0a3f0d8649b91099e9b86b264f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8dc19179a6fc09d0db6bd7e168d0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d212415d1ecd14fbd1092c815efc76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d481f73f6edace6da33475914e368b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69466937c31719706cbe39dfb78080b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4b53373188d3197c1cebe66d4d94d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce60930261db393fa64c7956cd39ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78883da8dc0b3146afb2cab88f08529e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb272955add1542a24bdd4ea4ce2de3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43476068bc089c8823d73321e95645365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd77d607402da3c776be85c48bf359e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f340939548b056f32c395cc2c84783367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db9c12daa87045eb7316b9a3c75aaf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a2e2bf157ead6df78a6a0ff3f4992369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707c9bcdba61b99c4d528938ecffc7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce5df5e46386d56999d743b0df14df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc47c5f036a0e52e3fd1bccd6d9aa6f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab00a741ff42a93c504cd64b7ed7b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fff548a1af4f02327f23bbe1ae9fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492d13cfe087f7d4e0724072bbc8788375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbf1b7303b4b0ec6d0f187d77878b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7360bcb985916c359e295ab867863377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0739c6752bd9500e12e5d79b377f90a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd529582ebe60120dd81e8d0a9fb29c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03940d3156c3dfdc68b187f5281dcbc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f407bf44110c5136fb7a0cd761db1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543410238ad8e9a35f46641623bd90fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53609a1629f9854a7e14951ec317eb0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adf5b5306a7c8cb6e436a8e61ee2d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d15e4c6c5f857aab5b03b67d5dac00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf167965b24d1ca9aeb5b228799cb16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c6daf00d70ab0b1d51354f3d64e4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf82b801c2e1e4b131332b66bb1b92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9edc672a0f1a3dec9e9a3e8502448389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97bd951770641368c285c9cfd9f796390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24de81d9d1664d633f5478057eefe94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68375fa7ab811d1914519791ca5142392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3435b49c6d34dcff36900945d67e7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949bcfaa3fbe69a4e81220973802689394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270037a6b34b4290cf7b6d586e3f3916395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216ea1af7de743fe99c60b1cd6fdb9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aa281d93564dc031f014633b87719397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3722aa0ded4d0e0c72e4481e54386d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e126d55cfcaa6d7c5b5a4101c1dcc7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc8c791379f126357d78d95c8a9b3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2f5439a713f2de1663a7aca60bed1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1ec342a393f028b0f7bd6c5691f56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c8965ee06440dd05ec04ab2dcd2fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d080c1014a8de9ce2763c08514828c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae620546d207c11f2928dc7a602cab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f88c76998e55631f1c878f588c075406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7660780644040c6872f714e45f77c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97158140e475e3c5a3ae801c13ea1fdc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1126ea8d733c67fc2eee545f69167409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1be65b123e7f1fdfcc695510c3432410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7245266e57de62c95c02d540dd8c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5651a28b7b538ee3024ef8bd3dbe39412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd88e94ac335290377d19a1f0a2e79413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776819b28741570e73fea9ef2774ef80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b1f97432c2ae34e659f2027801123415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72977695ea38ac8f12b43886cc0acd0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c61d35b83e8a32d95a47826a5d28f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473ca28dca6ef40f9bf3ff4f0065858418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e51f19de93198cc4c12cd8c4100290419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfa9b133d818606c3c47cb75dbb56a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67bda56a60b73f8f729768a2be6eaf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41769e9fd432bfc195692d52dee33c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64355f659451ca7c916984ce7d031544423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8536cf03ac547713da613489ec00fce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aa90ec8aea1b2e2d399dbb7f026d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff10025bd178ae825d1cbeb3d079b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfd239a6147342783c140a80939988427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aad125eed04a6744be87297b71428428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124b348426f18f44dae748412d07fee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa58b54278c3e2c56a8d9c462ef0c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a7f9f8f68f180eb80aea216e7dff0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1deb2ca6f6e8b3f291c0516d492a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6088bd2ed7276324ea2c4b5e45946e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1a926c0538b8eb1b8852f62cfc503434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab45811a9d2718b8b29dd71191c99cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1238610a0a57f6d8ac65ec2dc17ffb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce491799f377bc66d4d4ee61ed43b45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e3677e7d161df6d6357b40a744003438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4485d27ba600d1473983b2f4d25643439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85572abff567b1457c27981a17dbb97c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ed4ae7fda2f59100ab5374ce60755441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704516c0f42a77b66d7679c53ffac34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b421b9b40750fd582b8a7fbeb18cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fca439aefd5c6c89e6c8f30481f837444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba4b87418932ecf35ffed8bc4e83bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4a91f9d83bacd64923f0627f409f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e27708d93bbb914d3c01a61e1ed534447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f62b5d0b009374669f26bfcf8275e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7411cf986a58e94f8f971837e7a59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e37a132f6297f7426dbad6444d7e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b8495a42f7cfc9cbee88f15aa204b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839a41f9e783b5ff239f1015d029e32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473501f2a4aee8045e887a5361ebd99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202221d3e57e5bae9f130f0e09208cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699af06ab45697c1e6a90b4d45fe6015455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5e1bf629ec1965d0d610e33fbe666456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45f8f40c98aa1f2d2a9e2c93674acf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17072da0a521f4525cf3ccc10a5c122e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417b5689bdb0572185edc5dfe17374459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99dd6205371f113374340a14bdb5ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff1accd2b43b3257a86335a3533092461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b0cf09f6d344a5e17acd6ba1b7c9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a76557d5d1a4ad24d002f7d0889ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d094938de978b9d05100009582edd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ae7e98473caaf7a1272ffb38e2692465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457a61f188ce31eb62f24fc229181d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4f62cbc0bcba311aacb36014b4898467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b892ec6a1f0de4ba7800e1ec2bb4ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d30f050a4db8e4688c9afc1608f954469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d8059259d3287f656d9f877ebabf4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb1fc62f250999f21e8d2fb458a92f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f755f3bd09e4b3622c1236f4ee2aba1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4fc5ff70d2ff47d96f76c9b11dc32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a033b0ed5cadc2d14d81554faf466c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a892fa5968713ce5fe87a775ebcdd3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9a271eebb0701bd3685239cc50fce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3baacccb3a0d1900e2283a1dcdd348477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024b5fa69ae082c2187fe9cfe6e11c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cb79e16e35927f9ac6a377c41ad97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce35220afa472232045c0e34ce8a75a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdd0be001f83859fd2dc69a4cd771d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf2ba61fe83e2552eee1c2d221d350482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e0203a3b8ee5d62f8180faed1681b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3ed759c05661b190087e6fe7fb535484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638521c7980c4b2c57ee47bd88294bfb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c971bddefc50fa866872f99edd158e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56bed28e7925b1f7965dc72b529fcb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e13350b9edc3c5abc7b3d07032febd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36137dbf3b7109b84d667c217ea22b66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ef54ac3a9ff23dc2729406c2922f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a6ca8e2bcb6408b1cc4d25363fead491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed59ee6cc0b04d9a659b162acadd90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e352caf92ac73a943918e6aac7c1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d25e60839046b18e9a8e6ea9265d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a21e3f0304d106e66019fed3cb3e46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082f5539b910fa7f013f0543a0b290a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03596e16f34c25abe7ca0a29e25779a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e31a0d9ff04d886b25c9d4f76e75fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eabe759ad09ed6c3041c33fb51d3a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c0e9830115cda408fb40e04858c5a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5824cec5695b8c1336603f2da6b44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3dd0beb7f45a198f65e098f45bbaf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242fab18780fa1b5fb23b3c08f5524a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193349dde8f78270356c248dc49e2f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571920c19fc1b4de233003ad6bc1f61505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a541962ffa6fba4359ee037069a64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e0ff5474a22efebae1a0a3d024ee9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21891adaf635a4e2c9c08252d7816e66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3676f5041a22bb791b3e1029eab112509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5781de998efb267c033ba100a10329510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b540e631aeef105882eb674a7ea59d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68076138c32aa2ab3b3a45b25e675ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917c82e77f364276b8567011e0c2341513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2ac442f2fffc1499882269cddd143514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106a22732cfe3ae546b843b6fa9f499515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae721257e11c37f2e886655ebfab5cce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623c326ba6bcf7cc349f5b61208b54d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defef83fc1ca4add873e69e8d5a990fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a623d2f54996ab6b5b8baffcae2051519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed22e5e0f69da61779f3bb0d4f17a55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b9f746119cf687bb4e383913d26b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e708bba882449bdb6e52df1da02e87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f289b1b1d08fbb7310f7882dd73f6e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9103a68b542803e2241bf6a21c1ada3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd8ec7924cc420c48f243ea2851e1f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d55f9014aaa21f1c8f6c2cfb9e253526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55811f9dbc504f21da8d935cf1afcc3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d3c75f2d35dff235d3b675eb31a3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd5eb156a26b7f5c8c3c8bd39e83d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d600da2ece86ac9dd96a1063a750a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabf67c79e7685546b4db5d7077d7d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b5f142c2853babf689c3de6577803532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc5ed4e62a7e28d6d64d7816df14f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6365ee3e53a0166cc5ee990073a8da1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fa63bdc805b26efb12504bee4b94a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5864f0b7a93243bd7661b01dd3ad1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d24fd67b72bfd4ac74e06c322742c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d45de006c174b52cb009bbbbd3d3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d70b16268a61bbca1a3308385d9c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca681daf5f44d927be81d3d2537097540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9fec63014e472dbd596b4ac7cc6ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232710408fced28df7c442e415e01a73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7fadaa2b0fd21dfb504e7eaa8c91c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6a8f8e6a6fe2ebbbb9dfd4d67f8e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64525cd57411338480989e6b1538738d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdfc5b19abb77552797f98ce1f1801546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3366b510a6c90d4a1445e9f1c8f44e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90fe68d5f270980cd938615ade6078548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c27c8757d2a6092f38e416944c20fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca11f31c4d1b47573dc50284e38038550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db71b84955ab8855eb43517e2993220551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136fbb5d3d729a4ebb0923a874bf3d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21e71405b3a581531ef4076eab6696553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ac41acb08a47922b09206d43ad63d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b41cc08f2b255f4dddadae7f543a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a639feca3ef5cc55036d60853fd69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727857581538ee6663524fcab6384d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd2031cb8df2424cda5ef4846f9742558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef245cf7c65e504496f7f3768fe9b5bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e909cc37636746cd4093ead6fc93308560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056174173eb99b30e5f6d3afcc30e183561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a772142d409b6943a9cd9efc1f202d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755b5eb0fca8c776eeee09088274c89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae80b7ab129871132d06efde191e96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292b8680aaacd4a9e36406261ca7190565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86423503d1de482e63ac23290770d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4232f995d06085cb77cfcdd0d1b08f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebb25d91a48134143ee754cd8cc8a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb729d551359da5e5cf2d492e11038569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9890330731d52300355bc4425a62d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a099d1e45b60b143ad15141a8549f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a1db042d849351a883ac2169eaaa6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0206e8c02c29de08a704d9746a762573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec108483584515c661127ec6fa8b1ae9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87cbea6496fdafa0430db5fd8c33be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b3a699e2b750f8e20a47aa2bf67e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bf520222eca179e3b8670f1913fed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979e58f919094e83a7af6be5d468de5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f2ff89e23233f53c1be41eb137ee5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0f354257eaf0ba601a8112dd31ecb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe848c3a63ded29eb8759d4dad3c952581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e51fcc75af10b7555f423bd2eb4e3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21106b795c81f4411a16cb6b0978db0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7e3d43413faf52f9bc3c78ee9fcd5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717644954710a0a5470b00aa7a068f17585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28acc0e49a6c47ae24d5f2caa1b0055586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25806318701d70dfdce8d243bc2a94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a918088c57db26a1af67410e5a8b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fa95572c98ca8e94e81c7c41b7a37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc9a90853d72820ff4cf4b8ca4b9da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ffe3ca9a8bbace0ebd4ef89a1157d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4dadecb775c9019c0a5bdd00b4f54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2af79bb9c9ca96db3e4c606afe9eba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c66f7e42bdde5c90e3a7b0ac5d1601594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe607590b9cf4ee50a368711ad892d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4392a0e94e0edd3a676c364db5ee6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a43a7a1626cb0d4245d4919f11e209597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ca6a119fa03f2f40fe406e2f2c619598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec3a49194cefa837a4e4f87b8df590599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afebabe3e45caf460098fab7d6640db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e1e3952addaffda52c55bb6d107cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61905086e6c7016a6e47b7430afeb1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d31b5f86741103040017fc21b5868603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b3857e70eb68ddd9e6665c8bb7feb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ba59f0e30326dce3f1e0c03f35aac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfee1720402edc47adfdcefd1f5f03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7b8a0702ca2fae443d7a6d43a2006607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf121cb24ca664df6ffcbf6016af444d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf88d3b29c9fb0262adab0f262d1d54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077c66e008b0cddd5def1f778deca99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46394d07dba8d851f3468975fd0d71fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16da4e92997def3258f456c5052ab0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80377ea387aca72baf3e22a547b1fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64f06406e6954dbdff9027c2e9cbe8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a54a98fca5530e207052a5eaf2547615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ed5bcd60fa9800a8a99a81524455d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7fb7b6ad4bed22a80185e91507c76617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda640a41d23971767817d1ebab47980618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16992a0d6e0fd34c3439f9b9582b5ee9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beea1c713bbc9f73f9ff8cf15157fb1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6656b3d9b865d40fa1771a4f87bdfc8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33153ac2807073dd9bc36a5775c5f302622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480db5a8afb16d4828ee05b02e7db10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff12bd2fec8fe2df898560e8879580d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49289be7e4acca01d4b4f3ea553715625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd843fb982166dba223d554278623ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e95ee6167e6d03d07927bd812486b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dab7989b5ba17e3f041657bfb603e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f29ff7df29f552f76ebcfadd3f9c0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632fe3b40562d47d415b06d193c3eeb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f448ebccb5be8d07bf856b186575df3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3dbb6462a9973991eacb144c2d8f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc89fda01f35bd69066b427acc33b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99841b19c60648d22220ae52f604143a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9fe7884a507c1374bedf89eb8b5dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfde06910db4f203dc46639dddcacd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d844e81f1e84e6bf6145ec4505fcf16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab0708524d4dfe387c640e47d3c0ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bda5ed1ebb13b837b845dba8800f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4ef85b1147535135bac6eed8886f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dda161cffe4be55c461d9c1ec00bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1e9b73c9276421dc3b07ba6cc10a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9771ef0771c784f9b68786c326a65b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50567b071e6f282364191cd8d21ac9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1166b4f43cf2a5b62345c569c1153d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3e13c19e7ff794ffefe2da077b5cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7892a2065bbca1c99ef1122f6b794647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e26f06a800bbda4b2cce91ed175da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c229fe3e2633e8298779a7dfec2f22649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084231ffd0ab39b8548e234c3464981650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59172901a24c881b181d7761398e8b37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfffbd26b8052215aed8798f57c276652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5da6bc8524819061b6cea050b2b676653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea93e270fd91ef8913dc9a561692f37654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264d63a53007cc457bdc38ef52dd557655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2c792d2aff447c9faa963eb3c67c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fc352f57ba95362a824ec966255f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e3b48949a586170f7017ffb540fbb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05815ef7bf1e9fdc6042ce363f4117c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed91ccfcf9049d64a23e47d4461197660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb2dbca43ad00a6d23ed8354b8eb4b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566118f80033bfcd08eb74f4503aa985662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69d19ce93f7b1d2da47d151b5b54ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ae21fa5f1444f3a42683a82bda894664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefd290feedde9e4f70f1e6ad96e18c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65f06762baa9c981df514f94ec21fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f309866b3ac8ff82890713acaa24646667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93724cc515c2bdf97bc57b462dac8ee9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b111c54372332d1b00697216f75a10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2a6c0df6f1a246ad2720ce0799d93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51002dfe702736353df0c181f5b41427671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973146a462ac6d402e7198755cdaf12e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf40bd471d3b1031dc800c0068c1454673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020da2ccad3742930df3a311b1864f2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e54f8e80454b5aa3e1dab43b2338e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a5e40595d2c148ff069da6b579abd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06b88f49af0f87057a11d6201297cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba50dde70fddae40d6b2bee4a31dcc9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5e05f51e59e6f4e7f81b1dfa05689679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cff9dd7d068c6531868884eb1a6711680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c10efe1b8c2b0a8c1ad8ac0d319097681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d48b3087e6bff453284fa937799ed7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a46c428314b81e29d502c76e0997c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700aca57ac4435fb479a244f9305de7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b035cbeabab54278c7b7a7e119732d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b19e33f6c6cb236f0d9b2d8574522686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7fad086d030d4ee136d1a2d8ffba5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379edd40621fcfd9ef5202a4d501958688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68576b28dc23e719fe2f08999c97bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df18c6fca0f238fba55986e254bfc6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63136591662dd42dd3caac59b6ce7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc00a846c8c0e0af20ac57e8b4961e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95aab9256ad797dad2b56dec2a5206693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760d7837e7934492182d4ec6354b22e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3726731d43e7e21830da36dfbe35eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d2b30dd6b38f9e64ab46f06b25853696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba3e7f418fea69d1bdbd74635241da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a29814cd6d83b0f1eca7d118d5e208698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f483b951891c3001f37c1163bb512699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4669943755f27c7fc054a6b192f78700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e07a66ca874db270a2c579b9e8cdb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cc27b6e1ffae74b3b275987543131702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14081af76427ec7e490691ed433719b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabab3a4cf62ddfd7832e029945f5bfc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da0ae3d970a4cea28ee342f0218a80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6f9d8bf68f0b1b0fb45e9a123fb61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e89f72502c13a69007ef2f7d514fb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc54996f27079d775c8ce63724ccc80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e4815b48aca9a0810cbbc13a28fc8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d517addde3d16609305397a9a73743710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21b30856c4a4960cde2d4a7fa4195b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af721e9d565b212e9399aa149c7b1f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d82ee80f65ce4f1517336b1519b54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d8a3898951b3112a379d942756ebf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d5383dc69756fada5d7d1f620de2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436f7bfeaa896521d7be27ab6719865716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f669f81a4d1c6abc50f74004f7f7aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352666112fe2932cb4293fe4b0f454b4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f90cae97b6c3d42e31d0cf864e0d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9a18cdbb676d0b68123880c316619720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb9bf8b956da4c5d9f707ab7bb122c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7c8b4e2ffe9404651f668f07f14f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7951a3397ef37b8e8d7452b23275b7b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7abf15fb0febd875b76102359a362724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa35a5dd46fb32890272e988b1b4794725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45717d5377229c0fd957b62e0131d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318a85d9ca7ba86780f0d2f0274aaf0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44ebc9ae546951e99a9b7616b7dda7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ffa219bda445d628f086e2096ff21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d69f0ad5f59afc0784c29c3501e61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5e0cc40de55136fd8e3d994b33674731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129880c5575093929c109c221811beb4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bef7335b02fe3e9a7f665245a1184733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219783c6c25830e5180f1e03a60c9735734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52477fe1f2d88b42ee2379dbd672942d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587548b5a30917c32c8f934ccb89bd7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37c5a64dd1be48d2dc540bfcb6fcf2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af14361cb6bef46f7c0985fa930d029738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37c036e4e3a228bd637ee9310834b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528e0c478f955f5640aefc80e858f90740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e66decb828c8a956a0fbd0de9caa2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caeb8ebf9ee60f5789590dd7abc2f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d3fe09d2b3b54b1c14f395cbb099d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18250be396e6b8888903042921eb2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a815d49ec34d6c7fce6d25daf0a21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48923f3c9be822ae72a31e86f5e9094c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5f0827869084ccc5471de1c0eacfe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55146dd8bc842a2fd04e0853c13c56e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa7c4e45421ef62bbc47fe6e36af84749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb272b5772811d3dc089dab52a875748750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a271cd79a0bbe37d79a9dcffe283b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32467e4c5b6250b065c19a5ac7b17c29752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398abda21458edc9fa707cf5e1b0cec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059443720728374059f7450740c37c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15673592a1314d0c1417aa22284fd7f1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320200977408b3b4195c11981058aef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca744225732941cb4bb03e6726cfeb45757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a333a12619c68d85576aea8f2fef5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737d3b9f6a8cc835ff0a06b5b0a277e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15c8e983cdba034fa7faeca4551f05760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68539d480a7b994c7dab1f851d71a163761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922da4aa1bdf7a68ec7673adfaf69fc9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181f9337a9703841f36ee779c2d466e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7b3c533fe45762133a42fbc73c411764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd39b5a4920139af4bdd59666b9c1e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6b0f5979bfa4ea551137bdf8ef2e9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c766e560b6dbc5cdf160fe32a5f647767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cfb1675cc28707baebb1e31af997b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d356c44aa557fb13376be6f57062c1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a3863b1756d46371e3b914bd69565770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec97db399e14f7cb2e978088ef77b7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcf3b81d415d31a9554d759f027fb8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cc9317020dc3f2aa291f34e656cb0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ccb3e4d891aaaba3de88c0068be3a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f8e835962bd17a28258c99de3a4e5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41561a0c043bad9e72ec02bc6f09bd4e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b45c2eeaec0dad80c5e823ce97542d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2f385330fcd0007e3c220056eaf8f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1b595ff97eb886be136ec03ce765c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442932081271cc5da6df48f4d849076f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c9c0586658128e8ac4cd02c8d9257781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dce4a7916d60b830ec37cb523634da782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d60c49c86b58c06a063ab8194d226783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68863f578a445054796c1e4dad249b63784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e19e697e3949e0b6724052bb2c4023785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b1a88f0be203c96051eb5abd1cd8d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0872d0350d7a5e712a449f78ab5fd7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0eb8c700aa96860044c8c0066482a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87cdfee833ddf9ab0528327b497305789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe90eedb79ce5d22938fee185ac955790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787f7fb5745dcd024277c20f6967b7c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb9f1dd73729d2e6eab76ae364ab7e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f169254e5fde39f8bbb0a50fee2644f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3680a04cb62368988ca989c759d7d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07039a7da4fbf92c6383333e06791863795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df9d46fa0e43c47ee6ee5be99ddc9a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c83542b4f83c7bd413e0e824d417af797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92328f94a15db2893d68817f058c0a54798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506ba179cfce8346eeb613e6be8a541799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d9beacd5d4b1b103a8b38bd87369d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc588d76458b2004e0418e21f2b3791801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7798e610ba59d534ab3d8a79b1a1005802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c91c8fafe47067368f76ee235cd999803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4f67b6480db295dd7e0c88f8744a6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4f03564d910e55979e41c2bc2b5da805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b33614cda8941d9b015fa84c429ca4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d427f9b732e3b4806e807fdabf93b5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c898a8bfc69213cf2426a7dd6f1632b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ea5f249da68066b4d0a08e1d45db6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb8c638a158e8c2126c6e8c833cd2b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1724e66fd108a10ba48d2e6cf1d0469811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1a87d28b69b431827e789d345459e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da082767a7fa380d52a6fa1eaa709b8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f2216802f9c4a97cf9ced4df91bb4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093a0248486e7d5794d18414fd5a06d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4abff8e2cb3bd70a13ecbacfa17a7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988be91399fb137b6ef8bdd3bdd9c83817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb888db2a5d534574334f2e8f610711818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c061a5dba1da8338f54f87d17d375ca819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847354cb3eec4a98fc06784f22e41f46820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877f28111f06f433f85ee570780d973821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0a6f358dc2d888287ceb43538b9be822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389164d3ae4fe22bfec0253dbe1e853823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917d4a65f9e7b663c0215fef2e9235f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3041a6ffaaa578f8e82d7ff7ad8c9a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0f54473781528b3e4f940404d8c93826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0a536c855cde49784d77c151a4a53827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bd4f8e919a7ed6980bcf75ac453af828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd4890e99f774e1790294a74d1840e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb794ffe3a432423c2f127c511366c57830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f18169d7347afb7b5989211d8b099f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4a00925e502f3bb2b81fb7ab670ac832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68de5de7907454fe9d2a9a22f3004e9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb27a55f1f24dd03154d89dad7931b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1925cc4db72509b24a9fbee3ffb41835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d630a47feb01c053cbdb29d05f96f1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e38f8a6470617a4631558164c225d6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46920aeaab28d6f5d6ed013fe3e9771838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e44c7e058a9d2a6afc2a5a32895de0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337415a5626d3a4ef9e2d02ee1dffb6b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d5eccebab8e8a88bd4a175d05e471841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b85b4a32366db4b718cfe851a0cbb6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b2ed5058a927b2c0a450d990666a3843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcc0b6432ad229657d7b814412e22b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5a1cbc8ba93295cd96a5c8630dc972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c39b95e76f6187576e6897639aaa23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e15ab18ca3dc108a333cf7909303f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303491333f1b111e4a6be180990faa1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a72eea5c553bb7570605fef40252e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70802aa376e2bc02bba38c3a5ebd0527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181b4e6a4f4dea3de6451b6b752f8bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f3f405122e2c816309f981477a1a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae247c66a87816efa26ba45b192e70a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3649b9af6c9b40481ab9324be15e8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa4860a377ae2ba589b5a7bc6e428012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a35eb02bdc735989711e62cff0f1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e69766297e0c0d576e37af1e9fa4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dc13e21dec27a981e2db325a599e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296b52e4f4766c35649e2f17180fc8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dfee8f9b08575da3177fd0446849917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c16f7844f14296c7eab83678f84c4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7837bbb792b08940d9e0ff812352a7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19ab912c22d40245381166790777bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59026fcea20782b2eb315414ae84c70f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6075a208f0e3ab1d4eac4db9fb2054122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634b7f5e642b167b610e102dd9031bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2928f25cb403bbc92b964f43ccd5ef424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622529cb073ac9c73838d3657f15b1f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6471a666eee30314917909876d03626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe946abdc09740daeb2aa18888ed9f5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64343a4f7e3097d61c1d712b2ada721428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccae048c380c82c765dac3676dce76629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a874e15f2df56fcec111ab9bf318330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66c522f571350a05df430c7f896d6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e0b6fb33cde40c0cd08d8e4f3015732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb17a9469100a2839efab02e9c58a9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803daa5b4685992e2025bd9301f9e53534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb8a5d29bcd4f23cac87e1229b570635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cc47f294125575d2822757865f00436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ee752412341b692e9418afb48c55437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd85de7a1b6b8f4254a34676b36f5e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5c939d61661bd233f279730ebf1eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087923dfcda2f0b8cb0df94dfca4db640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b652d6999d53493cd25c77986e4bbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91e1f8efe418841b17fa997ab22c7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42856d39264c1c280fabaa3c5cfc817c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34206cbb9e6f8bd039dabda46cf7152c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8735197ad26163e198d09c891e50e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b137428d6b73a6fe05b00fb67a22946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac972fb74fcf6d4f3aa11d6178a971a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e37bb1734c22e1a1f82b2016cfcfa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32deef97015c437ae692f1606a9d044849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7e2f3686b6753ada193a59a64c7ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc96d979fb3463018b341f50467de851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda147cc5d2975a70c396578c6d1271f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88baf12c7ab12abf8ac212a8d52037153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf66f45a94f82b538c42a9aceb4b12b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca4486a270a06d24c1424898aff07955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc33eb786f42d8e79c2c66dec5b93ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723464bfecd8058670a4dd4937896d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c72f17174f67610d56621ece3b469d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9299fa46a10306ab309762243afc8e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027918d6a30a0bd997c9feadc2e5e1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7991c0a1ff078262e599e00e6a96bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1a50422f560f1d0a4189283c7aed062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3008b8f6e52ac6b102082de46fe521363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecd2f6b645fed033918f1fdae5b0dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38b17f1852533fc24a010558e925c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25610daea1249a070ed683315f5a58566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb39e56c00c0b86bf92e048f7e7b78167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966254a87a2efd42c8244a4c77dc2da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98131d23891b6d7cbcb6d8806428ca8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa722f2af9da33ecc507ec47c4fb2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7577f9fc90fe410b4d6abae216a4fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a67b36d5540b4ebc33b28225441a9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c0e6db016cdef0fd582c51d875da573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66962f495a4414f199ab546706323274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2168107a944af43b707ac2446ab88a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fda854ba9e7059c241b7cf3b3365b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a5aa91831842e1b8394b0b7632d8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c006499d959fbdafe2956b307126a0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bc6fbdd124f3ae75641fb4b0431bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baded2adc993343bae50af9ecfdf26e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e9c14e40d5f3f4019d48b43bffdb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ab5424e28bf257bce029e8fcadc5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceb809be744128a9fe50319075a6c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb57273792ba97ba977de6268e275f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fe4a4729485b3cd8c5ab1cd66566685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a5e49384ed0c40e73dbd277846def86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a746495bfcd4f701498c776eff2f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796f10edaf381c81a4546aaa5e0ca6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441481befd734f90cef88cd90be5656c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f8fdf1d8454bd8228390ad23b354c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab1ec5fd1d51745b1bc05c44e15aea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43881c7d0a651e3f0b249556c87e29bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f0e0109af48e436eee7e66d13c17f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416855ca6d815237443ac617c2d094994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8e3f4fde8a530c530b6cdf158734e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125d344b02e51623810056728411f9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae0a49f3f10d02ba5f7f2386a8616497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d0dfa774646a82fde4ca84f34385a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5bb5ed5ddd9adf132704d656132f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d97a952eb0ac57ed1ae70da3d1818100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f43197838e1c93f5be832b0493666101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b82e546f83c7c1a99e518c591e666102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720749eea2b37fa91f2913ab16b8fa10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb0ec076dea6746857116f3bea8fb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7544745ebc10579ea9b529ab2237ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1cb4c7c379bfe6a038ccf4feb1ea8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697aae60d0868adc33f57eb9ebf433d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215ef2f8236e9aee3e8f557ec850187108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c3eff360f47092db705d92bface64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094c4d0f15db17c22191de4458dc750110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74863e255841c252dcca661f96ed1194111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e1734452d0cfa1cb4b15be5b1bcdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234988bc8e823ae6c246eb331f2b8e53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721069a91d217ffacd648ffed1ea0f04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2189c562dc3c88a01e1c1aca4183cb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36c0bc9fddf41ba50cdaa86824f767116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d9809c166cb26862abfad2b1cf62e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487ca5a01e790de75b8a15f9030dc36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb10f2d54a1bef7624e11d45c37fa6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743420aa72ff8f355431ac06c09d4700120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b53a2dc6bf28349edd68154bf2c00b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb310dc1367f6f1d6da18997cd8227122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986eb411dce87c67571a89b4dad71455123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3165c5f38bf343c11641241d3cb2bc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe2b9ecb70bb044724dd8b45efdc06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6edbdb25351c722a82106e49a679c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9dc9fad7881a5025144ea13febc52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db3be88ca4d35eb0f1a62aaa498284128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ec7ec897723b8d73bbdbbaabdcb7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7391065ac26755c992b61744661e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a20d03448645e30f47f381726106c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82074131fedc424c31e9b52189f1510132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab04c2faf5f3e83e05a44b10a18d9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e9f2fa07fa88601b220d2561162e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538c1fa99787f66d2a07b9aad2af81d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155fe421022daaea4828b0291ec4569136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa181fbe05aa4301455d54f02609f83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8a3b59c00113706306c061cc7ea33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb463866607824cc27d4522d38861c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78d3e84dbe6010c1df31c7b5f43950140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692c77a51c055c05a762f3075cf453c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4e0e79e01573aacf5adb2c4417c91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8dbc0c06b34f73b0b848075940844143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613a5d2f0983a2bc53c35368cd3a39d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee694da5c3827c1c692149426a6c633145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf141d9191e02c6487648250851a6d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90a4303d657f37449390ffc0bcc1d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85955579e30bce80e46ca5a7e591a3d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a094061eda59a4facf250abb368f22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806110b19a0a744c78a898f23005b17a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34243ee2d7fcf9ea01ee4d2191d01544151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bc0bf7d9564a51d15cc543ec69af2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b8274f388fe1f98d5f16378ff1d5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c55f46c494f3a58c19397679ed17c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b1c4ecbdb1b516dbfc893546ab478155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eead2f9d5650f5a036c473c83a5100a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afc0d312fb7beffaffd7bc7c57355a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9a5ffe69a44ae61f6ed68b64208bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9b53e8c6198d9b38a2c68f47591aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb736b992aae5c2bb5170f216fbb8df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3176a013f17198a6e1594c52cd0bf2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70543ff264c5e735b1615089f3bc9d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed758f04497229c4b06e8a84d045586a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eca0032bb8b3eef51a9d014ada80ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c084730524baa0d6499efa3dad507165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c592ddef650fdb458dc208a7037bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea30b554548f1ba4ae58b94562aea7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84361f6edbfa9252aacf75b02a3167168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56f6102b539250620ec757283aaebd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83adae39cccc0921742353053a4e29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d02139b1781fe86f29e85e31df06d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4267d7fa4f9b20ec7335fba72ceb37c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef1427974a00870b15b4344cd27179173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8dc0e16421ab1cb73a2d95a564db1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c859e5bbb6c9bb83ace7caa5d7aaf51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb2ad5e1380b35aedff2c2ab951261176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e1466d3f7e22676a8e68e9eb629d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cda494019b222e377fac0a54d00cd6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c7fc80b6238caddeed9945be49608179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaba07082560103b26caefdb2756ad5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91f65f92169d9c4bde6df90c3924f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db985fdf6694794640568935e69a50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a0dc69de53a2178794eb77a9da623183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f298f2bca39940afc6debe12dcde7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e4586bc22e651e1bd443c791a8ccf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e7f47adf9af7786b27bfe4947addb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb059ee14e641ad040bd593183a086f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c2fc4cb2297f45197d9123b9356ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52b3dd24f94391fc3fe9dfa5106c6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4cd18e1bd2916f03a2c56da035b5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f030466023e88672d4aa821d0f05e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c9e4392867e653e274baf58476250192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7b5363731b6081ebe349cb70ace72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534d29b99061f0ec8ce7b30be14e6b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c123c887c5d82b3efbee461e9ef4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2f2c0e8e0afd49f77c4684d42572a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa1de0f7c0cb782531dd6dfc34bd8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aa82ee334ff6c3ce15e2ad00bf910198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b400adfc8b18e864b72b7e7b87c00e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838565738781803551c50665722e3a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2e011e92143230e06b9f9dcb9a344201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5656333efb17563790b7c42d0d2b163202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612eba8fc69f761b3dae1adbb21eb1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39f15dd251cd2f1ef2f955722b72af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab43798568b12744ba9c203caba4f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5314cc4ae1fb49d6bea2393755a10e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3f7951a8ea4247b3fe73f3238ea92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f544047ba812be1d31db0033920012208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2df6947c02445a00b9d2903423e866209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adc9338f8d4c77b50dcfee4be33165210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b66806a654302e914fe7b105a10894211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c0cc0ab681b0a8e28b8857b169e5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a14de4d9aa2533341964136c2abfc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c2685e7eea5db720ce1cd8663eb51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27af62920f89f8ef36539aa58769fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d6a2c0606a3d15da52257ecc54547216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a738fc9103bbd6e4de807429cdb25b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f010e0be052ca62c867e81194088d96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e9fbee3ddd1df2efea777156fa8c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa277ac5cb2535fe83b3f8a67b1a556b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe647e2dac15f244af592c46d569d04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6bd903d6e7ea7d26c820d8102f70d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893316715a3b195277c4e40b82768e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c71f3960c23b260b42c722766993d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fc3b29fa490eb67e4108729e75160225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5e59da0fa6bb97e1cc4589b1ac46e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c5b03d33cc999cccefa7f9b080e94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e97874485a1c9b14340ed13dc4e70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58254b7efa59d64d2692336e5d63abb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fb5615cd78617649fc052462e7474230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96faee9e3a4934c0b62c57428a6fd16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342049abf8d7e03309d274ca66350c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbb4b482389c93b8b49080022aea62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da983834fd9be9dd044ebd4eeff273234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaca961a829cfbdd774247f3c763904235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c31a81ef1115e67ffd05d1bc581e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e65b913171d8ac8eed6dd3d7ce6ddd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c0a904e212a280fe1173f8fe1bf79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d9e1400242d7b0d25186d4d1e01ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f4235630255d45f1d43fa94eaa33d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d57fd0a812cb36ecfb2f90586ffad4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6f70be13e1fa26e8bfcdb5ebf5961242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6430e08eed062699f974b88769874d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd203784637e58ce849b8ea2c858d66e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d46647693f8311bc3bd51d33b77b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efee3882235ae293d6b0867a02f573246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54a8a85bcc6dc245948099cbdee1dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ef76df49d7c586fe5920fb3bd7a15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6755e68e6b23b56aac35a01ce5eec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e18a48087c12d3d57e36c9642f7396250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4946399672479986e392d177266fbd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced89e263c0ac2490bd96c88fa0c1461252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029e30ba466068ac4727496587d651e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc8090eb3e7f829e4ed1b0b0560815254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed274684e032bdaab62b7bf5dacf75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3f602b032b9d6bcfe33892be292ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbac3db848f6151622c39c072a92403257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bd4787d8e99f4d0c2b8c4df192619258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cdef6f3b988ceb8a870ea053f0c7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227c57db2d06b2944ff02635e5923ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99ad8507cf6a96e23eccde51bb2efd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186d1c3cff044c3227096546df47e80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdbb77854aeb14e9b14e9ff399442e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec9063c110d44cee60c48459b48f9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90744abe7643f634a65f9e93a31698265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367fc555cc88167c0b69baffbe4b8ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a6b54a53b049d176e76d4f4c387be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829761414a9d1b177b28019425deece8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428734e148d63ae81fd43c21b060a7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b641da97e0e44c3eea4c021c6115513270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1376cfa43fbf3e7bb5dd6bbd5e4843a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50db89d77d6187788170977114edbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389650013f6aba826f10ddee98f36905273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201d6158f2f236d3ce518d8c59b7a65274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bba575b0685d1c5d2b2c77229e799275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd16e17885e4a95363a3ff46cbc499276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d77fd4a2f8325d3be2b173e916b2ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18393411b874d493f408da64d29037a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6a46fd6664aeab68678ad2b2783c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6048fe85da605b11ebd5c28cd3955b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949591007c7a9554cdbfa4b261e548fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280b1c02561447899eb0874631c9dd2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5d898a4bf822818c1cb2a286f75e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadefa4c332098fc787385261cf901f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf89b0aad2eb881e4a0efd0bd74613285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6eef01869474dfac4d7e113cfb2ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a837c4e2c716c51bcb9796f1ce17ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3abac9304533849e7dd7b36736e684288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb751a00ddf20cf26bf52223a096d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15071a276cd22a8a6821b27d2f8b4f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cd1a5267ef6da49b601a29dc7afc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32b22e950650e34684524abb1224bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7af0050f208bf35840bb8c362a3096293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea63907f354cb23088e8e343537a0d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42cc377ea453997e8e75ba5e6e7a1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fb28b9a372b87543da3ccbe7ca6de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20c31e01d6ad594cbfa16bd9753c6e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0c198290ea6eee5922a763afd8d3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bc62e09c42de456fbae4933aad067299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685ce20dcf4d601e1e62e9893957863300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cd11d1d8c73f46cc4fb37fbd27167301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda473154122b9713437a9652d70546302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895fd9bd19fb85778e286eed0f9f4ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e245b18a28c4a2b88ddd63894767b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369951f83ee3c2be0fc07c706fbbedc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1159b767e7f3f4ab9de8ea6e75ce9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39204ab3fb6af643679dcd0e2e3d0189307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df876f1fee208aa754fb5f17764f4f37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a223530efdfe72adca6b5bb9ec7bbf8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2adff1620979e35fe4df7090bdf071310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be170307b20405e64ffcfd3037f459b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e82fa1d85818fdf3faa151989a166a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d706204a3752fe4626d7af9c97eba0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daece227652ae3562e54bfa2ada87a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00ac9ea887f5804644e57757164c87315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dab0ec3ff49648fcc0b118865fc9d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068882364ce559d6a45220679b25c2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fad0cc9ea6f2041a157d954fff44dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b87593839695e5706c068c0239da89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa75bdd05abf8da4bc27e77ad1ad3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eebd41c9bf25c17f076720992a74c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8446ade5c06f2893d274305e76b0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daae07685a8ba1cd7ab75f721e78111323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299033077d0869dfd0cb868aab31e24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57a5e28584beae1d5ba3ccbd2045d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef55498ca344fe3340ff97b5fb03ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed5fa16bdd519d9e8ecd775f865dd8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f20e8c52c3c1c6364b4b5cb60f9e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e575b7fcd3c9232e06a1dfdf4c8fb0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa83338d8bd60910d965a1e17e4450330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2426e9fbc5db8c9255d7c0db0fa5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c014f368057b0b8d71591d9abf6a95e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bf55e0a88b8ac77aedeb82139e5b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6dcb8bdc6d072c88f51b0e8e688ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f054c82b658a32cf954160d30385f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b72b1d52b52347e01ec57c81d59e68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68027d8bbcb6a45a4c5ec1c306808a61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ff01410b886f027ef9dcdb34a6910338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8af89223ff23c6199d088f1799e4d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4014e50da343dbd54ffa62f96d2239340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc6e6f7a91ec586dbd04112ce173e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dc5cf771f2896d5d0f134e1f650b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f78210eab7c8206f350802a77cc60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a36eb165126211bbc5dec7d8f42090344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcca1a358e8e7011852ae9787a2bbc0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aae75ea2a8bbc38192126ed833f0a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91940ac0a5135aa6fd8b500ea7d5aff3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591102a7a5cea651446b3402982ae69b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed09609ed38be6063da1a8cd25e149349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a3a06aac268dfefc51bb13ac48da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0276dd88689f76524f40a5d69cd95e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c142730620423812e44978e3004215b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba28ff19a083d9d7414790f1dd246bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baf36f0913b669dbc52689a8388489354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd88273db77257f0856e9e43e9dafa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a3375ed8dca5da6c983d7e3064eaf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93193097a76b1ce692aea054e16d339c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38350b370ad35548196a69a9ac58094358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6d7975b2db1cf6a21b81576fe3e12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb683f99272ed0a215e49b8b21c63572360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2995a1f25a12106986affc069821cba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f8af141fe2d017aa5b5b0687fd767362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80c416f82e7f1ebbe318d703f6a0ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f7f27fce259bd508d89e620c2392d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7a604f938efb5179c796b38bcfefe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460baba4b68bfd21a0eee172614f0090366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca0d14b9536b6549a55568eb92683e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfa3ff3881091b6eb070984bb64cd0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39195e56bae0489995acf593c1e793d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead68792b61348b8c140764e8c6ebea0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76019403381117bb418c6d8b225da18b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0017c67635278cc1c41f93e98a2dfb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd29871b1a155505d2aaea24606afa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96721ff872134f802e83f0d337b434a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439c5ef16ed0c3f716faae1ae0c2def375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722615dc57246d7fb9227be84a40025376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9397416f43edf4c52f2f962703924377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4437bc413445fb4e3fcd99c729fc2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f5b3ea1837594a94c087517df0917379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02913e2ef3a2dab9891199af56d8aafd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05344653809674525de7a1d68f69b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d795ed6f5d7e5f5850d3cdc12428464382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f350487d75cb4c51e65f425e79723c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f2c69c148769349f146d1fe394950384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9dd3e7930689fc2e3e02072a030aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf93e3096cf8b6ab9a7526ff53e91a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168385697ca7ef8a3eb7d85722c23052387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01395ad7999c5caf29859144fbe6d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643f54d4073b16d598f7c87f4aea9e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee573f49c0c74a6ef1cca3be614be4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d0de1e7056c51489efd2e0997057e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987ab3f37e1994fcc68523f6ba62720392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da0c6642047438e7a58aff11b942e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7fda920281ce07c4544695ef75eda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d8845399da95d46b04dc0b7b720f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246af992b262bfb5feb442173ba4f4eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5385492e86b98de2d2e74bd1dc3a92397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2401cf8d7551460859fa4ceccb70e77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22979f019171bfee411faa1834655ce2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff2a946e868df4e4fd59b55f0bb501400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942118dc1cbf547b31f092a4c4e23c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa0ae55fe17ff1b1aa669f83a5ff87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964e8fd8525b8d5b47ddd657e971f3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c65a733f7b225591079d8fc5daa1d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad653c8b391b407420e6405579db069405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3f4eaca732ffd897163953fbc3bd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fb45601469b55ea404d2251889266407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739374fe769f063a5e7d75f20d53954e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acb92b7d20c8ffde4658e3c76092e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efa50f52a8ecf88d9548f77a69f1b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7feb1120118b966768e1a75df0666411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c65b177f844164c8d1ce5fbf46f286412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9bcf130a54e16829bd1df6212e423413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2e9bdf05551c1027babe1949849f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d78111c59dea2d047a58a27532c9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4defb314b90408826fd58dced8a2630416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718d608f8ce2366501488e5c1b6bc9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5f3d037a0c21630938a0a6b34c374418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9088a8240f13c98ba346556ef8eb5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f816d1e51f4a84bc367816e87bf2463420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fd00eb56736ce5aef9d376cd18eeb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d01f7f8bc42cd750053a8f271b1f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432981f8679f19742d8359776c7be5fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215000cd74376ea8bcab3c62b8e5c50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739720eedfa189548d33cb95cb933742425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be603249e52614d46fe28d281f8039b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e088a50b7aac81a9105819e3a8fa20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94492c06c1e9c88954acf537727a2b05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdef1778e6b2842ef948daa13267c78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3579e2854f4f527b39ada781e7a042430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170c3da624011e90c6c276e6cae904f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3b660f0f05cf66aa521f05014577b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c21d1bcff6bbf5c7332192db5168f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86873c74a4e15dbe88d27e35a66d6148434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d238a9b14f6e22b8674a74fbe2ab6e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3b0f27ec384faa332b5fb126b83e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37742eb4512a335bb2891f5054cfa1c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fb31d7416c87dc5f731aa736f8b10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b561fd2c9cbdeb640daa25dcc032d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061c942f311f7acb0d9e61b4f402f87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d402647e720c041b11478dd7201ef4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41515b31b3803d5d0f4d09c82e3a35dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba558f8b1a011f9d2d535ff0947d1130443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac177743bf9a7c5c93fcf50d242b20a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bd4e1e5705a96ddc4f1abb526c3cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3d06e736c0749355f23512dbe4dac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688db958ba576c7b993a64e233d2b59447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e987464cc7b987a5ccb68d44ce7a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c89bf9dfaa83bf27c549ed72c494a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea4d60aff54dbaf3d4b03cfe5612f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43726278d792d3c5ea4d7744300261451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10965ee245595e5cb3f986183bef1163452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d953fd1f7b41e1c93865c333baca0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb60ad2969a1d9cc884ea0538bf110454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e6957ef9891f843296e107dc688e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f971e30778da588737e8ddd2a52c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4bf95ffc70b97eb137a2a8ee2b77f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159deb6bae06037cf9597a03fc33c81458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f799e6fc32785a6229d521814edc33e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a8c6107894d52d307c242ff30cfa4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5d6a1f02bb41866326b120da18cf5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03379f4ff32500f8c2401178ad9d0c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c298768e2e714fe860d8ba0c12d5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7f5ba1d158eb7b406bffffeeee3c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf87b755791a7fa7fa2a9191e16a603465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51596c0dcd27ea88c9d0ac37ce767d55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba51a40af76f9d3e822f2dae3344df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7df63610847393d82a2228a3b23419468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e059351af2965a438b9ad7de772374469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1b652fb4212726132873adbc6c217470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34ffd23ff6e52bc7f0016c088e7599471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da20d75ac5126bbb678873cc4fcd9e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50553c10ee734b656d52728fffc4d9d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09c9c970aa7a78ed131760be9f32f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0766825b5364d0b804e97a73fe0e70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8c5046b204dcc058d50ec8d8cd8f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ba00bc7a5425b4f9db0fa72530939477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37356ef3e70837edcfae8c068345f1bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1ccd8d23addf638c21e3209f7f987479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0538587cbd2cdc204055ae1b2ca7ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3282356e93980d77845cda368663bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cb775ba2aa4947bce8662b1adfb55482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c3a320a56c22925eb52328da847e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48e4cf601ccfbcfe5e50ee972db23d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a97bdc90e0fee6c625e233e0a09a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f594c5c7fca09732f53dd3747376c24486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a6a6b282e23a7b3ddda36ee128c9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f9320f82c2debb7a0a2a8f88583a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada1f7689788f73d37d0dbf5c6664ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8127209485369c04046360856f65167490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e392191da0e798b10ba6506c40dc91491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd71171f6e82f82422df0f0c7e9d31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6d435d3a88f9593f4b1fde9806afe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324025aa70cce7a4697f09a8a168e2ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ebdc0d3935543d3c701dc8833a385495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626b2431ada0b398ea9d0b0b85cbd6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1b7283712f5cc28e0d4b8f9107599497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58d871ce5af52ac9d7b38deee2f865498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb404198260cc12dc9b92dc401409b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010afedb637bf091aee9b45bb8de726d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05808da3ae1e6945f68dd4cd9d1c956c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77b96c1f3a98af37af806e2a6cfc4f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450c88ba6f2e3c0c39fe155a7188539503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85980d387d8ebdf6d98c820d9095fbd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09889647135225961b2b2b5688bd806c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122948dc2784b49cb5faf7a320c4718506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89defcdfe6b740378929b791b218ee88507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e567ba14052badb10b3db78ae917748508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03a15e51ae104d689c5fa91ee8026d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc03a7af17642fe20dfeb05f8917588510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3569a8c68d174878c462c337c48cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794172bf2bc4de9c5031158ad25a1e35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2207b1458f67b1bc45d2301e7d235b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2321563c5097e001bfc6b348ee964e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655fc14d0fc0e6e411db8b1898a6938515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53509bffc983816a17ceb554e2c42af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab04e9453c9c3189e9b0d16e35f5d77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcc6f5651da669746552a78e598632518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314adacb43b2c82378cb83525ded5796519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b244981ac4b16211741134f9f988a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493e1184270ab18928210cda9daf8de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7b4fb5f39384b7bce0ddd5a6af149522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae87696789e8f9ce11aa994c5fa207523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e2f2a7df4502e5fb19c25409fb36e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88abecba8942340dd5f78f5376a1ee5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c26fd936b6b401fb1facfead1bfff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c879ca684efb9083ac5b82151c860527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b2cfbde12663570d6bfd4246a545e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575e3e1a0181b6d00ec39ff384542f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606055cf3323f6d9e670d8a9dee36a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcdd4796e16de3cc9b6159bc7d0ba6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632eaac80f94b4b0921868b4beeb934532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669731516ed75c30b8697078cbf474a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392484aea7ee316abdab45eb6c7ac49534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c613ae83f315cd448cc008b93fc3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85df68f47f412e6354ed07f56bd35e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240fc0d9f27676407ccfd6fae8c7dd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83f0b468c43da7b3f688bdbd98d7a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb39c07870712f34ee6ff47cd571606539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116119d97f257c4142a90c604e968fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff9ccd0d318b89055f71375761e7d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee51550b7ef40ea35218cbb4c3cf9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47619ae4c5a1ea72bb837a23a8d947c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b011755fba2107c8071628a98e03e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b32de7176a1cc79d813d416e7cfd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b7433f1690a2282c33acb71392e39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd847cc8d0d1d080c19d5920dc7db116547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd7d6a512f5047b64fe4c8c1a88079548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac7738002ac431f6e2fbac3ee9db19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04c516eb007f55d74a087ddec7f5df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b19ab17cf638fccf193f94751eee37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f108697c981673d8a4db4af27ade6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504531b72d46d74cb4e8d5ee364cc061553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c3d12eb6207ba42cb11f9a8485b00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e5f299a48393c4c9246824e388ca3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdbfbd876f98685be20f37a86a6204556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dbc6d9181e9afdb4a5616b8d2cc92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49483bec20750fff30d13bebc213faa0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0177a8caa39429ac962fbd83e0d992c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ae329a3114f6872d6954662e95488560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd4a48fe5bf4f7dff3b07e870c13bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a79c5308b68868454efbf8ba2b6e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02417f5329f88c7cbb1c361596ed2b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af039e818eb92c7a3a672bb69ce8860c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db706ca96ae1939b72a522d0ac977ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d01605b973e5feeb967ef6dae37a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5da6fd0a163a2431c1be5af317bbd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65704bdc11078a7231eb9e6df6706d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342d9fe015a498749e0e43331287124569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640c36f4c53bb5c75e8c313711ffd7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcaf9012c425059905a4e6b40e11ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394c851db07a9e76a28f1fb2d242679572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e967b8e7154581df9f2ddcbe0ed837a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be98ccc14b5e0ebdc235f36286aef7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbe7a21cf4e080511654dbe90b2dbe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79c06d65a7f83cb1a19054b3503c53576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a10baacfdc65cb253f8c873bc79ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b957ac9da3bd7bd1985fe557f3f018578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f86478aa3ac13c0d5ded76d8ccd45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0a6a1a6b5e2c5d789e0cf75bb44c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f52e922c13bd76a5cc281ed652a75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe728fcc84a1c8a9b62a34185ab36c16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd011afe11db3bc7dcb0ec62841970be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b1c70d05e8d8f096b0068570a973f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89f26a9c3ebacb0ea5e1de7387ccbf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0993b379ab9267129326a141b0714586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908673de27039c764b46ec598c263ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6626885b2e72fbbc1c98fa8c2df2d0e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ec08e6adc14d8bcd02c3f13cf38bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ef7b2664341a0a6f16083e517c8e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ffaae1c471039bbffe39e7afef685591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44f08690acd42ca52af55b3bd8d9c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569b3eac58eb2dbb5ee3cb1b04c6c33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0024cc06fd989570c9bf2fc332328594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f53f5d4dfcd51c168f0836b78f6cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6d9708dc6c0284d5e3de1dfedfd51596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452360c034084ffcdedac18a38b047e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319b4f646df777943a3816f7fbd55ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbc33e88885a553a04e5af4e7226bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afae2d5be959588b4ea371dd6289bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4b77f0256f72faf7f0e08055bb744601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253fdfb982ac98bbb2628b393ffc450602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf99d8c80fdf4c0ca7af8b1d7c25e5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f95c6cbe97228e227388b944fc745a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb201d4795957a77e878140988c71b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43528faa08575435b00244744971b78606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ae2c5da50101680cf9815a82ed1ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2309314c24f7d18513787985a24276608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e6f466717ead79a6c4e4ab676513e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6899fcae91a9454c7cfb5fa554d38f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a13849e06404bef201601720c25cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5f0d4b5225c0cb5aa4568913a7cb0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475166d01963ca21a4a77e17369fe6a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc38b65c39d8fa884d5aa1847f3ebea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c55fa26486c5096c445665ce2aed97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a8a888d3d3c6d960b0514bbae5af9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7d58c900df3d197230d23f774aecd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c496e56489173de57049ca658e06e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7462e07ed4578bb58e511838512da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9325a2290b08f898564ec908db27f37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bf7a072668fbcbda1568f76a9e899621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd654af1d14e8434015b90f6cb8c55622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143cbab9a6cb81f53984c7748ef4893623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8283320f1b66f2fe6a5b5be67e335624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741681fbc90def7844dee81b2925b205625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d79f6e8bc51e14e513a94db899537626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aebc9d582dccd1e66aa4fb1a2df636627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27f3f16cb4caffe1e495c9fd9f3112628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53365e95f1426f043f5645dd20e974629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039853fdc3404a9edf89a38dd387c05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a84a3614da9ca0074bd58467b6523631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da685db1741dd933460eebed3d5384c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fbe64f405eb75640bf9bb40fd3b86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeaaaba4d3d3243bd7f705c0bbc885634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56306c3f4b23f752993167677f710e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c83e8cb5a4d3ecae19072cfdb600a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0553906cbddf0de23957a1fcae367a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78df20dfc8271cb7ab2f58c22e00882638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184116992354d4fee75971325313346639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874385c905903605f90de6570668b0e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0b3ea14faab800f8927f0e5bace46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd96452418f26a7d3f494cf94065515642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376687eaf16e378a919125c5b45a1325643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c8073249e60f13ae58ca2cc80d047644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7ef3cdd52de1872d37cf69f4b4e64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c6127b605a4a750d00ef9a4184d56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04114b9cbefa8ab78dc4f17fc222500d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7370f5131df624be6ac84c5533895c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f321342cab0eced531b141fbea6e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af19d25f8ab2cbb3f445b08d47f5a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20695526ba17f5234564a10466f392d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc182c6abc8bc95f80ea1e17457067d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13ab3790bfc2b1abf0f47df1059cda653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa7cfc99d1ba2986005a4b1d7b9f73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba11324efa4c18272ca1701e0c15cad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af9db744f7fe3af6f7193e556855de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49e3f27058f6b4637efbc33373a6a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5a0fb9203c56e42a5a7f4cc6142b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fc9eae5077ef698f77705c390d89f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82136eba68263a79b892c9396bd3af99660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5da654446d7e2c9e1fa4107676e3ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf007ab0376db6a763bcd83aaf07915662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f999446b9f9904fba512c11b0fb06a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1516beb69dbc9c24e4f57fbd4e6ffc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0453a78c554015800c137c78bdd2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8898a0fab42f27765da57f5a08009e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3278870f35fb9cec2898d1e2c61137667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4558d6deb6bdc4096c7cfdfc2f29a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee9198181f5c28479bea4bd31df800669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551538a60d5396d6343200cd556e0b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12b0181cb54580729d3c1ec9a4fd49671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9010b3b0943801ab38c9fd0e28b94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a62cfcf79027748270a31ba885fd55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc35d54be6bf713f60d7cbf8e9b60c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab130ea6b88c8a02f995156a2bb5b3c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c639c6cebd0f333a3b6ea5bcf52a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d22ac7c4c848ee661b079f363b460677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a459b60013f8b587cf1895bf8e400c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3262dbdd54cdb2a8283f230a87e196679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174189d7c9b5aeeed7c909b4a218800680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84b07f58ef9a2c129a6c29831f3543681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd63b2574f5e73acb72d5582dffe12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280400c9d3ea792293ab77b54902b9f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d95be32ad8506318022ea94efa66d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09fb2e28c085d66cbfe23f607d6487685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ace0e19bfe451de8633475080078a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591243e239349ca11dff00965f214c76687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c62898e4e79fa2f65ee260857aed9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed4b1e56330b0a3b724e27d9a34616689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cf4e5a0607d28b9897b40e822b0a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab4c0aa6978a40e17c83ca422d5f11691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630f17ced4d29f643f8a2713646917a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaaff9558be7f8bb1920da7eed4ede693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe30d6195cef9b742fe2df56cc4b95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfa8043148a215fc70598d548d65a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629851b0ade0ed9167f375616ac885ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6ac514e919b6fed5f9495a1772390697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5401c1244e5f2488e947e7d045184f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa8eb7261bc88d8f0283673634a74c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38de2dc07046a2377120ac59ace02b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec472d9235b8bafb41bbb1ce2005101701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eb416b15f2c2b4168b8faea5a59d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb728c288f59cc0a36e236d652d4f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd56f2d5a731c720e3a991aadc81908704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f5deed659088fa0a158e5ebd792a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfca06417baa3c08f803aab19d20735706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f8c72cda1e8d338079d9a1d3edd0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9736e4ac2dc6a484a247044bc47ba57708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119571441603609f2f1dee6d9f8d3382709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece551c42476ab8b24cb1a642f79a10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca483982225a60b211e6c6e5e9de29711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b76600ff4068defc5c2fc8c9ef65c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8358766c008ef51dc4d6a3f17e609d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c248659c6a87d3e9203e7614fb219714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b3d3a7ffa341ef3eb8529b5093fdc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11af4c193e947e7938600100e2d246716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfbf7ce2be20d0e8173c635d1e5828717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227727c0fb70ee6bee79ed551fc78002718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79e5d3c5035ed1962ed87663775d40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4921a35c1399fa841125992a5746c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403181d713694d3d914faef9430d79c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf504dcfd15cda322ba886e6ca881c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced2cf0a1598ea581bbe9500b1df0d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98125814671b20ef8696f2ad553157724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91b2acbfe64e8269dfacdcdef8bd94725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7e2382cdca847b07c724cfc500ca1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0557ed018b75f360c1771c57ff14408727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00945a74e34228d8723ab2852146e33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166944473a3264fc3363ba9c115f1d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176fdea9eaaee84c2fa426b78660cf0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6b98941b596178cbe1eb999f18ab4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8724573b71bdbc828ab5179d6e0c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54960920954af10faeee76358a2f8f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6742de657607987f6d35ea0c42b44d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c30ff30945ee45071c01aa9872addb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7de0488a40f374fdecb1b043572eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5371dd274bb90b90c6c57372767fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4accf2c90e80a479a680607ba5b69a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75a6b5e8ffdf53aefa7c48f3d50b14739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de4b0ba1fda1aa874f899f99284b85740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1b96569e1477055c0d7ebfaa9d583741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1d76ef2f3d6914b2fe5571b020066742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30c91b113301e919d7e1f476d29708743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3669d938fa774b0c9f124c3f45c07b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f5639f00349c9aee11dbd5fc560a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb6b0e49820b10be8cb9ac525c7e57746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52ab60e9147e59b78a19cae4d08970747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37435514298f117afb4ff1519f22dfa8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3ea6a5476295da9e12a6daa311fff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733829edf29ded40641abe8714536eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4860e04aeca0f8e2f5c59f9f741f44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335822e02272998f2f6c25926a729d10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a2c2da9c3f1702c0f370b657e5d5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d7a293de609bd66d87fa7aaa0359a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a40228767e104ab248328dd3288ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef87caf83b86959f76066c347f9eda756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ad967a0c4af360047b52de926a495757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fb5bd7aeb0a338ecf4c81340acca5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5684c7b795a9f4110999c250bd9314f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6998cbf191fbb9aeb810358efac69760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481480c95588ef5b64b64c57b95e401c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507d221796361227cb011a5a0ec2af7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972cbdf556e908c5c38a32ac148f7e2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fdc0d048313cc6f9a6831e048a098764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc7a660611b0ebee793ac1f3131aa2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4631c51c01a066e8bd9f6bf40937f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf979cdc9389a6188417c2f13eb624d1767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>