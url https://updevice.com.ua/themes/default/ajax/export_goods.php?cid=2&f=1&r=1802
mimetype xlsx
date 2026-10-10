--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6524a1eb9979bf61a61c054d5442a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1157dbe535a3ccd6b138ff6fd94e2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1267fe299af538922d29c54b43f7cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8eb91ebdf761d98fb9108a0c6eb2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce9aa568b389bd2683b499335b0f9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532b0f33e6f22a65c2882952a9270546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73470f4f776ab2c91eae129a0e9e5b7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2abebe09cb6afaf80d8654cb9ed1048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5644d7b4a2a6ddaa74d6b264828a299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b010e74e429efab3642d397fb0c09510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775a0ad6caf0e6820ddc59e3a1feecc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378629de5b5a2fc120163ce1ecbaa7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db675c49bfe0ea7d5898c3897b1bd81a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da826c68827bdb830b8fc072ca16cfc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5825a750fc48b52c33e0cdae560ba4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2db986ab2da48a5dff3c6eb44a43d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb93ba69e0948a6cf1469353bf6ea617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3ae9fe2956a9c7245d6103716784218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f726d3a894411f4fbcb83bffa99cec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf5f48b593faba4de75a1f5d14b18720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60ac9e406c4d2f4ad2a693ea644be521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9de711e2fcd0fe69473fbfc20f9fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13c59727fcf22d54a2775680a7f5ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec912a9bdd9ab97f804141d18ee98dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db396184888617c59f9104f7979ac125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf81d9725f6ac1b6c702273d1fd9af426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2755cd6b54bdf2594ec2af4e8773bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2ef3ebf87de2f81d4e0736722cbcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbb25da56a21ba001ad7312ccaf65f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214b9bfd77146b39dc3d7c5dfcec63930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e802d928bfba0014d439b47545934231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31fcd41189ae6371f16be4261b854d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef27a15fcf94516e10df657d4c3a6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c36cb5fad4646e629866eb157dd47b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d90381e51b673a2d1747781c1fd74c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb37001ac5fa4b33e5c6878dcb739b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689c8b1624d3a7600f899ae5590d2fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8b3ebc9bbb7aa4ac148cf23c66aab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bb9521d3b6c6888d9b4f3fa974c7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c575b3c89fa90f2eceee9627ca28da340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6a771b1fefed670a3535b0aafc69341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3942caf84d7fe3f71b4c4fe9f941142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473677ba8d2141a8b9edca38042e634343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ed54471cbcb582e11a1cefdb6db7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f2ce424bd99f6901b9bb33b35971c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfad959b6226ade63351e1a2bbaa0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e7153c6769323fb22b18463b4575747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee6f06ce4fc38ec47b4bfa4a1a92b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6444017853b959f60b3b01d37a3dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31982f00d2142e4a22d1bcd7fae7e0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d1c09baae24a78d10a31c49fc2b8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0616d000e6f1e7ccaef70818ffef7c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c2fb9b6302d790b5c96fe20bccb5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fc2f958796c9fb0bfab859dadd0d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347ca7efbf7aa5558c48ab6aba0960e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c342bbf4238e639659488f18ca2bfe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d3aea828b1a4ba01306c773610d1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a8e55bfe4b3ab0d9417206a6ddb1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba62647b734199300a0dfdc3c742159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fae86e4fdb7d8c9b25d2940a6160a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c756c19f61d43d6147bc24c6afc01861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc9002cfc64db36d5328ecf7c7b03562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881eec94a3caebad986e349c155e9e1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918197934fecf92ec7fea72b1e63e9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8509002bb8cf02c00c72a18df3c8fda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717ed0e1088580bcddb7dc45e3a321f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86f201ddc6472f57cf8d9f93efc6b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45d8a5bd2b2ef8d2f0c71639dc84c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6eee588e67805cfdd3ab77e653c0df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302657732c9901e66ecd2a57f91195770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35e4256692904bc943ceb0a6280bfb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf5e50da54bce562ff2fa1b2f462fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48155f91dd144238ae700401617d94f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a759e1c9f4e91d957382cd222af04e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b880acd0e1749f1d931dae6f3464b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7ebff1033e64cdda197a94d2140a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90cb3cdc04d181a2508ed2a9ce78d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f7b1cc00d39d05690efcc56c4711e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966d83854a0b0629fe967897f0275db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec868f7ffd9e5567dc48509a3d2d71680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106faf20b6746e8448dba9e4509ace781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc663ddd6346033cdc1abeb53611eb282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008df1f5b3e44edceae65c728ad16e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9ca74e7905b210d13efa1ed1bac1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c435b1afc32c9641b9524a03b81b3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b60f6f8cdf150e9b702062e4b35d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b338b53cf7c0eb70e828cedd4490087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e9d43853c057829e0302151cbb02f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1eb01f25a72d0970f79ee4ecd2cc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fbd189b62dd8201ab88ea8a4dedf690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e87b9202462d3d9cfe22c00978e54291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08de25e0aab6e87b10075466a6c43592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab76201fb9a0475bf83c5cad8019d2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77d8ed8206662a7ce6c3b21e9bfea294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de495ccbb370bec077b6924317a9d20e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96105f0c8dcf8e011da84a6be505ecc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac9caad5d2f1ec7cb40c7e8a1e881897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e2832f30d63b4840d0078ea0a7f2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267e8ad58c9973a427ccee369b3ccf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc77058508b0a1b6caabfc91850116100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abc615f289a8da0a3cdd4a10bdfd97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388108832bfd821be0eff95d8c1fc571102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ae5b3c7046dfe33fa82fd3dcbec2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d5997928941c7995359a9398e66b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02120925b409b8a86a16c815ca24f0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9a834c0f0f322493ae835a96b810f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e35dd1fe38acb0844fb1320e1ab4e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b8e6c9b2806c678bb3d2ff3699a4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6ac84c1a916b947d3cca821e24e04109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19cef21044320d1e328ef4bf3f5640110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3aed8c8e7e3eb65e8a9f4359b3fa0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f72e4b7dff23ad0b394efa5ccb98e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22015787e7f7effa3c0333103130aeac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05131376ed10a39421d6c1d0b9e559eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3da352843071eddc7eb16b7cd47f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722400ef74099840d0eeb0482cb9a756116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41029cab15355a163e26339b3b751f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b5eeee4092ca861e507c77e9183f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ee89448e658bec2d04c9723e0fc68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fcb3ca43b46204d8d77b1111faf39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97852c3d3cba51378d54e5c1c32d35c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a79808556661e0941d3093ae6e59b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb1679da4da881fa77c2065aaae830123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe37e12a31fc28582ada903637b304124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aad1a2c2e7e9b0c9c09831b4a9e6a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08620833ff5db6ee47d52e309104096126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09923e87f823e765b5e111cb024930bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c1ca9571095ccef5614c69e543866128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f528768df6e8ee14e4a2cbaf6d5783129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f46d36d0bd79115e86eb11181dd7e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef52ccfbe7b210a4a62fa31b174658131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956ae05f285df253f5122234c31ec06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6bed4a83d5228e9fbc236683a28fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97317450e78f60360d19de2e2290e887134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209a24e01ee00aebb60926c0fd52e84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3ff2d166ab1039528214949c60f77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbfd9b6ccd0b836cc58f8dd00b8e22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa4f3ae5c129d644ec8e4687f35415138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb1f4de35e829a56ced64732aac0d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737e28f24b4996dfc12ca4012cea6ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743a779ab8a68aa3a3f1994146731ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424048aa3e330e29017379e878e591a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4e97f6f7aa5ddcc675b6d2149f46b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af33db9056e06586cf4c04d95c5223144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6ba6f877e8673ae5b56d5d3c82a5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c71007dfbf189e92fb960e266517c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9e0a7d49ff5cf2c7726dedbed4014147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ced2779b1ce91033961049dfe5291148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81511ca4bd9299a7714a05f41ca3d9fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ef06d07a418475b66f4beebcda389150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870b72f56417f955c02e0475194f026151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984d2853e79667a35e4cfbf9aa8f8ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7c255d014ae184c97091419639e7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d824d95c552281198e24b0d74465db5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a13b63cd56e2a4b63b6dd07e7d80f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cb42aba6fb54ce446f8488042a801156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c953aea970670bf6007729d4f45f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2751f36d67c8505d01a6a0f86db431158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d65ba61b6a57a8b41d26b1b096dca2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bd03c88910cc8b3b66c253be13e57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753c0deddc3c235f602020a801aedbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0c76e79cfdbc6e3e84de50e19c8c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213b77cc127665ea5e670256b9b9f7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7a4c892b0df1c81abeeadf6025d9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fecba9835c52f7473ba1543f9d4b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384a74a7985cd741650817b593d7668166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f572bfb4a1288e3c77e5aad01020c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2ec0234790d0356b7e4d2da95b5ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735dbc6bfb733e7a9cf91d8d9057168169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71d4d28bba83d6e9d0c85c48cd8307170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310470989d6ee81359e5a0303cb0fae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94c70be5222b593a44f0233cdccc9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfd884041a8de52b7e8fa23a71e126173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067da539d7c31a3ae0c11cbd3372623174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6efd3c01076a63aa58ae3b8836c52d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea6796e896cace812b3b2f75c19705176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b0b29be356701b2c69b85e2157140177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a15f7c8dd65617a6c894efd677735178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e5d312a14dc28130c598ee919b2c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26fd0104bc3bff44306888e8b78704180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3865c9527d393266645db109cf05d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454adb07b47e9c4acfb0780e8c7a818182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a866fedb348303148b5a92f72765db2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2776842ead3ba1798c24aa338601f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570018a6fb3f96bf1d975a9e997dd1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2041d83cbabc4c452d394f8884f375186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83f5fc22df0d94776dbb768eb33c80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b46e290b09a04027393af270306dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5c62b2d4d94dabef13a9e959bb331189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae25a4724c050225c32da1ca98a96f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d822f9b99b01386fbe53be502cc305191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaa4a31fbe0d46f5490d94ed2af6bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30572812d2a6fe1acf74adb468b5d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3f24236a91a64c820a7f1507eace6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341406793af5e46713317fcde61a2f7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8eb907a5d8aa821ae36a6c29b61d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e162953648c42d6a28291fa53067ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2b861a4dfb80feb9da0e9f1a030d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdd37c2541eb365ba36d97cf93918b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1633f0e784247a30e306af10431f75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610d09d8f9fc269036ccbf7f093a46d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc6d2e8fa97765185aa21dccb5d4ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899493f2f9f755f7399486d165b0bc74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3438fb448cfcd628c15b1d5e1bcb8bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abbc364877a21824b9db37801c14a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b64013ce25e0080a240eb44f6580e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655599dbd27a7110651966e048ebfa1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2b6eb62befd590a79abfe4e87f021208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ca43fe97119df5a82e4a7a7860ed9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84367f076413e6f72ce70b3bc8e2559f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f967198723111ef65be5a7f783d1a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4071a0caab14d8cfaf32fe1fcf98762212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f24877d2f6ed6afaec4072820f1cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257b127235e1f389734782c387c1f35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ea4338bb284dd37daf583b5804768215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d293757232e59582d9b806d05ffebc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885405a377e335dced7c9b31bd08d95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4280ac1fe15912bba43139527853d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783e38c8eac43f7d34556454f386db5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e66296f6e2466f5d4726c864be1dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e8a8767f32b1d8ebbe336838b19e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc2b85a9810d724c199d336c509bec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fea5372b384f9382f84ca12f128fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4dc058aeab745da05cae4a110f5c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e832624e7e71bb91a5825cceaf54f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a88b5e68692f5bf9ae6fdfe90bc79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b713ce2e23e8eb84d292ad3067229e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f7a74e28d92b8b72777c48c01ff3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab45f8e12853d90d82af75730dd351e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba180ee2de8024d469e67f0b26f64c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35815d44d4cf90c8098242a4be0c82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b4a6a2b3ef3e3384df0f5b7135d92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900aaf80784cb7e3b56c9a8ac12fe25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd64a9e41e66b441387997ca2683ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090313a2868a6a773fd3f3c9bff6852c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2567d53cd9cafddd1d83e6724ed68e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef740d3481fcb8b874e6a4100a5e97d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a755d986bdfa9c0bc011e1e53256695238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b365d980fa6041cf4afaa6f18105677239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c1bdf11cec92340008e0f93ae2df6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33b0b5cd6f2c10adf53f83d26a1a1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679351b4fe2a23db67b1269279d3ce07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1cbf6a68f892bd77cc48abcf05faf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c98e6c4fef23b38b1b278875e8f44244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30005140a517a173472ce11ce0a2cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b1ee3af0023b57276bfbb73e69403246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dd13574f0d970a33e1fd026e0c9a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7735400e5dd8da4fe255fc662d2edf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a642d15b32a977677c2bab71431943a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad584ddeca06af910c3b608e507266c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b688ea6e094a912632f8f5fde685e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196ef97276d956d159bb288b762fc13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c89476c3c9e4f3e5c3bf7c5605eec7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aef2b90b43021a387863c4a212a82a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144129f550c836294d2bc9bd98f7a1d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c920e04386724dc0c3955726d808d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9718ee35e8be8ceba32f7decb1960257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c64d5d77b6c19e2ab90732d8f52d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755fdaa86fcfd86b8f307bc6959f185259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80906be7382eedce3f0fe438afec36c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4b92799d824c6875b16492b04fcfb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128909607ab703d6b9418d6f3e77431262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee13a21483f0b0ae277ac457ac5839263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba834a753dba9b02fa9f0c09be0a2454264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d23882c4ddb1300c1aac6fc4e81dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d869c7bde5060a2dcf5c5d58c124425266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678d45e91d60ddf2f1068c8454ecd20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fb069e6340840b0494629b5ae4585268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30568633c7d35ccd0979261ad3abc1c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885cf2e1d54bcc2fa6aa45666cc591e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea02296981d1d854eb40ce76b2f38c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44a4dd6472fd7892c96de22a1e5282272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002d1411eecefbde52a84ead8a5b60b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79900483d33cdddf7be216aa1f88790d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ba6a7e19529b3e6ad7cbdd6d4e6e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa7fa0d367840f85a1abf53fe5ad8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99522ad94200eedbd2a0d8cc26ac9c26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7c7bf00dadead600d090f8d52c379278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2eda89bbb3f4087fca748db0f095e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065badd43bd741c490ac7ef9b976ba3e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fb086b60b043655902a3506691cfd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08340491d9f105dd59672d37db38c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dcc88143b48d30969e03149767d7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89785ec1749466505a796641675869284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646c9a202e548f7d4298465a2e40193285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470183dad2b9553e4290cb1c62834ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875dd0ee7b9f52a6ab9bfba60e7792a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a27bb00f63395cb79f196b83b9f25b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f545368095b2bfee40ea47e1911cd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb51a64e50c5433010c3a576aed687290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7f6392c3bb810df7ede9b9515ae8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3b13172dea4ef6fdb40cba7b4e40d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3b08921d5f8bfdaa40bd1134d3d77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbd2c323ac5d039d72b771a834f970294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aa1bff8c9ebe0d0b9e3ab8bfa5a59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31716c36934ed033410c972b313c78b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5598122970b79bf8c52c7e5082af1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3227d1f196a8ee91d89491ccc178b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee7c55dd4d6d326783141ab3be87ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b331a729d3205a31a0e929bfcc1a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e79547ed59a14aeb150a91db414f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15083ff82e18c11bf27feee91d2186a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407deb833ec85a5c0d3579dc6bfba0ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56645c459875ff48d3e01757ef1c485304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9120497b4fe32f47f3deff0d0c40b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911fc7dcb700a8be3c43bc49d80f4b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2573a4f3e1ea29e799996ed07c93e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5668d06ea8551254d018df6e7bacf7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e76087de703d01a5b4da1353b2255f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6added6c438d013a2cddd96a9b952837310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a71edc8c783c61537afd7b758851a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6373aa00ce8010db4a3428f467ffb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24debe85a4fca7a434b13d0e85e089313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cfe9c35e1fd02a611b60d954b2277314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b23642a1b13d40cd3976c1eb0e608315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579c68845ff6e39318b01579cc8ccb5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bd7e880038da893b4197edc6adc0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904b5b5a00969ff5015688be940afa0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6b623c5ea6644d31fc83bed8ddd39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327fefc19a89de8ad525270a85673a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e04350666fe653fdf624e6cb0e593321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b47ec6f7c40d8063bf91e3b0abc21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b32b888170355b11b9e55ab9c956a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8162f66f013d5a224373957915127ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a254f954d2f3673c7ecd804eff83043325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbddf143dfc669ae5d78f099d4edd2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a2f5e5ed353e823b4b65b85f02a27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839d03f8ec09e65e5f7555bd838252c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e5df5de4b97f42f2f79060517e324329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98f0970e21f3231681992c6dfa9efa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ad3b081f6a13f05b954102bbd1205331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6120c75f63a00ce5059df39287918a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dffdf0a2b976a2e6fd643592cbceb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164f2740cc6d7dddda7570916a524c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494790446fe7e95dab6d5bb2a28cf6a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdc050cd19884a26fff49b1f561664336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51694a9074131d6fd726531efd0fbb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6668ed53dd109b8c216d620be3d4a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6219b0a17f52de7167a40700f8b1375339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5c054d2c5cb3f6a100edf8dda8cce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7d0667e36ad1d4790de674c5b2f69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f2d5265ecd99a8c6fddc4652c077e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd554c8d4b85b5df13c4c4caaf73c76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2273223d3e7577d93064be29ece431344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb570c3ee03cf9b50168d5380b5e8eda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917628ec8352900aea140f388b3e2cba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db0c03694fabfcb1e72d37a722d1de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4e7ed29f4ae41a2e8d23e55d0a393348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad9e2082c988a4f9db2b518e00f016349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cc3028e643912699e85793b4b4009350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbf397fb2145af38c05609feefeeb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400b3ccc2995e41d0650ae9281048c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c35c554c78bba95770b92c4be39d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcf5d6cc8a23c297f278be564d4f8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7db0eb2988eb6c04448d8d0038f162355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17d2d68d6647072a793b9770777432356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26cab656892cd3f4de84bc61c38ef8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197199d81effe233dfd03ff5ef88d56a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70d225986d7318f957d44e61cad9b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e00590c4be9b35f6491c43f5bf1e37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a33a3ffe5b1505269e33dc8fbd241361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357be0c012ca5118b8f341a4c024e600362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef92d44c054df251c6931e9cfe0d2f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0b60f5f0151d892be7bc2ec8b105d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24e2cf59ee58af495e5b549625c746365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ead6f51bb1a3b8044e3dbb21a6868366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dbfa30bb7c3485037f4f239d6e628367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312780191285c542d7d5ba7676fcb27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b6e20311a34f65438c0b95de5ebf7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73bf6b4eb33e0806b514074910cfbd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56caa6da09aa6f9b39826b1da823620371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda4687415913cca81029b75b78d71e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1f8680ba41ff2b85bdad7b94f1152373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e247c2ec235f52ba0214f021bd8beb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c8cd44c58884501d902ef74b1c1f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c4289319ae726b60a86a8477aab28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b56e764aebee21594ba9b628ef72a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367be3d355447d52ca799003c5fd3f3c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2873609514afb20f0301f36c92e4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b7ce40064b7511b4d74a026ec1568380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ccd2983fc46e53f5c3b7f8fa3c634381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7fa4e03a6698a0eddfdea963c476b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b52db32e73650b3368aa788f11cd40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feeb14fbffa4c439611b6ca474c4d10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f422b814c3ed4d2fbe36ddc3ee67be2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969866becb5b25df89e876cc36a197a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4332596c09ddd23461745e31f579e93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41a52a7e9a4e63731b91e6e6958c96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b2fe0d603c5b2abdbf4dca9e613a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41cd0c7a6ad121ecf83bf18c113770390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c23c371a1b4bf80e5337eb3bb2a59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabc25c6dcd32e82c93aaf635b1128d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88131566c503a45556557fca49afceb5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217197f511fb249d615d32036e65e16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6e6f1353a8e33a9e65296157ab22f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0808c7e7dcdc50b628c9de28006d5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93a8cc037ad8194ffa5b7c9ef37142397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e62a784cf23227d22993b0fd0f6497398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a578a0e642b8aab3d0b8190e7773936399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd612a046a35294ce2b2c3c2dbc8b78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b4346e6c70f3b9d5438455aa38145401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff5ca950473ef6bae3ee59f8422368402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de370f3ea987a3a11d7d521f5a7394403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c02ab7bc868dc207b1036871f1058404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355839461da7e920add2ecbb6df5a470405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab204fe10b3e67beca4cb1d1eb146a86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a347e712410c1bd10a15c7a36d3fb63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945be16f53a52a87ecc81edefec716e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25a186205fea7c82e01d4a69e5b006409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75868a822170c79e14448db1e486a087410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713ea1e39e6663c4e27a6c78921d88d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11026f28ebcb820495bd5612cb8d23412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae437de8d993c3117777026143ad6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e576bab6d59e0e729f46851192ce4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c259abc725234070b2fa387d40b879f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88159cde25f6ba7855d27a86c6e791416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab9a8b562cb24a2fd0ba2ff0d9d51f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3a6d87cbd6f07bea40c697329d3f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569a72082ee400c63ffd21103183cfa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00d3a6c44686cb93e5ae59c5ff4be6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38d871be8fb47d425b372d299f26a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26549ac0d9a26f9d5d5815ebd94dfc2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94085420bf1735f0aa1a0ef924017370423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da522e453dd096c890cec912dfb9c9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba88ef484bd5c40b94b45aac70ce4c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a1f8ddaa36f7de01ab86fd26511bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22bad85e332a216f3b552e3b2838a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925afeb1838656401437c7bebfbb3900428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c3467cb033d6ba67374cbadcf34fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8878e44b005e7abae9635c1a2e48d00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9518bbec67d1acfddb27695aede14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc506fd2234913798bc396688b29b60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc62c35674ab19893a9e5829ce1eb78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723ec1702912d005d7828ac4fa11c9b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bdf983f842b8abcc102853b7d9d20435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65daeab2d864965697b4a2ac8422775436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1951e732bc09545360013e1c4a0a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92593d9d803428b803f10d64f276285c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af86e3dae6dbe97774d1ad10888ab73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab926392e23b2be13e8119a23e1ab7cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b188a7a0d4d86e8407f5ed7dbdffeae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f4b59fc363fa27579125da2c9dd72442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819ee434c70eff82e9712934dd3b814443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4357dc693a596a449a5f3b10206ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c1c2d8377774c6840d7ecc0f007f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837929849fadd5c957f15c16015d4cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e959dfa89fad28bd47c4ea11676c8a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840792d9b10ac066a8810f4f81ba6185448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04bfe75be8a8873eef61c4714a1e8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365880a99c896a1f6554261a781229a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586c1899e9f4ccd87b80c8c915bb4de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b3eb3149e810e3ee3d5447784d08a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9241acabcfc2c02e9573b44b6b47144453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1d1ab1b80db0083907f623db711cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae21906552e6456a7390edc32d2d118455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96607997e7fffef5025e23a782b36d88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52879d88aada5b804d7b2806dec045457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc162b6d4c51553511392183338793cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767408b51c84de4c7ad7fc613b0663b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c38106775deefaee37bce76e869a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2578a078335b6e81def96ff3ee5b46e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d96f6a974a6c81df6f2fec9020b30462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55ebf35fdbdd4b76fecd3c89a60c92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf1c331ac2e3f88740e75738190d1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b235877fb93067ae2695e1351a8cff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca047a95b2099cd34fd861b9a50641466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bd52dee5d31bbe50f2b2c590900d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af2f83c8f8cbd2e86d26c1072c48e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64a099995bef5846f9906d248b909f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d33d5e8db83a2469a2f7eb114da8f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ca2ccd5f13cdc2d0a8601984b927d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee8f544ddfda4dfd8921e21a96d19b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec827be303c203f43dec2c5e6cbec95d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ab56d8f9389795e1fbb7f6733e158474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5171d42dd29602b39cbc844a1a460c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8f638b5c4b5b34b00bc04708d86ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b545fd33291c8cec06c9bee7ff9e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125b892c8a7d5189662281fd091d2c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f2a7e9b9628bd10dafe809a7373a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a045afa24697d3583da4765556a295d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6302f7061d3c7f7eefc1695951bf72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87e766a68e288bc7b8e239f3a880e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2ac5c128bf6e6e7c8d60a7716be0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f740a9975e4c016e452b92d58a97ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca86fcaa41f10d6baa070c0f7c3884d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00bcd859b67283e358904909ded384486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5684374b09fa7045b171d384611dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9af4d2a4a904fc9381c9df110e0c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ef59bb60d2c60d03cc6df82a2b832489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc3b6a5addc283499fefac7c0fb224490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f961a02162b4bbcf0f0f9db4625da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fed1e2b7004ef8d9251f17765af0ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb580a27f116f07e0857d7e85759ccde493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e264bea27c715ac1a1589a15bd7e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12e638aa7fdbdc51b0e226d5023c22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3803f3dace1be1f93074ff56d01ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad2de028ea8da9de430ca537a947d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c002e1776d1e61578666d51b753000f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f56e2d9f43355fa06e391694095276499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1032c23b826e03288e5930ae48c253500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e2f55a77320f2fa231d9e304cae7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af2434770a767b8997f14c370914f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356dcba83c80eea82d69efeb1ca33e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025bcb2d2b8829993b6a46fa4b2501e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020641fac1b3b28c5aa8e243d1a27ed9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d189ffeec7c526599009ceef0be91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b80d976fe8f2b4699dd87de889056507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246812f4e4b69e9932fc83c23acbe1ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab911b8e1549b1593dfd6ea014b875a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21646566e8b5a1a8be2688f6cb987c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf17e4445703f459fed89958e647bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003c11592f8f8330114c4a752d70a87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854729b1f6bd5f561982132fde47ece6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cbb51f901b879fd6b160f7c8e2f72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b9163c3c9a9b10380a3368c505551515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd707877198c660ae1afe0d73b7f733516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e6b78c2a322355726d760201be49b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bae101500c59c5102018f33b1a24da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab100c6aa55db3671918221af9d0e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df032eef5e4feaea523161197c9109d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad615079afd7047e957e15be62cba9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fc10a28ba3f1afad51f31539df717522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3765911670171dcedab80059bab621523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ed6464c22706a275d52d08ad68d29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e6ee72db82f3e151bb859e6f9645c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932fe80f3f010d556610c1a3706d4c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8fbce712e4a40eb9ca9324c61a94d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1a042987072ff90913c7920156c13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52d5ec9f4edeef9784d457b479944a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af3ba6f5702a0f953e8bead6646ad9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f49f27d3da5877502735d3ffd0a3d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010da0b4bbfe4f863df0845624bdd98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518eb488dabff6831f2ceb1ac3d513f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b370db5985d61232f2cdd47a242fce0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540053be6a80c27bd474540bfbfce6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c46c97b0205f88da5595663c5e6e1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c31622fbf5022b77739d7e7eef7269537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67720c704b1222ad492a5c0c3d8b42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827a6c754046e8fb4eaec4fefa6cb01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fa75471cb37fd92fa344549d265d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85653faa75e2054d576a8e0bf694b063541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc601b76019bfa1330462bbca47263542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85d03e6804b86422a185da3ddf467b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1cf0afdce13ef9f60bce301a74288544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d920eec2e39cbfacafebdb91c84785545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bff1c05431c483ad27048464bfc0c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d80ad52593444d5eed7bb834c3a99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcbe0da46c867da6a2d4ab91d33ac5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0c50afab14d1d656c3dc42488be41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9682b3983c6d7342ae426c33b3d29550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5dc341da4112f68c06b95441c2d51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29f6d685ac0cff8888a553d773e1ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39595b5f67004b08cfb4c8bd3ea3b1ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b612df7d3bda598d229a2e6d4ccdab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610538e2d6ada4173375be3822778c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0dac313322b7bfd4b917dc1f9f52a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccaa141938f8237f2e93b0c440a86c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca42a9aae13167c54c6006a0027c2e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d466f66fd6acfabc471764296d7cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd036f14413c385b0e3b47dd049871560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afca89d7f3404164c72f4470a64ce3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80514f6e0a3ca1aa26a718f80c65087562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271ada677f18333027416270180ab68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d100fd190d61843a3794f0c5de39c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd436a9992f35ade9db840406eb2c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edfd0211f62c07e5bbd3b67b641c0d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20543ce8abc8a581d2869ee6eae0a8c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00329b4ba3165392b91e15b6026e7db7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962e02617b857fdb4f27c654f7785cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa939949c6b7aa8395817d812df441a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85469287497563b10821173434bca2c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd5c1bb9bd8f2d8100531df4b0afb3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5e14e91b8f055d5e6561e8825b302573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d4a2faeb98b44e423bd6c59671209574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b172b1afadb9e09c689efad0ea015575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d975c15b5b88d79adb229d7241a40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216db209356f9da7ecf83c5297b51c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86122e3cbf74b8a2ae644b42df7baac4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635127ac14d716e392877d1920d5f8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d596dbb9382d511418222c14d23a2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571dd1891d75e08f67057f03218860b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5975fc5909e339b33b109f0b49daa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5aaf1ea9484210dccace0ec805f31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3388f62dfd3f0cd7b8c75f80433cbd5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c060d9df51c30a9c06780318c4a09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742c396236c7e434f8315f5147b60df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bb49313a3f73898a560c78ada6548587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de578cf5718b81657a227795b5430b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644791d4edd5d0d92fa8447828bf9538589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4160eb4bcbda350fbdbf0b97879e9be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5d146fbd89f21fc546b5cfb7f08a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef420b2e72d14a6c505f8e1044ec94592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fbdd43cdb51943eebf2154092b6eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789768bf89ffe4ceff79fa744333741b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b259388d60e2be5e5df8d8c2d5a34595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506256e6f7678def213bc3d7db7e581596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9cf43055d8860b6c20f700746ef0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e477742e70a2db772020502fddec2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7be7e21b84a4ae9d86d4a1ac4b720599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd89081ebd284db73c0e491fbc8f879600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7526678464e6b0048841c44bdf5a2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4c8ba16092759b03828205f8c24e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8244dafecce885698e8ba881a8e9aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89c1607683e42bd253498bb0640cd6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06b7ed9d2238dc09df92c5e9489184605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf37057834747237bf8e2bc7fa4e94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad51e02422ed4c8ba36cb89eb8121fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831a9583186ee54c375466230b4ebfd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c002174fe71d6d1e65a70e3d5b4b2ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96f512a2b0ef14a89c0ac05dd40253610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af951c5eb3756fd58a872563caac574611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2614c6f5b22a634bfab4c3cfbbec86612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd257a1758340c7df111d6590a96ab4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405a8ea7044008ec1c7df19c93e59b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206c4bdab391ff95f22f497d2ebf10c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa62f463111cfd018dd33a44ba3df8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85075b0d687125cd6e416af422bdc30c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5fd2a4e37cfa9c84ed0a8ba1fa75d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf52703da34b68a039f9d79e8e5e783619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4521900c34a37f8b16c33f9d676a3fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052b137a8c926772c493860ca6d1a97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb674d709a943626d6c34b48fc0e14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed769f3bc3d7aeab3a6954cf37f4cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcad9ef2c7367b522aaa69836915917624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff220fbdd41d36ef0a7b24183112d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487d49495378e4f4f7e8b8159d93951626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614a926d845c74e31bbecd702814cc4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642685bd748db94a1dbe5b61d1814b0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9916797a046af42c289c714f5e4ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9382689e669ba61230be4eed35b76f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a9fa0d03473922a18e9b45da48aac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce19f7706d8c5b1c70021c803b44f68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb45237661bbc94d9a55a4ec51d3c03633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fc744ba41f3cc37f0cc4f5f09edcc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3b9d7f596c3c6e65202dfc794b548635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f190e5cd4b82dc3cbfd28c651a09cdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ac56525733bf9f392b434b61aee85637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cae21560c0633962d71c57971a23a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39576ea86471c38f1e982137de1aa46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c2cfac9500da323d02dfbc9a1a235640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5cbf8a0e03889054ad5d75c7d7ea9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b568672e7ca99c8b9046782409a0358642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e14aeaa80970fab1e0d7e5c635317c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d476e183adf9f5309ab26c4007a9aa8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1b38dcfbc724a66b3677a96bd9bf5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e12eeff69a845a5a13ea45d931b0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee0f7ea0a0bc838d2f0cc0f7a3c2ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97352c0efff22e1f102da8f37718711d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c59a313627b885589ca2170ae7026649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfdb56af0fd8405b775ab3299962bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c78b7fa72bf6c86da8bdb6178871e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75184a07987d15441319f14bd89409eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f522ac35b51c9177204b03e12b851de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c9c7b0e6e23f71329fe0cce2d2468654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b013f97fb29d0c6b93c6a624887ccd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d4b25adc451ee5093a99f285d7c23656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da5ebb945c23f270a5f020454927c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c39c83132d60c0b8fab841187585e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc081bc446d531ee8b9f7603d3ec92ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e187f223ebf1f5d5655d2663e379b24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dad7016f97cbd68a85d5959256abf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808cc869c2301bd471259c309810773662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c9bebc27abcc712b7ca61a809222f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791145591e36f123c364f68fc0c7df3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7b3a70506fc9aaddb8d09e7bcb1ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c988c178424338917f0db99a4f54b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf03129c4054149a95d08689e6906fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a75c4a308c81bfc924255c261b35a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe8dbc8fb1601b4e948d9d258fb62e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc891ffb29dfecf110a32e6d667fd2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25552d16b8cdf153f1e65c89b5391ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638eff6dba99a35b121ea7dbc242ab64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d5c1cb610d7b2af6cbd7c56c2097f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e03644c4c2396875863fe18dbd72b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cc1b57720dda600f1773155e4a17a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7faca9d4ea1e4f5c887bd374393d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65739ad630744d31424a2151baf48ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dacf1167e657dc3b14a0548be176e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4fdf35e6a25e9e644ff8281aeee70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52d3700e3fe2cf72d4f52204ac6037680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62be752ea7e06323c7c2424cf9da3e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1178c1f220a8e1d75a78251c4ec2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdc777083bb3542818e92c6310904a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b389bdfa7690b0460a2db68eb67e022684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ffea0695236ce54a973cf04e02346685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209c8b4eba4970837f852836100a540686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf548bd3b5c6b1b94d3dab3aa0195f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58569c2d21fbf3bfafdfc504a4da55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90e808e78c9dac4bfe6bb7a4f21724689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb711222da0fe7db0516dc8b48e8a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89993992785ced7986e7ca99c46ff31691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72da9894125682a212ca50e28a5461f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efede103facf5f280cead183c9c28c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f4aa97d1771693305fd260787c12f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d677f76f2317e02752fda97b6369c43695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9601b040da872dab8b3e80266bd66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcc2afaa6f48f18f90be5a735fee0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc702ddc7c29a361c2edc46e84fbb39f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f4566d814ab7397abbf1f6b76f0e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb50e001ac092bc16a763018977aaa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4f9fd2aaeb47ea7b80ff62a351aad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686164ab8922c0535de2365639ffe71702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e146cf1e4dc22d4b85ceccfaaa512703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac5a0ee6bbe96af9442c8fd41047cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cac9ad5a9f9920c9c368fe7575529705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea4df93229ff3365bdadf19be5a406706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0310e51d3dddad8406d8286c6726df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a9014bc192aee64eebd9e6559beee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82fdb9b944e2700c9899a906b126ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a36154f04a59f441a7475147c712d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87fa79691c76547c927c656d9fee2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde0dc52640a78712f0bd3568f54251712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82942640e6eb5e754967450d1c5f32d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6108220c35eb029d091c070e837eeb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddda6e485cecf89dbffe23d4fc2e3f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e74d9200ccb3bd8ec5ffe11314ccd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80e3b9c4f1ee0a8cd7a1554ea30598717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1462f0b3726d2494048a43b115453718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a8ec937bfd188fbaaaaa769a5acd7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a48f10401c52cd320017f954949c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c29ae38fc7680443e35e76dd556bdf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3e140fb68d9c40f822be58218e9cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa5b44271eb376df50274173293378723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b769a069a733778e72931a38f4eba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433649c170fec9a4186455220a60ff4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1911812d1e7364e108dbd4087dae060726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f374fb167c8a25240d524191739b3d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ce794b5462614a5e8c0b08f235e12728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a90c2fcd741df93880de86be78b3c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74672d767fc3cd8326a7b285544191c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df643f069db41ed2d11da75ebb9f3849731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3db5d3e903215f95c4cdfb338e43c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df22810cbed8faccb4b49b76e512136733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478551e64c995b1bb861a2f0e13e2b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3110c7b811ef4cf7b8ade157e989f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61be4dd5ea5aabfdbe2d06710de16d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f14b707372b689b8fbe2d418540041737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56be0d5bc9b49ed2eabaf5afdf52cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671cd632c2dfc610e1210b14514153b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7162da65518c5fb3431885af41636740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e66ae9b200eed5c0806c64318d321741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92945a939fa5fc8fb708d4dde4b73073742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1248985a9f44e2c8cde849935aa43743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191fd426a74e06c1cdbfd06a9c60462744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a75fb405cc14233e95565bb9738ca9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed826a3d50f47672bb0e99a8e3859a96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9ebb3e67388a5d249c4601e8e5922747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495acd1a944b5fd540a39feaf85db47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab0e701984cc107252ef4518875435749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667b9566f37abbabd8a07e667185f37750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7e78f5f176a6d56d3c3f2d6fb6da7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a676d9a2a72484a975bd148bb67ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d139beea5896e2cf757df4c6e59f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271a506b726c779bd012588c7b9a47b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa34439b6becc4b336e0b57524f3cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0224bd30466e8c19d134b62152cbf09756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170b14cc5e90cae4fee7393e4e43d59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ec607ac5626e651389fce126a4809758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ef8fae6c6f5121e640de280faad11759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623e0c0163cf9cab32cf85eb79b3d0b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad1ea83c7da3b7ce55545165e9e473761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd994dfff28bbd6026f740b0c7dd31f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58e21aaec067cc1ae3160e2ed0b8b3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee92f51c8c3b96243be388bc2924276764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a18a249c70b6b56cc8435b424b35b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585caafc872e35aaf6e046e19ab9cca766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade68175f8031b7ee511aa66706abcbe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03364e2f3ad910dd31d78f6204ebe2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc52d072a0736f9ae3449f6e3e8a49769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb620f08acc3cd6b7daf613689dd10cf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f8874677310cd717ecc4fe0acea4c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479be44454efd6b02b0893f2f08e4585772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a3daa08d91d3eb294747cbfe618dd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362e83b31edacddd0287efaca59973f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edf5302e95a1f29bda982982157600775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193aa923bf0f3a887b4f44ce5e0d8fbf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b001fde8685def25ff88fc401e0de777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be5fe1c700c8ce319fa80a5bd02b58778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387755c4ed777fb50dabb73b0f4b52ae779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afede0cfe1af168cd71b2cc81205a87f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef5b2e760342b44414699a6b9d5cb2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2445ba8b80532fead4e6cdc008d744782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4379136854816c3727a99c1a4b22e0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b89a58395457836a8662a2f5dee5b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e610383fdc51a36e3d447442080c0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd24204996e60155cac117909c2cb06786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83c58606c63370badff4b70e9883b5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42afe82165424e6cdd12c563de7bba788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c382aefc20042962dc4f2e3a8fa9ff789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff1c23bfbf514b2d22105673ca04ec790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20848557ab8010ef938a0501a6563d0b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cb17c3a4111787e94b15aae77968c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c4445243859d01580c24bf8b87da5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08581eeef1467a0975be5e2c2cc732f7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398e3afbcc6eb323d29c7d8e0e92df5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501e8ccb336f840a0e04d9cdcffdc82796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ee46fb6b3909994181c5e8b92e1a0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cbd30152a77bd64a845eb6b2b88ff798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a1499b5c0eff993d4ca52868c9733799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc51ee53f0d9d19acca5b928e29bcf5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a3ffd50b08e2af5f65723abe52b0e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3a0598f4e82d71144b08360b8dd75802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e962ea8fbd06f18d07616f384fd02803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62365b0f53244df19bf68f963f73e168804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25d8a71d0adf35580b81dd8cfd4f17805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e08129f49307ea31d9ec477f5501f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67284b0fd01870d1eb47841eb5cfc9ec807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdfa9e46bb916ee39fe3e3a22361e2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ce2407eb45b344d735824a6f92b75809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16706b917da322e81ca8bdf0474eb117810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a189a135610f6264d1dc99a0db272b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67628f9da015346128d8eaa4b134fee812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7871b56adf9f9ef4fe0d82ebf6f931813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636bb7a8aa96c9f3ca71cf296fd3ee4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9b25145276eaa36bdcfcb58640b6b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39020db3caaa71913d8e26344be613aa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e3d50e0c1f511030918c41d04adb6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539ccf24d56c780c5788ea7b5eadc14818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750a988902678fdb44b3f9307e0f884819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464dc47b55cd8ba185b145eacd60c46820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5d67e8a211c451583a8801d8c2162821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bf80861bb8cf68bbc638ae94ed5511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d73108bf8bdbe8f7cd9e6a312a60d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c624f0283e0795f8776de457b0a593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbb1d3189ea13d163703e6b2bd26514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451425f1603e2bbd0d904498c6f4ad85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85b78b283a50550910425a750a2f546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4de763a461c9b2e2fc14ad6c18fe5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d13362187188ded08e59ae5d456818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad7fbcf5bf2c6fc2a1e68d0931476e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350d37afddc6d9d2a8295435746314b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f320c9af021b306b98a6f42019bda0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84cfa70d31cc0cdca84866d975438a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9ad0a4d2fffbf9857779bbe845ba713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ecf8d81d8bdc4210f060349adb4e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157ce6c6ec91e68384f3f43040b4ee415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaf8a73144ae9d1c3b9a971abb837c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472d952ea54ee2735e7b9a20e9f8d7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a16a09a28b6162e4ac2fef51b713af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef83239bf689975ec11efdcd66063c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3946ae271cb01c6ad4153a546555420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57becbf3f587633c0c27b8de8685ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c4c50a10ea2490a4e78b0dfe041f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e44d75f0d3f73626431884fcc4d4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b5b0d962bf6fe647a37f96148073c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e586d35f69509f2dc47fc2753bf1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e720caaf0a00f680fdf1be9298fa5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fda28a4dd35d11662f6b295339b0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335dfc5a16015bd8930b8832bc6e2f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41754a2d33d141ac9faae31e3350b87c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfd5261d3acc1b3cb56764e7b1d99930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ed7a8c7581efeb6c9ad2205ae9db631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770c548d9b5eeab4aada96273219d1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a8a1ae8d843232416225acfdc3c7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb34e61afb7452089ed7fd2be9f41e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe642a5c5a7ba40d8a68b0d87c880a0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a6ff3fd513aff877890c5bdb148d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432fb1e24a400174ad66d61bc011e0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44feaf6414ba66896e1adef860a859b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0eb8faba94c2f0e407bde33b705eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d7930ae6a67a641314c0893fc5b3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa836737ee4d5cab4844dcccabaa14541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91bb0d8e569f64681d11344cf00ae242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba9d2521bf835aa097531ec47be90f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451f79d762a52f4eeeb0c82f86623b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d41b913934302b26454d2a0ed492d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7950e224463a6f3edcb2b69232a2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd377005dfe4b2f66b68b792f5cad047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebe3c68d3860d0c05017164c7a229748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca810a714526e224a5ad4b95d5354a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dd073b36a74e3df180edac62c2f4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7a27716b0de00a8d2e8be8fe8d11251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c39d20c3aca33bbe2f25ce5185c1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323181bb45c4d8e6588d6bb0714ccd6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8dc92f532befc9a60cd928ddd052e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20713b93e03f4271b03432dea013f6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2af9f2ef01ede2125ff8caf3ccdb1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531cb48bb68b6f2f42c319da57621e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e695d951e227c6f1d8792dd5642dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e04ef1f4713c8dbead01892ff7451e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21f92efa42f6c38410c4ed14538e3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fa8e4d709dd1ae05294dd8cee1f0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38079ec56d7c2c9a6a4c7188b2aad362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df18762ee5ed46c99ca32a07065f8e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9ced858d3c429414be1db3058217364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40084fa39129f587f08cba154ad084ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a545d61f0f98877b175a4e3a9b0a4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81daa09e80498965f9d71479e2bf7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739df07f889ee38df9b86abe788960768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90255f43b4df76a85109dff3e6000969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af3c42891cadecd4f20a5b01a52ec670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732939cb5399fbe70daa5efabbe9ac3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c8947e8ce4ce36774dce45fbb128472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17142f21044c9df485d0d39c95c4ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee243df5dddd198f464a97c3c23cc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cd433e53973b61a20bfee835d561575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e537c08fe9baef4f850e264dcce5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188d8c4f5542dd7dc8151ffcdc3f8d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42183d7a4abf28b5c0ff9d016863dfe678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e48abfabd3d50412a5c542f6260fd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af889b3fcf60a46c5e943d8cd3a1f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6991ef49c33b99f0c33add918194f4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff3769dbbafa8c97ffa490bdde204982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddf0beb5770a6f61d3a3764d7ecf7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189d05e3577282edcec2de97c8027f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7d5dfaad69415c32d075c8662743085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef0509424eacaf5dd68fa807294c6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d526760c27e8ce23fec2bd811f467b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0af622c4f69c308a3ecf3553053d8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221df016cd3280b2c6ea0bed6775cf3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ac27d339927927faf5277ea21c14190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd58215fa51fa19688fb00139a02c7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27421b3be9ea31aef907cc859df2b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314b143e8aceb5e83c74d4d0f81074393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebf4f52ea6305dac6f7c5abd53517594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542457a6c725a4230e239b7963ec446995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6de49ed81022e77cc422b29f80ed796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fc600da7e96f9d59c949a9064166297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29dc303347430a5d3eabbab085671b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a80e72bba2ea3fa4d197d857b5f3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb741f4157e25827bed2c431ae8b1613100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd73a55a166c6d1061dca7e812bd3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ca25c4f4049b0ffa3ef19dbb24f7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f1cf809c07b163037825dfe60b3e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26db16ee382556ddcd480f234f1453104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d7c7d3784b1f77829a65d1fcbdd7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ec153a96e45eab4cd00b3e3514282106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e00837184a8e98d113ea2d4635b3b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b337c5f238beac40ec01452ddf2ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e816d02e70ca8603a1c419e90035f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f847f27297fcbef87fb4e3acfc1bf4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b02c7ffe05f77fb68736d15f9fac9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7341f04aeceeb1b8ed06d9b12b0eb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eda71cedd9477465ecc00e833e20b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c1ca3e8398d63efed42d8cf27cc59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb25f2e11ab58dc830ea5479f664a80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce8ee1c15bca1247226a6f37adfbd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646e7c68d2c113a74cd5d50d92d87de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659b4283a6c682c487d33cec12cbadf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e84b0ac613e31ab27c781183b6277119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab19f8f8a43fbd762eac7e38687de60120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6b97492d32850fc6f057bfebff14e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf0b00a0b4b125943d7c738d392803122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37feb8ecba2a003b60e9d21bc02579f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceb10f716220ba85a1b8c3d2554018124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4606171b05293e2424b5c5482639f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5766bca4ef14908b6de227197e1f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f01e45baaa20339a377663a081ea41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36c4a8f984bc61bd71b3dbf62949df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ce031d3abe0dbffedaa429b36bcd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c275ab2083f7a19613336c8b94d0b5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e99dc2e42c655c401d73e0bffe654131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caf82a3e137d072424b37b9475a893132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0aa5e8b5d528b479d65690fa1c6c5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd696dcb60d8b39dcfcc19ceff872c59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a297381c484d2f3ff9389dd0805d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cd40dc65fa1fe4bae73b356e5a2e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeffcbc9637cd5518f45d5784733a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcf51e79d524307beb3a26e358c95f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215038162e8d0eb128f672b75386b43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e9004b56d0d2dd32e2d89ca7fd70d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18553ceb840553191c1ed9b4fa271bfb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec7dd625d84f9985666f122c4ed4ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6669bfca8bbc851caa91c26e6ac41d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d6084be913dc50ddb5decd7c0bf8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851c04f147b5699546944fed96f1582145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b82a9ff77e48d42b3b9b51ab45e3e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8786cb10262b4a17f2ad966eb8675e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16466b3833e88c666dcb56cf33c8300c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67acf5b7e4de1296ebe933189b3e14f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1625c41e09c069237194f5d97408f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d6c8078f4305c954401d57d287f26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8b042ce6ab474f44afecc7d21aaab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cedaf329be576aea5dfff0570b482153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04b749d7927b7d154df054324aacb3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795add54f8fa869a5243bbb1992ec0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b526ca55db596dc1075c9cc8c8cf483156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44eb5e846de2aea0f9df5ccad4c4fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518315bddb456f083435ae85af4666d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb60d2719859dfd17fb13231a3e96e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7165470f7e7d9369b5216a8fd6632bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd30e41adbb3dd5cded9d6f02ff22d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24343fcda2d587ef9e49d3882d952c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6efd3a812902de27392b82b189044163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003bbaf21929380cde7e600fd8e212a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69737f2a1b26a26a5dd334b713144c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414bc118080a998d1baa348eb371e3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f7094240958b94ea0e52ef8601e4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e558f1d14c4624e844665e0ceeee33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acec65fec7f303b449f703faa6c2d57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c65be4e7ff0a77afa2a7f9870b0c7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3edb9106666834b11f92b2997d2fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dabb6b5243dbdca5d4dca3da858346172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce023de08f2fb0d2083520bdaf113f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b3dc711f51fa1597d405fd17c7ec6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce983111f489641cf5328cdeb2a1a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbff4b3eb10d277d4bedc5e93efa834176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1391b2baf89029c048f1e5ab9b854a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9a4ad61ab47944a5de196575fad17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30552b1da30572d767981a733896ff10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb5e336594dd8ec26c13971958b514180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acfdcfbb0327c2e92a53ede0d05c58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7a27e0652e4cade3f4c99852fd137182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1c2aa21c3b0164580b1a21143295f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9daa616e6344fbc0ce1f84f74cca26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4e07adde3e01c43b2de5d2570cbf7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fce801979d693c2004f58a7a222a70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da089f6621376ff691e9bfd465a3f9ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d05b113e9fce54cabff6921ea60913188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73141cb6eda7fcacc0df82d00c56f8f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79b648bb3f44d72e0bb28d67c018d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48752e6caba21edf823179b11dd1c250191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9efed3a2f0f66871fe14c828879990192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97ced5120605e9e693eb2d8149e24b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781846a286c4ce240da04334c7eafcd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616e84ec023c46305adf83aad8217bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0001da51db4bd9a36b6a5e7d9cfd3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463fc54ebdd8c1a96141d8255814c99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56660ef7ce46043a624090c4739d36f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad483e8ad91840910728f915f21ea9e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac940536ee3e0aae026771efee3e35d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1535026233af726ebc82c40bea38f8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f23e301fb67f3223b72cb991b2a28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d526c7f3891d1be342db025d140ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168e60f2ec7e9f37851020419e8ff55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad1c09593359fa0f9de900268b18c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7eb05d1deef503775426f0caf4496c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f36cd8b38224c7b176f1e361ab6632207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51c2fe748a17245fb2416c26ef4851208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7e14aa2a17eed627014998c0f2a3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f91af47166590a783143fdc5c102f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da65fb4f77a17b12b484f72bca752e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b022e3cf67687baebe7da36f3e028ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49130573bdd72623955838650f50a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146539a3e8e8f00276a1b37b5336ba4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0f0b9b0cee86c183e38bc4d7d39d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80091d40a271be1259ebe4f42bbec1df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6d926e113944e88bd07e673bd26c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1420aafd2db7584cd7939f65d32d37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65625861892560d14a6290fe5dfcf4bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725e736d6120130caa88c00cd66654c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078167e602a1664534935fb9e79194c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3ed668828830dc02d2896afabf893222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac816b0107fdbb35dfacb2d64637023223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac52bf82c2c04a09296053416965fa1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f864bf3b6e22171d56c23afbe3b53f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6d295204ab03418fef3a705a2051d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b3c44c6ff97c95f78c0b77646f456227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f0b0daa70fb33f4ee969e2b963800228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eeac03a504a11ff63aa4fec366ec20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5c87e09a1ef7c294b8337e245ce39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5b08a54d2b4a90fabeb326cec6282231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3ff21dc8b1c5c23b0ffb5bbca58f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e66331446dea06f19e9ffe0aba6545233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879aaf8a65316284a82a4c1f4e7fb83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0f4245017d30becec7fe77eb1c8f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab660a0c9c16d3eb43f4213a11f42b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c48f0e70631f83754badb509feff4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5901f9ad7e3f08a79586189ba5ce0cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad8cd0c13ad890229eff958ae31848239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f872c04a430ebfa8ba5818f3ba2fd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520e8617955679b9535f98bd796bdf5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd44448b1b50ee6db8611a77127eb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dc79ead2c91326ea50b840de39633243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a602ec00698e1144d055a382f704e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7aab972dd78a3814e5482a90a5e65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7700c3d1289719ffcd02672345bf675246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f453d1afe6b94d4b03637511d5de38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926188387dd5a06aa72e82a8bc111235248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922b261cb8e159a80dbc6a1c75ec7b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a61d9cffadc89437bb03f72f02b46d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf48bdb7a425230de9adcead564e385251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4690de2ced42e881a3165f80fcc677d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1796b4c6e1c5f704c45316fb19133253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cac835d6a066217ce4b4882135d188254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cdcaa6bedf40a2f3b493607e1bab8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd9b4e644016fa3d2b58a8ba8a8639256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dba88e33b875ec8023a048f07675ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29f42986df559d9eb0f39504155d9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277b7542dd3cd0c373719f7bf4ce356259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759582020d01a4f967785b5bef8feed4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421f13158fbd466010e79579bab80af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8971763a97b50d9a7de7ebf32647b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553225b5e4e6ed6201b24f68233e754263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7195d7902026e4ffed9993cf22d994264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a22c6e2398dcef584906dfa107dc6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e26d334339690d90ad71d1f3a13f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49d13ebbb234fc200518035e703232267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04ab3eb960b79efe14d1f75bf96c72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a7fb439fe5fe08bcb7961c3038534269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174296e14281b34ccaf1d1a89bf7e6b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b8c4886f001f1c89086da20b03932271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113703e52bfe7e551ff10024a321e5ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dddca6ff5a4c61f8da42e3ed2d13d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a146c77adc11ca39e69e2ad191899a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e569776a5b3d35794ea06801113ba1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c4ce09dbd880938ad262dbe0f57c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9830099c25644100f49f1204a9946a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550867669984d204c9bf9c88f9bc51e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde68a170d962d57ac86689d0217cca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220416c09263679d0a6e8b8639d66db0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696436cf2328fe5faa947205a64a3ac2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2b2dd06306e2ab180d2f9fd0b00a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc344d793f3c7049f1b7697a638389283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f73580f6b5674f1ef05ff16c17c3ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfe9d63071dd116d1e61a5dc5bbc7c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fac0bc07c0b1379a96647798f0cdc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95cb7b25ca339ecdf195c349a273d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4346a2cb4185a51d5dfeff3eb25524288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434d8ddb6992d3d9fa8bf2aa86a6c09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d09d7a56feb51925588703fc76c7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc0711eaaf9e0fc17e7a7953551c13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5534c3e3fbfa1aa1d30368d1ccb289292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f18203167337544dcedb284f616e31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bfff6386f59cf0a5c2a18575fec6d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4deb6f60143cb7302f0727b451e404295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462f7ffb1dc11c0cbf2a27d50329cce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57df32829cfe205c34fb460a8bcdb00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b56cfc011a0110462f206b58f2fcc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab248ff5419fbf5bd1e16e34eba66a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb272b0b3fa3210010457e70d111f5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8a477d50b7765e8e664b508e5de9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc4932480be9dca17fd8873168a564302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2df3c6cc3cdb65d58d983f022db3a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568b194f4614d9c01e406aec8c241bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43274737ea66e2e797aa3e591a0482305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f2276434fa09a2bbe9586bbd2fe22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd28ce44e635f08811163fc9de653ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7535cd2355fc0b4807157a6bd4f637308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09880f11a69d157e7c900a9c537a259309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa625a9055641bfffd71db8eaf03ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb93bfe0307c1fb984a172cc0c47fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d1a98ed298c1a8280c06b7110cd17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f10667308e1645f68db8dbcf3542a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c7afdf04c81b1e77509adffdc4320314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d9c97d41431e5fa9a4b46eaaa8770315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180960ab9763c231c98eaf1682f4b4b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449f42616022da51e17b78ddcecc0a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b13efb59c552c775bec34288cb9bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9fba69f173e4e3d8bcbd78c943b04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6846c6d4bb833799b4a5d31c856e9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5c566a7d8d6112721aff62232dcb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb7988da94cd765f38567517e2863f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba3cb5b8a5c003112e721e95e168f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9f1319b6e3b60f08aab12396d6597324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04412f2c895edbe79a708da64f0940fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f9601848d2535cfba4ddd578dcb53326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6cfa7dd072101d0a76e4b06dc8c8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59378841e0a611de0c6d339b39c74f06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024518ef7a5c087e8935b63a3a41f6db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92889688e017cf7d67c13cd82e3ee9fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d525144fb73de0ed7ee3068a4940041331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d7cc5ce7dac04740f1da0edd9919c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df599ca9271cca1fc1e7416d95c6dd02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfca135cc69ce452987f593325cd089334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574a973396a650a4aa4c25a662d9470335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e94a3b2d81cdea744fb26dc115a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2f3808f450826a67f86e510e8683a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887730759e0f352d362cb3c7aa9286ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b3da3c751ee978378053e366f6d4b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940b6f6b8215cde267b096e8ba5c65c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da77e7ebbb66e10db850292ed80a90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba4d9b013485371a2b17cbf7dc1bdf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda07ab5c2bbc867de276022f0e9f09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce593afd299571c2203462117cd3036b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2899feb4e5d6269cac1e341e401fb1c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacbb1b6695af04aff531d85ddfaa33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996a158289b2bdb4d5c4ff7f780038c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209ea98e352f2ac88aad7b0bd25e646348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91e6b07e2b128dd4c49d868a8e2db9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cac592853a5bdcdcff8f10e7782e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab61310147f475776efdee901586721351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22137abf1b151b67e167807145b32240352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a7094de4df7ad8b0839eb85f70ee2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59815a30048f8b85acf3f99ee2f9f4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e125971e7e99c22567d9571ca9bf63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda43690ce8a8f51998f1da7275a2e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd311b1c01e4c18bdbd6d661540c782357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf28ba03fc57462d9f473becbeb48fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff53a93850d0fc95d1cdaf99640b2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cb5fb97e6605c00e16dd24fb3aded360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40707bb3cfce929300f1231e9e99c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2a5d12d7f5f4338b6ef108505c3da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264db6ba019b1027b928e5c2a21be4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b33563051afb6195555671a0e6918364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936af8ec4c467bbef6e2e6999cf96413365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d30a6392e5ef8ea43f8acc67b643d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e853daa2b02ca51fcd7725a1688c56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243330fb8d8e55a5a9bc49b986e57707368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26de8c8a021f33dd97a4a9643bf021369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c33a6fc5c34b5e1b5464e3d017ba0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b806caf2e5a3c6031fc883162ed1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839e50d343f4871c72864507b59a714372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f305b2c4a1ca721e304ff2c0f9ba7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee465ca002a0ee0e5d2694f5f401ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b8ddf272dbac4c62bb97e234fa949375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00543995dba638a670b33582a36027ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e531e8bd678dc6215ff727dc23f74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00569755c7ec3c165e55a5e509b905378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf44dfe232ceddfbc46787b903f904379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf33405e29265e00e1a2a3bb975d40b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ffe1d56cc743408e316a62c9e6bdd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59a405a8b15073f55d2e2a18fd35d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e5073b8ec5069a45cbbb2802fc528383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89504e281e92fd7c76ee2703643e03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07966db37308256545a7f062e52fb2a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30287d1494155b1218e45e87adb66c1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb04457546101c7f120cb7fc94419d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc140ad40a2bfe36d2ae4952b71ed8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60e2278142e8b5e3d734e497e72e96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87f0231f2549076d29652e3f960b83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e82fa7f5a2336572ff8abe17bf4fde391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05e85b9b198cc4d6ee05167d6a094b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e97630209801ce6d8c663f8c6b792393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf737f5e8aa68dbe32b7a792c2cc6034394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3eef4c43433fddee0cf75fdd2b4fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f93492b9093112fa4736e7d62d2262396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2302a7f6bbe782e3e0d7fbd01d25c01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d99b8bcf2d1f85685f74af19ca8bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9090d56d5ddac71a51ca90ce6606640399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f15cae1cf3bde5a3bd62d2855050bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa02f3f530bf904ceb6f4890f1e1b9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1b4e40351504e26fe45cd273bfd71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e485ffedd137acc3a72a1b9d8095f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640450a4daf85576a063349b6a88b33b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb065bd3a45615c97749b4d3781704405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef79ef1b78b38ea1564e4d11e776efa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e047127fc0086f6ba782b95b6124e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9a294068319480f97dae4d61ff2a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c86b28db45d7bd79b0d7daa0d793c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125711545500c2eeab02c203b8d535c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb8f67a642161705b0278bea402060411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1062013bf966eb37f24597ac76f02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a83ba24c8f912375414c0097f33ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14d6a41a76b069b0139b57edce048b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fed76b2aa421789aac2a3ce22ce4b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc9f633f614ae10d237def288c893b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511929154e9f7acae3820098d333874f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d786cf5d0fa6158933057d5032b083418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c767bcd41d89ff14273c1d7145ae6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364e7a442a82192a609086926d75648420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3488f81bbf2dd0e5209533ace83655421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aafabbc5a9368e1b8dc4ee0f2c9ea8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ab61a847b82e4ab649f58c3be77f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8c0e9ef1c3379b022b1a942416949424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaca17aeee60acd14ec2212b5e5dbb1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd95550a59336f2a4802619c8c87c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5d304a40672409ae4a727457b395c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc7e3decef5d8d0e659c88de5a8bbd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1df192962fbb4d774242602a1d5f5f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f049bbb4b8160421c79e230176fc5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921497d4304f6f594ced3c7af7e15dcf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804e8b4e2b2f07c61b856490f9b99a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d14005e4a934dfb33b43d72dff6650433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a963444e309d29f7029008761408a2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ec78b4ae3b30b32d4b00dd1638d77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f2c890639420c917f4a92cfdd4fbe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9463da8fdac4268161f744a906536437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2115b2990993a81879c8aeda96a6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c77228bb0ddf115569330541b320ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762d42eaf929f2215024e7fba98181e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8edd7404952e1c4677bec91834ee1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da17ae54bf906d6120db3e23f34e48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f134c1ac77eb724bccd56889a2fdb3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c9577462cd78383b84dd25695d8aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd227b8b479b97023321f8288de190445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c302ee72dfbf29d46e683a3f1b1d1bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf2a840f7a5a62c7134ce384ff9c13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252267f1488872633c41640b221bfba5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2538bfba3858a52ffc7e10cc5642019449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d015a25c8db4a6d4d94a7c387b98f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f587a0e2abde95d540b6fe0a691917451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900203a9c05a255e02911a0f9e9bce1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ca81f31692a2d2b55ed10a8a2c2c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d97d4529611bb4123c32be8ec4d13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95063ed9f81e12b0350a18fdb61f8b09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba471e7876654d1ad5cfdfcf10e580e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c48e1e4d0a7b15635958c4b520079457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361cb7b210b5de61dac57f63bc9c327458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22d4e15cf046710869586de5ea276d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115c4edaaa1028db9ae4e6d5d7978e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93884b73c56d3b101163372ee1ca0dc5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763df9e23cb84d76a4cbccc53d6a12c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec45a147a08623b1b2f6e2237c7e59c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed851904d1f1fe6fba114e8bc6060c14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a95fe55d337ee817ed1bc38565aa2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e5ed0d678682c2034d2754e6df1b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e671869d12a1653687fbf80e2dbae5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252b7c57bbf26eef256881439264b2c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124ca36086e1a253acfc4e3e694286b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c0e857f740df154266edfd5e7399c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee50dab8e1eea42e0db8bf2a4f3d5aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dc47f15498f540b7fd8ec6e217cf9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3f79ede0e2559b7f1de56a2b4d922473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027bd0ba5848479643d1d1ca8cc8a1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d3d0c197f21a10022daf10f252c32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4e15bbed2793acfcab845146a7f5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801cb893160364f0202248777ef0690477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1570d2741fd1da872d310199933571f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757d248f516030725881877a70f420d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6e78035be18938be2007dafb1853e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84955a0d86fe1f015a738a9c4b87197f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ff34ab2013a54f6a0c93a142609e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64411a7e9ded9582039c2fb18108de49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b68f6c7d05f41310f7c9a1c6c9b9eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1463fa5c08ab53bd08cb8ec92078e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd02395c873f51cff63de5d9a2d7c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5e151ba05038be4898e58e8300ef4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf479c4655ec353b934184d246a3125488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204e941fd5569dbc22bf134a6c65715489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580920de80b92208ccaf9861ead28cc8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c6194b8dc4ffdc65ab1a666080fe4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d7c68d43866d327454669d4e9b437492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f4b7f9de0b45454f5b264c3227550493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2720dcae99e3164532504c262981c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318836bf565e847936b0fa77bc83afb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bf2a7355470ca9ed3da91049ac535496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15198f8f65abb40945361ea9043268f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa350cf3c22ca321110a8d2dfd83fb32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fbd443573887a6406bc619fc9cf61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e8a193e2c90535c303b0fb36037a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebfb4a6da0c87ae902ef9427328bf2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbc650ab5dc756e312102ba7032365502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66604a12fdaea7848a760e843b064e78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f6468989dbb4cc59c2bbeda5d519b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb439dfe3a1848c3fe5f858a70d28c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d78c0dabd194780487472380d79ffd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96e1f1011dbb3383e3e841bd31abfe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24825ecdef888f9f46c1a3a2127e7ef0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9820681e09ec8b1b73e24d970066ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d232043e0532145713ba5afd9ebc2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17b08808fdc0205e2d6a07f58b8d26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23a479849e6ba06f5a37c5fd2341cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743aa9dc53ca9946f54846df7d40602513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7aeecad11ca455b2fcefc8f008667514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848491520fc92096cca88a4764b036ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541b8288bd6624ca2873bf828f558c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e09f11688df6b6bfd9b1f0f648c1e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3462bc3f0e83b065814740631cf156518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e992df3e615213508e7d93d3ca7c4a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54acc7bf700065a75fe69fc08abcf8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a0669daad0277c909681b56d3721e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318d1870da50eb8ecb8c4d13e38715c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01117a03753ca8b999ca6036c6b71f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cc38ee56bd13f9ad5309a1b1cfebb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c35966c62f402dfc39a82c5fb8b5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6547bc19eb322b5e039d848e0affd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f588bafd872abebfea16a418e4839527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416e664b8a397b48b955627f8dae410528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339906221213e7075586661ddf144c04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978e7cbad4ff570087175e3813fd504530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f6494242107b0c7d4f4fe20752587531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5802541c19b1f36746b2144c1af697532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13128997030cb46e1e1b4efe520a84f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac1a226a9add7a7b7b09d4dc0477c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a352909b5b6a0e84570df7958033366535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81efeb152fa822d522be3761cc36a8a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d631a07282c2b202160f7c26ce468c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5ac7d1ac84cc71eea17fbd7ba2a64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f55bea93d416bdc617813663a35c71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0189a74265cf7201bd5d0a98a99524540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c32b6b93a5796e6ec81f958cee4b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e36ad9f3aa76c4cfee441e79373018542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68d974b41e1bae1f90279b4789cbcf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457c0b335f4a36b1274b2be2a9b7cac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2c897d72e78ad3c0ee56026f87f20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84664a92c692b2a95c821e572f4832546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091800132b0db03c42ada8919611d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7762fb37fe9dd1319332e1c233e85a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d213360bb5606159a96e5379f8afb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd939e65d71b2424e3d48952e8157b6d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2dca29086cbe336674269261d0b3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544936b7384b7cbce8b65d8c5030787d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a7f171d58f97e408b34fdca21ed6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83a92a0445c853c0f37d3e3a4f5ebe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d8606969d74d1f31771314e2071c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb132de6221f760bc93baebbd9cacc00556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df75199e61243d02378b6a3adc6383557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49967de8c4122438900045971c4263ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0760ff1325458471dec1cef66a39a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551df9a5e276ec044d870bc755e8020560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf73ea13f9ce649178165485c4190e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db730d9541526400891dcd35a3908c32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6bfa076334d4c47791f73e7843c18563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3553b545560a5f8c38029f73696a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff357cb3858d22faee0f85e6a48233b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c19e68b91d9f4c05196675806580b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd359f1feb2a2a50c7b3c932219eac63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf5c59d0d17f82ea2de1ed1da0fb7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56f9eba2548f3f6687b8a1508b5390569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d44984d48b7e4ddcb60107fee2614570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d535d052b75272f809d1cd2ad6282c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf707ec59eaf93f4929265fae024b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87001c0442406393d25974f6dd3d59c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afc0e74fcaf78ffe3063183eec8e22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57122af674d5814426b7d096a64bf6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aced666bedbc8a15adb4c0fe25fa2d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145d607450c76bb3ca217570756a01d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117a421650ee2aef4a9f1fac58b7292578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f475db3717c0ffcbf03867388e686579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a49bd6f026bc95d5a8a1c55209329580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e78242b82a3a1293c27e8ce484dd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2b3f6874c39e0fc07dbe314fc8fcb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d56d426f3ea0d618170aec04901c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d4fb9b3bb3591382f04d235418b1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19406f156dece5c401e6fe96091e62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a9b8783a541472921abc2edae75e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8b491ba89769326078a019adc806f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac5569d5c945c690e46784fd97f0eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e465502cc1436671a6023cef5a6013589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c804ed2f17b774f6bcc12b6c35bc9ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a49b03a58aa00988c8578b3581875591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3b100bcd2dfb1f557b547c30a8909592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923bef1d9b148fda1f6a0aa36905123593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d012275647902172e2d24bc6c6b29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f796f1757bccc1a92c2a4640aff279a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0ed8b586c42f18e302974d7daf0c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884728e2b30d9051fe1d79460b8ca28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a9097947b462004cb55fe95ef7ce0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d52c9de16dd3a9df6340a71fa5ca0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0be2062aef271f527662d4be1dd7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6969fb7e11f048ede47392682514841601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7a5d6da26b297fa1594b30949b5c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18026aaa590852808e323adedf035fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280451f8fc7ac43cc527e97bfd6aa174604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a8ccaff554dea938f1eff96801c02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2641a8e6a0fd3b246a66854fa4845a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbebae0962676826d4c7bfa62c925ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330509e92448e06d609432d0e891c0da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a919ffe7509289cbf7a266f4eec18f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb57cdb4aac98d28dc174f175bf5a0f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ad74856fc2661dfac3001002c3a01611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515da590ee36fece0d04ac8b06ac96d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7e6790d7bcf42843da5f99efb2753613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69048ef78259e57faa09cd60c4184497614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcb8001555edac8e0b263a1f600c1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52479de23a602de6eb29548fb749401f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252aa5b7d18630eb4425ea6c72d8d5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc7cc922f4e6cf7c35c6260a8281aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255565b54ccd7acf37475de1f8024f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6187b44589a0b39ed569f6850e2d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d951054fe769fa9e348607cb01d3408621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eb4fb6a005207e33eb8fc17fa4cae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2412cced9dfc6485d192d9d5be2eed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0e5f8f5b4c65948506c0d1954a41c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742348666da66faf013a899ec50de5ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eaef3a13790b50964d811106c0849626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc985e90665e1a14a92f5de5852dd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed204b6ae80b0b6b29652dbe1b1a89628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6230536c8d51f171873860b443ccfa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa2bd26c2215e076a716bd1db64807630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15a9a480f570eae3948e44b106031f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f1b40a22ad5892b99a352b942e1c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd3f63fd5a8eba18d927160634ae3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c11086f7fd503f0436e5c6ef98a139634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769173a2acf6c5ad585f04735233c01c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda22cc87a184e3d0a3070c24c9dd7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec2d4c01a3922d030cae62c673c5dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eae026520bb112a217d174e1c1356b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569cfd9a9daef30bf53566d7aedcf54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45423d8f667d55630ab5d24d0983a5b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fbad29a96c8f6ac17002fbdf866b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100c39f2008eb27314661564b98c789642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220590f31b56a4a1785290f09ce919a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5a653a4a0dc814eebd56c267fda10644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4ccdeba884c7e8e125da9e1254730645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d36abf067ce0f11bdaf5ec1e459d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504924ebb56206ce71e7a4d434aa419647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0bec7200b4bf2231ec5ad3293fd88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383a685f9e4b26e2de95e7511f7e2a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839885ae4c36fb2283b89490d39b662650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb096a1e5bd570c3f1f3f7c1c71a2fca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c39fe610c38e1d22eeb03cebfbdcd5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680750b6c911948ef1ca810b55f93a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65036ee6c8fb6f19630caf8a3234ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3e667e2b461381b603fa4b93357d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ed6b0ce80035a476cab85671536cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499246c1f9f9f3a8e4955a6c0792fe8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db498f973c8248134c030ac3fc89ceb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad377977e829b395a4805b395b9f62e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53bc2a46a7df60b6e57a2b81fede82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6957f48df4d8cd40e8556daccb642661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03480b214ed4a13688c8272ca84c90c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727840587f9e43c3bd0442d292f2c1d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e058800796d2b3d8892ce34bac7fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36617d1939974f8ac966720c7fb0b887665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ef52ea0ac4cdeb4754bd05691034f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde3eb3bb6afa98fc1b11a67d94e18d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dc64585ef8fce14f58315d8df2090668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e41a564aedd925c575fb677fefe434669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa15c9523b50b90106c70aae67a1fd4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e00ea6e13b9aa4c00b484d60ed376671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6244d906486d78d3849ee042891fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc30073517393cb530c780e893a7a44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc479c0f6f294c8169143d76a4d9960674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c405fe54fa725fb3bb5733a9ed837675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758c415166403fa1f8062444d938b05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201b222b989d1d8560a5ead13267d3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691bca6a509472a5b581608c8047e91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ddf97a2d98aac22dbe7d4c584052f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6c791d95d99d1f8bff7716f7c00f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f2473307431c183da51350b561a48681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55589d2dae6b2cf651f4f9eab922af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53d94ffddb966861e6531933c62e0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93e27556045ad262350c463db03faf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f18347f5f4d8bff7072e8b011969f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a37945f7f5eb40f1c8246205eda7bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5bfccea949fbe9c5347113b9ca591687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ab29b70573398788f3a678f0ae305688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf12e73b4c0a31eabd24750b52f7d49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7be4d5ba43932aea5c9cba5510ec2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df79ffcd3537135a624735842145f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbc7a58750eeafdfc1e1d58e3e958e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78fc5a0e70fc51703cf777fede8854693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23e898fb99a33ac5249ba98e261c8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc7494add1b21e56f7b63d0fcdf10d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d301e251274d71044058ef188419b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4395e8d23fc67d1cdd287c86f907fdf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af213846c390766659ce1f121bd3113f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94fe60d717936c88733dcba4f140c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5405e8ca0cff0fc0b469f9703f5b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e958dd885b026f102a231d4b661830701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4358bf8da81a3094bed1f6e2318b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147717226a8a21a2741dcde81c4a8a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a3aad86ac8021f62047bc5e048e42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b0074c32718b4d703e6efc6ff5116705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bb0b61f8f2db217d9bd21378d9971706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb41260796138c1e2066ae6bf79b793707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd892a8a9bb12a075a6e76bf3a750870708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9d604af46e998e64c7cd13398f14f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd953144b69785de4b0a24222d8c6cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c14e45e7ed1e9ee3756d5087f9378711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c4a271f4aefe0bfedc93c3fe588fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057488a68ef6e1ee88ec3443183fb74a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d516ee76a11b56ba6253299130c0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72056d04f0a0bc6979d9a36dc35c59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2b66eb669ad98b4bdbc97b4511f04716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dc9f5180b7e587116ab6daa4e1c11717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4429d60ed0bebccb0f2949053bd95f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584ebcf110847d5fab857f4ca71574d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4f7a0d2d29e28b6bc922836bae740720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae50020a41f932a19bf13ca8462da03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752715b272867a172d41cd912fcc8c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2155a3feeff908221ae4e9e977da6d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13bc630cffb87041a676f0e061bdeb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65389dcd8957f1ce1a9de7c2722e919725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972a8f1f3fe9227c55ef5944d2ea728726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6323e03cb86e3a6caf6570bd71108cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee661ef94d74907bf16ebf32e9b607c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bee02e106203abf216f76bc1bfc989729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8b63ab783a867c17aa027d8661ca1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba13100a9ec7c55e10c414f75cfe08731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c40cfed6d935bb438d543ff817b90732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94946df8cea51b9f292bd2d36ce775c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dbdb036ba636b1bbd4b3a09210842734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e095b4126f01d53c6e8ef7c98d883c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1999983acf5f6177d70f3f946df55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449320c8aba25a9af42a85af3b51636c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73a53123e4e96bd4e5cc55bffa3454738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be5322c34488534c44729082da0c09739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38defe2c70f64df48292586e93521828740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850cf964e278660fbff9256c8629587741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad94734479f351394b76fe0816124d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811858ecb53489f98ee3d8022d08e4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e01de51e0c8a38a625fec096ce8ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9db64524e9a9d43f7a58c4ffa9d00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe37119057abe479fec81b5e84b1cc4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c281396a74dd3e9b8c72e3babbf64d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c59c1b40a75351863eacd33aba950748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ee2fe82277ddbfd7c61084fa6b619749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e9ace2d766a2560af5a928ab8f02d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8840a736d45f4398023e5fe0f8b54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336394da6f86c86ebffcd22e8599c6d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f342a350c22a03e6c3e774af3532a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5afa315717d90802da5bdbd5527e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e41706218510e44155f2580e9658c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941a65badb8be500e08386420304b7a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a48d6b6027e417b0f431819c449153757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c46fe102a59d67d9d741165594499758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0e18ad96f07792a6795f497e9c8fa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06145d5a23be7537ff8e627ce5a7d16760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4b1e11aecfb4a98775326cbebf5bd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683c5a9399b8fe6dab338633dfc49e7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6c65583db2e2002a16c03765c7c9a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd724687a108469c6a22560db22c40b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891f63296320489a2a78e33e1e9a5ca765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f776b9a62f5b58bb5ab94ea80057dd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2a3e4c3a09e613fc293e99b630dc1767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>