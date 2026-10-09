--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59d34441b8e9570492d9a575aeae651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b34be8f8d942173cc9e908f09bc9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371c613a84e9ef8f67b6182ffcc11803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbc180eefd32e4d27158e938795ea04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb636f5e5c212734304a5dddf5bcfe855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2c11600f8f3fe65bc9ff54e8bb10a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ebe04fe994349a0620bd1a96951607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cac2bc851e018dfe9ee597beff1aaf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb263dee491d6ecd50dca766aa7ec739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd50a28d1d8a83b6978c401003251210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2b0d19a76ba56c719fb60031afe3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901ffb59431f34525d162029982964b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b470ae1432d21785a5fa7d6140048213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea523f330e8a8784acb2bebaee036b9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dbe08850050a792590f8e0e1e75b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32d168df856ac6cb053cb12c547ee916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa43af9a56cf9fad3275a864c803a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cad310734fb1095da623bd3766a4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2fbf02312ef5abc12291a8065bedb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed193652f858e1bf56f669363b68cc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067f71221d2bec552c474ae0b98bafb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51d445cf9335382b9943b0051c8c8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67ac2aeb0ea9cb90ef7c697b772da023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a943ea5fb101c6b1e527981fcf359624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4599365884cae01ef096a195890451a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9f391345632f4dac70e0f019e272f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd06747010cb9714b58381345e045aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a1cb28a49e03f7c515232da2c769228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b25cc57a26f71a00f1276febbe72029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ab486bdde40a0098c912c973ff7f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06572a2b014e06d765d306c8c2f3ebc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132c7eddb63f53a7f3bee870f90f4c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d6c4602e752cee9445c0065e20b1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9804e4af26c4406e1946faa082956e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d81092bca85a34436cda78fc3614c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf80d4053cd30cb1ab47efeaa5a334036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed75271e2aa4dce0ec9de24a54725d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0762171fc18a5c19b1d431eeb0189a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360e819ba77b985c5dc2e6fa55314b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2702ed177651898e59d17f4cfc6928340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb81197abca5d6d3322b9c666a6940841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688d48c1921d1787fc5d3333b43bbd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ad84a7e392dbd604538605a42a28b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae9ac72ba4a2a31651db481baa384444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef8cab012d0d499856f6c790e0e63045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42964886f2e19438dcb3a615d45c09fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61abfff33f010efe713c11098e45d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892a084361172cfe7df109424d6191248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96362d11c248acd8589701bbe41192249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c415ebb51352082785743979a4e6e7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806bef26a34e0e7a64f4bd445a2c13351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e564ef06d84ac22c16e2f4d72db6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa139c7f327768e60a9fac3f381a83253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0172de534318ef4dc2a582587f51ae654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11197b84454409fde174b7869f1b7f6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dc10b6bb648af24e1abcdcb575bde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d469a0bbf2457ed8c1a8900e962ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ff30845f9d770147f63ee07a6e66258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff0f2737fea15491001e6eae42e42f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728bd51b8d56ef254530e68242b76a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba5716292f86971553a08cd825b1f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a01ac304e2b99378037a43235f5ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f5d53c0ef94cff040c11a8fc4688d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9d9686496646131a4ea2c641e916464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decce5fcb4221336de5e193a0e7ab02765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160efdc16b2e79142ef8447303499f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260a3a3613fff43821e9dc3d06907cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccbd78eee591abe1c19e6b660c79be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3375898a111ee056dd03ed984b07fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f9914c6fb229b77552d7e972862a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080ab0c5d12df3263bd35688bb7277771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fba2bba99bc5b1ed5a5c2e0a5f3b2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543778cca5107ac8374d0a76f876459d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60302906aaa4e0ab8842370d3e7dda574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05244d8826a987e0704ddaa57a13bad175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a056a5bbacebd07039321be5d102176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21ea063f090e9c1d9350265f24f8fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfc07245bb866bac2560be314d04d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf9ff38fe9d8a84edbab598dd8535279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f6bcab586199c467454132dc8813780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284b4ae71bb5c9ea44185f633f40eb981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29819c26590127903d74090117fe3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45d3325c05b1eb4a69676713dce7e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936b1941043b9cf80145b371f3eb0ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65c0b65ee08e03fa590ac665a1016185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa83c158d4a9d866365736133ae21b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c58964c7a31499d4393ba99bc94e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00be54c46f3db697fe27c70b63ce22d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948427a8d19c92c7eb17922450b4f23089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169458f7f7be4d085cdcd08254bb54790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b485223467b75be9300a90397bc1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73244d05e4fa02bd5273512b82ee98f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a8211745a6ae55ba8d86eee9e827d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c36cbb21d24c65dceada6abf7f3a0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43467556df51bf8c79a2e1da3741ca595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b1046b9401a77d10fdf21709f7df696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b48fc525a0ba1b57b4fe48e630aeed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3778854e4bae939975e22467399ec0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29752d4d4d729df85c355be6cbb781a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed3e536eaadfd61b96755c1810f9ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660275560cf899662029d9c38d21e3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ed51eea0355bec04f1cf2d1522b5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d72daff0e87d1b039c6228d38aab4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87b83b24efc871adf7dc3e80b92565104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06ec7ddedc095c24cc24774b5efeb7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c10cce171f9f65a88cebb23a0f3a85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787867fd4deaa0c33e7291eb71e5c11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae01f04c301b7f7f3be193c00ad715108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321189bf4556cec7952846b9496d841f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf474a762d32f47b4bdb11974a0fceae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88987b597d68a68c9e16da705572b7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b9f6137e8a2f1b6f9fd7e869ad784112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508821648ef03a3c4dd4818c0d4da142113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa568b748b07aa073de54877a3b47bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba35b167ffaf5c7a7d72477733d2b48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa798e61428e69aa8e8b1322a3194ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea738c4624362496a3f7fdacdfd8c1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63886476ce54b72f38c91e910fbb8ca4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08859ce855bb5f3b11f3d2b5a6e936d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143b523ec349a704a012bb7c51047c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa50ec57cc9d55cacbf4fa148a4a25e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65845b19df8a59f2b02c5bbddbf61bb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9bd31ab1ae576f72e2da755df1312123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea642141029eb3ddeade73f436d089124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fd19560203fd3270302a3b553b99a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd43d719b998e4ca754da2c71638998126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bcff20f1c4be2bc9893e768bf3c96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78197d868f793e9cd709a0a8018df9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f48c2670354209e4e29614297af75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513121225d23036fcdfd9bc7b0ddc3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af710510866db7f2e8bf660ffd78bfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49496bb948b2297f8e68f0e79d4eda91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d10ac245fffaa706bd6ee6aaf22fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c25742cceed5e875744a13b99eefe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823061ee29b5e0d32670985f58576662135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797861dee000cea13758ac62acecb9b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c6ca614e16a6e09d49b459fd8dc5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b40affda18792c734defd16ae411e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843e3cc2ddb9e2877d956b4d5bc5271139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed425942a53d741e9f3804056bb2aef7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fca89c77a40c7cd477dbb560087813141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b54781e21a385da10023f59a8f0b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2736ba73abffb6c45fe1c239aae2311143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671e0a0668298e74bdc20c2aac83c6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6fa89f455d4eb7face42837360853145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923c594f69f0b4a387d0dfd3b730e79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee466ac71445ac59a7b5e05e4de5ada3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f0a416ec83f23d40d32906b934842148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae72ba872a29f364b704fca00b73442149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d14ffb2ad0fe64d086bafaca1070a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e845027eed3231d58c4d99871ce5126151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e9cb54943e2a3930af87d94666005152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8be5c614f85a3ac1de3087a1f7ef5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566215f6841131945630e0b34fd2400d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab03720ba7f3674cf17b047404abbe5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450565121c9dd233778e4745a9c69db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4d7d3dc963b65e5bef67b3b65ec10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e563fef250bd21e3d29ed32a71f76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5258ee1c85af38fb7565524e94346159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1e251280272164c2aed7127cea9b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e9fac927a0808884f0ea7fc7914f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a154a643495cb9c90b12e0bf28c76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d340839828373f91d340b5152f20aae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab8e06c79f0286b6fb3e9184de9f77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd0a9004d24e59e1d876f94f1f1f01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7b9488a624d991a40ea005e3633d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1874be3fd46691f70c1206dd96e11de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816245408578c517ca456dc71a25168a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c66b2904eda897cc2735124732635169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef295562392d24d168276c931b75c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1b369a64744c62e9d0e0f25835a53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386ac113a2dceb0a1509d05cb98ebc6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec675294d00a740f7e93e169ecb3ed80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a474bff656c1b0e727eadb5b73aaecb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bb3cdb3cffc4c953e8d3a2baeccfa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4e5a509836a2c7c81cb2a1c618727176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fac336d2b7c48733e94f793f9aeffe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5b8eab6e06de9f6cb0be43db62c27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612974d3bd0107ba66d012882d9ed71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48177c0f58c7fbde8ed6b76f39eaab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288148be69cf12999fdd0f37a20e023181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba01a1c4047b22c9528311da9486dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5d044eec1ec677ac870685a618482183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515f8b59bc7a715b0565933d8ab3bb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126f054a7cf266526727f9eddca5eba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db4b4ea159c168ce43167ab0269518186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5f89dbcd958c5c5d4e42eb4ea443b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae611de90ac622890993d7687be23c1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc62e78c3cb509b6c26f4f4e99309f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093043fa82bf3d11a420f484f10a51ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015fb406fec882781b6755bf40fee22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046cee2a91e05c87e47f36fd33b1db8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff701e74ece2ed4575b5e46fb788f7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1976f06ff5a93f6398d089c9b429c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb32552fb62ca46bc7c928c67101c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563caef0cbd750ba55b143b5097aadb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f0feebb64a028075cb41f028f75c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34bffd45b079d9545539c47ed65e01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7015d361477d9c0b074dd45e91326a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a09c8a35611bcb9c0183c915afdc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e475f589585623aedd835cb52c28e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6377af714612c3d5ce95bdd2387b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eae80c785aef1acc37ae53ebaffc65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94c07e686fc5e6dd93de47c27d2278204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78092b7fed7ebad9e5e2a80b7e094522205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56a9d809c56799e4f281a76bf112ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66ad341d68735500e172386aa59cb0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ac9aae10aa90486549ed7dbcb13fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249d908ad9d48146ae7b58960882202209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8312319879769571f47049936d672210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62533268f0e6b80eb27642da6f3ead56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee70c704063f813c01f7e54542f71c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b3a96573796b04f784162da9f4f5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2a64c33328aa6e83c5e03e63e1f3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cab5183f6a903664acd42fed17e1e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e1bc7908522315c3c50a53e162d8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b300030f8b0f2f4f1c429aa795ffa4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7afc389eb73066b940ac9d4eafc3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5742c2a8aae7a3e5d51043ecbb494a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c301334d2a46383bd31ba61661606220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd48d5a4f947d3d982f7caea3a1c06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474e9ae963ca15a14679e6f69f68e69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe89d53a97cce3dacdea343da8af18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615155a7dbe800900a1da181c4a13af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea31132b1d4cdccef248b8d395b0b56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af888a96d76180af2aa7321f27877582226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e89e192b3e353e70a0b09efc4afc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeff48c2ed467d041a41a638b1ed1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5da7772ab6c0e9783024cb41b5347229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fde909405cd7bc738610e4698b908a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec82376991b9186827cbb17597bc4ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f5070de6aaaf081b9406d8b2e1bf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bb12efddacc54cb41c2924cb2148d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28064bf5f5543f65d89fae565e3a22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba433fc231d17784688c2963693bd43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a90773c426e122c7102fb26e9d75f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3ee233e14633ed7d17f5248df9883237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fe6c20b7f2b87347b06f319f5f698238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c9db2ff9db627f6aea34fdba0f192239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97c59f5807f3380fc8e1bba6b46c05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c94b76ef49306c900cdae34f8205d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e09d326746a5f054e343626066814242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076c8d95efd7afc74d9c2eff0ea0642243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d04cd3eeae0d047fa5232a0cd04226244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa3b5986fa90e806d94eaaba0cff96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05df2d560c93a6704d74c967527c5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3ae2cd17943de0cc96713b06a8e4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c090387f5b6e2706b25b7a44eb4ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830d7b9b369514d760985a51c571299249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa50f70b09df8a725464b9df8e3863250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf0f3c0f8dbcd8f75985131ccd09f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0945ec828246e649afe199510facf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ec395bc43e324a505482d5b9937a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f402ade5af9f2828f395f7736bc74c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb40ea05b91dd526a96de1e5cc89d3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2198af3aaa068bdeaaf0514ead6bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e65d0b8175bee08c253d5071bba554257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a8068f52d20aa42e6b05d73d64004258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cf38f9414ddf869788c7ea4c1185a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeeb84cff1b9e081f492c342f05831a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeb2858ee25173101ffe800bc3cbe0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff18495f1c7a3b5c5138b5df31e1b62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c6007b9c63fa363d0e42a47615906263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c90f87a89635a5989a332f28d9e8a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9761af624093304add8e8f4feb0ff5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f668c744c74ec329df60d8bf20dc0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cb9f060a65f4c16954d30a5860574267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68653000ed9944022e07c5386fa70ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f696187ea56324affdcd3b9e056fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69e5ec5cec456bdc71f6992c37bd42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0c029e4bf4694001cda00dc2d02f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b69d589b15b95f4d62794ecf19963272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846757b552dc5706bcf7c3382546bef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02501c96d1e88e75bc6a60006463c9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fdbf622af5e75969549e05a6e70c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70b2ddd70a081481fcd732d1d084d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406abded3e01bf15bbf2b23eeb763f4c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d1ee66da780c84b1234f9dcbf7395278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35642072b91e9471027a88e6fbe25a44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f06761e67066a33e1ab4119d01c6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d64bacaaef17e4c84e9fdf3abcff3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edc5689c4d2dcb2defe4a79e290b01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5e5594a86830b710f032b663760d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9d6fc4e36afb2dbcba1b4f3f6fe63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfc70734a6c4e3490c719b03a974d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdcd7ed6c0899b1259dc039c85024c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25772c8ff87abe55f444ecf4ad9052b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64943e63156d731dc456438b9877f55f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b05086ad230e12841f1340a4b7363289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d732527fcd86093a77678540eb73066290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353e3a2e9abf94b285ae8b2f5b374e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228ee5eb3a49909b177df25a0a149b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd672119a7f22409dd3088f1d38190c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deaec55dd075d8c83ce70bad6964a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7a835c221e224f1576ca6eff14c19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33c7b59e9dae05443f7885b1864584296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e292d7c98ba1f913099e38ee95db56297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fc4660300817646fb457a0dfef0a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f122cf0d815adabb8e831fe18e431299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de88eedc4b6081f584bc17433d955a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d81cfa824448c0fe1eb2b46d58565301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07724b4e6acfd30845947a386e2e087302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfe63555d62c1eb4a32c8d58c1aa7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417308e7871031b373c2187ec463ff0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3405d16166c279431cc2079dde45c89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56f6e5b63cc07e0848934c48d0e133306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d879e9611040c602c3b391dfd8b03b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de49b424fe7a6bc1244d5665deefad6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f6e8ea4d025336d0a780844571960309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90bfe773dc6a929bd837daaa91e1a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452f3b2a8ba84c110026bcdf29931cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d0a6f0cbd5a4c7666e0f23031349a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe91542bb8f621d01fb307b70deddd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e26b7ae6839a35e2e5d99034a5559314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078ae891a672e78c43381cfe6ddafe9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a334ea0411a37de5fc6724c7f84b39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392f4d8cd5fc69ae9f36ffdcb2ca113317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7821e0edf8940b3ac4c2bfa6a8512c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb8848be6edb5013dbf8267c04a333319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69c787e92af2c55d58dbf3f7dea609320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4943c2eaf6ca11c0e45f98cf7590b13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8580e846a9f29754b436a5b851f7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ada816bce73b7bdbf89572c7b85e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e81aba755f9342edc93adcad22faa4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f3f72ed8613d1c46770a46acdcf96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463fd53f29795fa3fae6b6fa76cdc52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c655785718d57f961ab661a9b2d224327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509d8b7dfe8822e4c29fd009943c6b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef189db5d5edc09efccd2a33cb2f62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74308628d1844a5fe064550635314aeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c220229ee82eeb6be7cc58d309d99e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85561f4c346ac7fe7ee93ee57658c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9845980c7a9b8109aaf3ef2763c9b87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881947e2ce27dbc1247f0ab9bb778af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f57af7c5782628d97a8a413b2c65e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1bce3b6463c01ccee591af37309ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa87de14e344a3b82569000709c5d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75dcf29c29f472b298c868eab343cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a688888dc5413f5cb719b58692c07fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667000c8b9d4a61e07c677a7f22e699340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f6735c36c6f2cb484e6c5ed202c34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339a998466301ea2da72f7ef44a9c7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375bc6b038db3713890d028c4d8240d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab7f557f2b1232f358a919cc8373ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3f23f1a06ac65963f892c76a409d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0df2ae7a12654c3ed1feee0c48fcb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8dc71505828b18612d296e132e573347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358086fb13a0a80b7f9d8a1aaeb2a875348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae5d81260c48f4184ec4ebbcc8d646349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a861d71ab3af7d1f499cbbc2b3922e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56a2591fcc67cf37f8b292f86f552a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc397f15db7c093dd679f7b336c40a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cbc9bd05cc266021947dc9d888a44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bba296504bbd4ea940de57d7c66d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8011b31e91b80704dfe1dd5ac50946355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7bea59fcf7ccf4c22b45f374c7344356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf6f811946ef16e5c2e3d730e92d84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634b018bab9a1f2cd01f8f6f20ce793358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810f330d49da913102a01bb199e7fb2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab9647630167e739535d065a18e739360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e1635a7c52c5393cce00cf5de4e01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eda3ce98599708f3d5b29b44366bcd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f6ccde590af6d0798ceec6f4418cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c903b1a2020f7e160432212bb0540364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93595e9f8e585ed5dc6640450b7b301365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f548421d5dd83dfd1a73e4484ea7379366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700a9b93ca9e5ca84681c107ae131fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498b272cbc6ae0d7c02558cc5a8bc6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992124b21aaad6cb723cbda06a40a19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bdc85fd925f82fee07ed9daf6a524370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c41252d11d3baf40f59e7cbfd2ae83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df22ec5f22ab2541f662b65281e130372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c3a4b7ded996ebeeee4db5defbfdb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f3f61a0d4334409a8563aa4c7a1ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c33bfcaff4c376e5c461ef2115ee1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fa1ad0a13caf723d7cce0de82f98e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66ff2b3d593bb1458c78dae6775e34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb176ff5149cee6748dbb9debee8ea3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c626e544d2967fd7365095732cfff3f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc15cfcc3f173ae5846273fd0f4b8ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f753ed2cbca3e23f9ffdadc5e39dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c77107e641ff9a6279fb54b7d7fce6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70c60662fed7a759cdb608c11a0d55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc518ae7fc15036a55efb688e7451c6f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54074769db682aa3fcfcb9463cd3a07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61176b992d421952956c4bdd8601ff2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b96dfbcfc06abcb2a1b6893971b9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343f0b58752e0da54a86d8a02e53ccd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877d9eec88cc7d5db90f59b8270797c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd73a16a92285972e0c2c78aa34f39f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1b8aae5047924e05f29c5b5bc9b6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f2395f3e538e1d44a7fc9990f7eb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dffc074b66aaa0d19d13ba13cb8d3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceee9c2c782142a05783aa868db7ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da89c92487b5a21a18655831cbcf54d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84701fec8b9bdb0de1c7136ecbf294396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730f72125c9147aa0e127d281d4b86c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9aa3501f03807e1188f5179b398c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f6c51bb7e293c5c4ea950730f5449399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a60491af24282a51e5344420b23f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b728967dcc76392088ad244e3aa080401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b258e41886037b01518d3e8c2922c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97e172570d98a7074764ad66ecb04f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8b2a1c56ca55e7a80030de7b18c9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ddae8cdecfae57bc5f0dde8c8b1c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4810c24c506b4f99a74416bc28e4bd1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92519d68f2f1e03bce84b315327c5fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043b3c0cf1d123fe1238ca9bcb1f6dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b5997f23f349d27ec24053097450e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c384bd675fd7acee7d66749d8a3a79a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcd2afa7cc5a1896f173883639ab33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8468c16855391c6b3f3d9823387701412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5f4e7cd327bef2c4ce80d9ce323a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d36eaddc1588b067f490a20b2815f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd94e01f916885bf417fb2c164bcce2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a6ed069d4f9553cd47557470e885a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b809e8e9d4a224563b6fc22f6a45b7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680089613ce3c217574574af8f338a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f36493209f30766fae8f7ca3070a3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa07c1126b9bb93da629602bfb2334420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfa78f0fa0aaf4ba70fb9f828440d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5416892ba134b754516568635ede455422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa30eaf6f4350475d26aa5996c7112c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9493ba4da3c5ef2d21c1b7df2bc75c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4181092f776ccd65cddc47b7da5893425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746daf38d0cded08b5fbb3fc7dc8ea0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aef27376d96299e66d8eb85aa79ed5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faef5a14d6ecde736afda7fc6c50842428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2e86755a6f61d331459a5df69dffa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06f0e6ad1e32e7f675d809cfac2160430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5f9a38ba0f8df18d171d00600ebb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55653ae7105dfe238cd99a8b6526ca5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0a3fdc7969b18edc025935c75169c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa2b2b058cec42f7e398d6dc966a08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3800cf9a89c1fea3a3e51ac5eafb5c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45673119ff3405283425588db3d0b420436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4df47728f710deb9a9cdd014c217d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bb412c07f901f2a036502956e541a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090833de0684e4f112d628df490960e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183738a6f854de0aa19bf790e90e31fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec72192c7d22a01edd17f2f359caab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dcc7b45d60991d336ea27e43098d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738a72a8aec54bb2ad2d6b8ede1da83443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb3648350336b4435666a953e89841444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2ac25b335e2377e1821d5077e8a61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afab48888b62b2b83836adb7b78909446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9f3bca588b47bdb2ace10e0e7cedd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be7ec2923037b50e2cb0891a95dc8a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3f9120984dca22c7dd1b04926308d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a89b9bac4905610908c97580175ec5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284b595955e9759b13fc1e745eb0c3a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a9ba5e2a6547ddaf6ab62560af856452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e05968283ec92378c89b85ee284631453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e99c98661a476590becf02d9933e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585809fd61632bdf7d9f0d53b3a53d98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270756989a2261d79f03e8970fe77066456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bc67bd1cb3452c58604fa03377cec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db31af6525f5518ef653d4884872060458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85fa3a63d639ac1d1d10bedd7654a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b028baef1a92bbea0ad5bf590d20fcb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa9e1b6d5171e2f5779ccd2f158153461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50f0dc2f069825424399e58af5a1aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce689719dc2ca84e3a92db9303861c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaeb71907363eb3f2ead9870db2878464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb20bf6c23639fb15040c885d141b04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95135ed4c9877a40c3a8b7ad053a8bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b0eb2f9ecd266c48185ff503a91fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed8484681003c4cf46753f1467ed20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c4a8463b533f7da8959c2a7d76b4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1535aba271bff3d4bbe83b872c059470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462750142231320ec816a54416266f42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e949ef1ee59458dc96ca3cda052acc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518b22b77d4e7ed4de898a60e605bdc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8757b5ef136ebef9f0ed4e470a3dd7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a54b1074984eb545f20d950d5d151475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9bb0a5c29502cee0c370fa4122785476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b19cc954f7338bd9fb1df10f369bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1c256b81bbfa0c112a1464cc6b5ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e2dd27c1bd68b04af4e6b3b4237aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4f2739e53844f281b5f888fbf4346480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c9be32c43dbec945187e17f607eca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57ddf86129a8934d7071f18068b662482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f394f262d992d9a072eea03e8367200483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e070985777494dbc41b1c0712754424484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36de728d4ed3ad8f301d7ff1e31c475485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398572f94c59c1d772bf3e629a89cf7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1228c6fcd90fdcac5e631769b17e86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d3d267f3a6a3a9bd9d608b4ff6b22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df17da260b115e3975e2ca2171fd8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca644939a1296edb0331a3a23ad56c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fc9c432271ab4c6f2212ee0c5d072491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d92a8f7417baf083db1025539019c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25245b88c5b451894905b48e2d39de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb8f43688a6b96adc32d8ef48f2f63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508e9dd15eca57472ebcfee1caf43ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d39f88f37f76229cc71c410b204aff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7918075c174e25b78b56787fb25509497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c90fc7366c3eea780ecacf1b373ed3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a944bc7ef759cba16dbc5e4cc147e80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49b267a9883f4cbd0a9b7d686317cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621af2e40264f7d5272a96efcfaea21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118be39549f89ce9a2519e1ea29a0a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adf6deb951e315c0166ca077876639503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087407a5de129aa01913a5fa6cc75017504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348926d7f364121874692997dc3ebd6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f14bedae48169ead38495def47d4db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48701b85bebb4ff3015c71ddbf349c39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734b2f0c1bbab49d711be21e3f9c1a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7682e1b39766ac92b9752c06a54cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31aa514a18169b9000edde2dcd356d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a25a8fdb4ebe5605a737e730512a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce2063ba025f1898d13c7d2cf12a41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7b2f9268e0030b26da6138e533f0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e08c31d853528c1622a2649d9a00a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906770bb30c8731d123da5ac74164e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2454f45ad84b4d85ca6fe233796782516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ac442889953dd80552ae20bdadc24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a026b448a925ff8325a34768845b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b141decca520bc6fc123a2caf4290519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a568a97b03f02fed723c5d62e43c8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932901aa485de1ce36c3f631d8dced5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06ec5c69e2f049784182cf8ea66b69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da13edb1b43d28e5d27cc5911f021c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dad07386520750284a9119ca8ddf5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39bdae922882745682d5e6a8704254525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1f08d68d85288b38d96ad6e65a2bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c858e5a902af84c4999c9f430835c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a219e473508065d5ee0fffe50f92dfb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c6d18ced1feed98f8b6e4304c99a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70140c3997eaf910e9a398fafcff5ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d877e94af3d672b660eba61917367a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c2c8230bd0d00470fe5d0f94cd0ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fa72b103d49d3489f996ec2c9646c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7c144d8f76d633f7bc75048d1db5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec85596fdafb3374c146f73e11c318c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2ddc322f2b78787a084ed0f5327f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c12174506349f5a285a56e3393a252537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0fc8a4b5694f0e31925367e15293a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9a24460a1284229146fa1895c4483539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbbdfd8349c76ea0f925bd2b229d55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c94890075d137731f2091985f6899541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd969a5dee7c1c3e54b40378c71622542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386d0dbd64ae347d466242581a44e36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf46ed406a02acbcd096df651e36141544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eb0fc2fdc2027abe9ba17dbf02772545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1e77a581e288a677eaf85013b9323546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289dce2db5c4331b209a8cccd216b21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be3f625090ff111fe12e13e3673099548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91bfa751f1ed0a4cf5a07c9520088f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8fd84eccecddaeb5c771f5a63d70d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc7e2367a43a527d56d6324a6b17e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920891df09f80f75a3aaaec291aa3f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049634c3757e328fe7c051d9007d647553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b278674c96c095092975d53a0a0c4c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a2a7a4bfb5639e8e24d431cd0380e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cc9309558de9630a9661a23dd2ba2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c0d08ef510f008267d50b9c182128557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a655399342ae27148ed3ec257fb1ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e6910e4976e1fc091aed50e0ec96f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ff6b3ade44a73ebaf35608cc3e18e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69363c9c866b7f3dd5939e55549a4367561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d384ab56bd35d69d5c5c8701f994dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc858a32301ca2c8023341e64b1c4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17802983c45e588ddfc9c1f73d8dcc13564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d7624f9e2ac93a23ada4c70684baa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8f088ff067deb5138a0e24d27b314566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf170f32c84e01ef788809960c0afd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bf3ea145ec64108445a2891df13ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f4168228082275e09444808846be0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c96b2ca9db2962a2c2f52c606bfdf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ff84c8ee99e499de5be681e8db47a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920242508feb5cc00da3120e17b3048572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d720fb97ba2cf9c2a1d99c4e33c30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0887c1320e4f73b088c0bc9afd20dbb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8785027caa03415b90e002d281e7c84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772180fa631cc6ae32d0185d9cf08e38576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff1ddf6df15fcd0415bdd32f015f7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494824481c674ee249a91083c5d1826578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98917912e26be917805bcddd59398edb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973d8f2a22496fa8b371de122b2dd9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdc392ddb1fe8e5dfd0dc6beea1eef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ed97c053b6fcf0d819b5a475c6139582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e5b4a44f92b70f88bfe13726efc80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab818469c0be869bea1b911438dde8b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30f9c17319a3954cb98724ca99a61b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f699c551264c5647001fb3173c91f5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117b980c1b47116064f8946a71a60da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae1500e1abd638bca7bc7afd8f4cd7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288074db2c7d9bbeba988ff9f263fa9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7167e69d506acfabcf115242fb5bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d489a49e0d8a981de9e349be864dad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dbf02b4bd95c99f4bd8dbd52fd6fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85141c4c1fe27e2e7da9bf96c8af4fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d681e6b5cb09133b9238ad6e611267594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3051cd4944b76dde2db0447450ba3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906e08fe42d1b4d23b6aab3b050a247596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d4b61361f5504cc418d8fc40c0817597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34001ed764586ef183de317bd33c478f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a61f6534249cf2b64e1e908e7ac2a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958da4174f5f8376a7caebfc2d2c569f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d29470aca54fb19b350f72fb6d1439601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fde4cbcb2be76a33447ef7545678c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632858e48f1fed0c7e4020d151b840b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9399af8c33b35e85cbf9bbf3aefe34e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889c05c6f0ee49454ed73f2720026e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283df965f5abad7f7b024186db50544606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab600a7a9a695b429913ead38a60c0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3ca48796c1d9cdcfd4a0fe1b9d471608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6510f4b9c0b7fb0b386e3477f08ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63277e7d5b27f1b5812a0f804eb5031610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742050211f1b8fa255ce23edf14425ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa2c158d60592edc246f93976d0a7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d932034174782a2737003072d1ea28613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed20e441d684dfdb38182b269465fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03075572c72b6eea3640354fcd0f618e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b388790fc59c128794ea7f63c6810616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86132cd58d50b77925ffd5e104bb3064617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ab0f88309aaeb150e4c1daff5b048618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458a4da2421702d7168db594d2144fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7b977ad2ba91e1428f27ef21ec370620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbefa2ab3bf2fe66ed612039100419621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333679ea699c5da0bc79db29e57854b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a900446806a304dacd9ab41b0dd901623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155420792364709cead82f70ce96e23b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3764b0a544e3e13295abf997508841625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f97cfc9555d2080c4081d90eeea4cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89b39e838d1177b7606c0d2b57f334627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0514622ab05a47ef9ac5cf623316c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f71ebfcfe78c6811d5710dd62a5e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287a8fc18d3e9cf71aec3afff3b3918630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2c6d5fd1bf65dcebcc6299e51036d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302a45875aa5ecfe60fbc4fc51c9335632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f861f9f2792e59d3cb3f951dd5d08ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3db6ae7bd80b164391e189fef3559634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee756ef54751f7cd8dc428e30a4adaed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63451dca80ce013a540c37f0719da04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9abaaa1538917d5cc60ed93122d05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2049807f338910ac5d0ea23b8216ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343150b06809d0cf42272250ca78b0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b9236c061a2f3b5ed7c074256618e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e37f597079b015d2a738eb0d5b8611641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1fed3a491a7c281a3c6e01e98bce5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c7b935e9e25887620918049d3949f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064c0240aaf1b284870712dcc367420644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93973186ed5738cd8964485fa172813a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e75e7ed58b6d464888391bbafc3dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb24c4a7068b3d9a3a99675d8bddc7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d429ae415770988761dd25b319c066a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceebc37bf207d46ae65601e3900371649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a974113c9191a0f08db5e720e7221650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddf48570c4d8756d3ce2472f560bf8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fbc733a3a32aee2b0420426b93a3b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd42bc5c5d0d2b7a09f17af4870d67a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580429e5601ca98606578b54b01d0ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a695ea4681398403f065edabc934d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520928f8ec806232fad3a6c59b7305c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc5aa785224b6cd8520d83b4e3d08e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b131d07e8547f9b8a1ef7836576f683658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b466d8078a5419c27acb898931276659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c2ab17a2d784d8478b06a6933c4f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364df1d5ddf00f675af0875c31a519c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874200dfc714f0c2eccc9b28a98a22f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5f1e61f1b1df9fc7f653abdf39de8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4523ceafe0f90de5a6c8cb9833a1cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde4d731c64f7ccc4fcfa9a63ea2e8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b4f281947e05eadc9d82ef40b1143666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be6187fb313eda75a65036091a2bc5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bdb32a367f5f8b702aecf83ea652c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73e742d8dadca5def5093da9e15a45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc299a8ab4f2e03c45f1c792bef27ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cb28c2968c8de70cbdef99f647155671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3034fa30d3faf746ee00608a8d2e3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c17886c33954406acfe80e822b351c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e254e47bc437af4a7a6b65737b8e4b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de22c30884090b85041ff5d10b403b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906250267d0407e4ad144f187d56ffa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ef954f2ac49f8d2e33098776b73e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa310b256509cb48549025fd32a681c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb9315ac1aa8daf306d0040bd8d294679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a014b0eb656598f9b4b3c140643f8f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e076e2a98e98f18d43de1c82049650a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5962ac541a1bae5af782e6b8f0f3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166e06e011efa1b2786f9f978b0eb9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983d46281ef6b12c7c4ea2919656dbc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929e3add7e49a13f48a9d6a97e73b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a0d1c7afb76f70dd500e2bf0aae74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf2c60f254fc3d70cf6085f8008d0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d6cf0a012a8000b4b4e71ed1f57cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025f40f734bbcfc33edb4b1ad18103e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750273a0e00aca64950ec842980a0fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff7077c56895b6af25e751574ec401691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46c2501d9872d56c5a95d1fc32d74a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09923e2b24531c54e493f4f1dfe00388693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae4f0489a232201507e16915da07b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c82b6f1185c334b65ea9d28b55148695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db3c2d3a439b1b2d41c253cfe7f7fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7759b321d9da1334693741334c81b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bcaea3a8da4bd74d2d69d1c97b7d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d415d06aeb959af9e2cf893278080d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d484f5d58510f029856eb1afdf879a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1df1abaca0b892ea1bed3278e6c7ae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d402a8a229cf144644159209ac6eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4f9d8d982604b29821bee67b3c518703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78966402bf881ee5ca47144891eccb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd0c7d5d3525f712db14866574d3f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a4f1ff722c844f8c891d3ff304d49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e16f65b04fa7ae43ef016ad8587a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd7411fe62baa059e36978821e5dde708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fba6340f46bfd7b545ef06f43513e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098d99700d5e45e1907cb5c3f5044c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea04dcf967fa53fc777954c4ec7f45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9fa2dee9521303e8d0b9cc3f783ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6f93f960323d3ea8f7d48d7df87f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b20ec5dadcbfb3308bf6df2629da8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511de0814adfbd37fbc83340150feb6d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba568a716c17068961a38793011914716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e062f9b67e14ad8f5319efb6e303ee3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3430b292ffee9f904947e37885d47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e668adbeade38a88c444d26f3170b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf45b561e7d75a918b708c815dff21f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7869b56a418b97a6020576842ad066721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd892e76ecc2f9e468dcfcc5b4bf79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dfe57fa21bc0e040a4ae2a0e19e59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff97c294eb8ed9f3ac27c1bad1e195d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e42b817871630f022692988b4c082725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848c6dffa500312f0bb8c4bd6687a35726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea2e6c4f401fd25d97a82767f88e92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc4c1f8ff613ef6fe9e572e82185b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c58b63f5eeae0357a06fa4b493dc0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c08f9208f3515a90eee3574719c88e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb4da05f2447d26946ebba36ef161a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d34e2c2dac8166d7be8c87296e249732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582036b8e2d1c62c23b3d22bdb591372733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81920f453a121b0a0c0134938ba3577734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd0d27d63281eb7a5346f83b25b715735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86f910944eea1d236039b56350da09736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac72801b0996a25cafa0f8aec8d5ea7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed25cd897202233041b845a0a8228d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea48ac4a972e6d34452be7631ee8645739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75188e8dffee1bcb8cad1726d175321740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322e6933be7b1b2a8d80e4d35c1cbb6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d38a004e3b5dd232c7f7ad639c9e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cb80b00b1b1a86e7c2874743dae0c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906e121aeed19f1b0667ec123eccbcc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf341157b62d2c51718df46f80159c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fe872a89fc0c10b119567d5e3993e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e3e5af80d13a93bd67532fd63ca21747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dede9589a74e94376657b4ebd6ede748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04c4577a3576fb113fe625bb37e6c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7197dc8eb30afd4a4da0ad3b8f0edd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a3d9fcc418cd76bfd212ef8a66bff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811547f3847be90a8a8529f59545afa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2f65990adc225a9f2a6f4ff512d0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc764a7dab90b68ba2c9f3acaaa172754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1252b117509b3a7a27bee553e101e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352fb231718b5b86e6ec0122be4a6e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92efe7e08b5926e93a1a92bf776331f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b4991520611a7bc2e9fc87ce3c5d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da471922124a1f5f51bc2ce267a3755b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127d3b4a04f1b2a88ea510b4ec7f638760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805483e26f95269cbc2a7807bd89d8d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cd6bc6f4c9a18a87003f301019a66762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0313065137b14e343c0de3699d8b9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4007778d301b23ec9d56a636c38cff764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb8f75f33a72b5bd5643cd86b20ba3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef82fba8c706c79fd71e549a4541518766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb9b678fecb99756432a5f54ada951767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63264f53e4fb6db4ea65156941a535a8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c89bdde1eb65fe9d0c19eaf5ade59769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac55d603c19c8a3dfea218f90bcc1f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866923d2af44d41cdb211089a5d3daed771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5efad11c34ad0c31df22ab12860f5b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5b27d975b02aa7d97adb76205a785773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca792388eab0568e677bd207150ca3fa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e833e201fb28ca08b19891d0927c7ca775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51fd4877b392230ea87eca50f08100776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9e7adc8c9c7f63b13aa24295f4879777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de495ea978739f8cb5bd24f63c3617778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d40e1b90cab6a71392d5d99e12f94779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd062980ded28ed67ea416c18bf7aafa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc52419202970075db5ed687dc62a7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53734fe9b48d6700a8fc2c425b57cc55782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce7be11615cf082e42c5246cbc5d1b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5016453ad94d7e0f8f89a68d762010784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8406bb6a02b97103b78fe80723e8cfe785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013531e129e214543251e41db49e9107786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc930a7966048865d45c3e05f7edfd3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdb38adf828f53e8d87945cd203938788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5efeb7a45327c7504712b6f5c1c807789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b099f2b0e77e0984a86394930bf2019790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce986819860285034902e4b7f8ee789c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82694b6dfa6aa8de72203cc0a3045f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9042bf95a9d7d104f34a9b17d5a9ebd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329b0855faf869972f7876aaa67a39b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac90e16970a442e0b29047e6830a11795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883518bce3a9ffc47530b00ba15596eb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e18bc6a75ba017f5f85d7a364ae990797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ebe67d4af9306599c90601bc51ec1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e6f30da769addea1c248bed56c6f9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794409b0546a194444792d59186db07c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85564fcb28fe0ef106416a50476d02ad801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1865f4052cdda6f12762b344f5342a3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a79b4f0b89a19c3b6569870df005f7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1d78906d6868b853c58d106a48def804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebf31f1ebedc291fc91fc2d45079b0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e2e95ec49192853d77c0eadcdfc72806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215c39f1d42290c54d62c32693dfffb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f8bc6e77eb19c9116dfbc43bb4a1b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ed3ca5c7547ac43e5c67d75dfad7c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34b12d6379b91e78ea8fac50d5d834810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd014794555fde9343b98da529b370a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f14df885ed9059d9e99c825342c24f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501eb2127386cf71f3cb6c4d1ba576d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a933cdd2798f899d98b75d1bf55ac814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1d4d022c9ba8969287983a5945d20815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7971cf963386bb69a88ae9cde1f04cf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0b09f4573936521089a86b292d3fc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2a77b222e4d39fb6861ec535beb8c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defd1db75b401775d6e7645276ab81f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e3579b2b5f30ee6f2cea98886fc64820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc53d1630f223b109c76eec9d9cde9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b92e1aab0fe7b4bb8354b46c0bed2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de035c0dc6dbcf3aaf9e95c9c9b0659823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76009b9650c3fdf9d13df0f561611d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85435c172c35478500cd02983f8d1ca52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae24478956c3407af1988bba49e6273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c3657a22fbc1a737e2e94cbd571fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e96133d274c6249d3688dd87ade525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703748357a3e3c47c678e76db71cf7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3913bcbe94954eb95e8134ef2db8477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041a7276d8b5d1b73d64dae517b21708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d5dd33053202597351bc79fa6f6029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd49811aff744c37915c52198a4200f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccd45c1cea83e7aeaad6d6699cc73e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f51389337f89c0b8d300879bdd96e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc795300422dcbe576bada9af630ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1011bcdd40572ad5f72cd29de31d1e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219bd75f3ab0569fd4628f61d14785515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f159c9a77c435406a1360f8cc008416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c06537e6b33af5739f1b353904c1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63184792279c39fb92440dd537cb3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec0907e94a33fce8cdd2d6332e4a8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5347dbb3f4be33998b65f6c10214f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29388437af66a7dfa5fd102b29db3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aff88faea308df87e01f465d4e027322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212535e21f99592d67af7df9e8ed71523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb806647a3e98a2d6951f05764941ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb31023b6dd25f6d04544658d82af5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b157974ba33bc487b1e3bec22a55926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e6d7a16ae5c10880b066f4c52342d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f7f372aa8c8a072ab33e133fa1dea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd36b8cf2f23fb68250a73328b7a9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4e7f078c6fcc451be854f1ed03f5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9b216126c9ed37616d08e91720ae231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da078cfe3f1c8a22a9fd0693e73aba732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28f66d17237ba037ac45563a3eb1e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facebe0087667af8b0409e75e288173834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb3dcd2e8e81adf8d6a724b2b6eb2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eacd47a18681b5d96df66a590e9e3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48c04ffc5e56e4a4c8ecf8294e4c1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8c13c495d2864e9ca40e048ca3d6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60c6a25bc7c60b9b1c79811522c62b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992beae6b1c8b809750de07e8e9c65f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f136c278b282861a14300e8febf5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98420e501653bd0fcb84f96c019b58cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26f02f707758639e5bc1f677dade2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922b3e2461c06cd2d5f5d34483d9cc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bd6d335c1ba57a7268f1b92c9ab8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef528011e3e836ce9b11e41264a00f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1d2270f5fa8c3d6ac3c6cb4a2792e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285e939c19624b9606344959a43536348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6bc1e800a9479a1fc148fa6b91ac249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477f84a5587a18cec5152f257bafab650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2b40284b8800859dd6f627c271e6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d4817b2d1ac56878331aa2a228b3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f755ebf2ebec7aa8d4b41ce053e20a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d25bdb259a968361c91bc64508615354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454df7fcfe60097712d1af7bd77b3f2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896d0f6d7d109de5b4f55bdf8b9dbc756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8946e615b47bc26a241cb1530d5a8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec303ce43a8809862a82c94d99419758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a094543266e5f67f42d243172bc25d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd15903902749661e0d8f7f5b7387760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd350a99ef7846a286597cf5c89c1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63bf4276abdc8f3bcfb5b593f4fb0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239899ac7419b6e54266d5e6bab3ee963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4b8f7aa5d9c3a4e99318d8f2d3e6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332adbe7ed940ddd26939a65d278eb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e7f8433f9bcdf6908acd766ec419e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962864a8e2039fb0dee2bfdc8c88aec567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66d7459e64bed545ea7c11e1ffc43768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3326ddcf3f65dc1efe5e70170e36269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e51a6171343a874bd28da0b977e23a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e23d807d49ccb60f20af98c4d253c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3ef41e0ace9d8549ea0cfc2cb6a6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eea31c6d14e14ded5123bc4954367b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb4f9b9852ac01b7af20f89562c27c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aba45e69b958fa60d071331abc27e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09ad0c5295101646e4b9be6267e8be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bd5d19aa3e12d87c5084afdf156a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abbaeec9a7a88934f0605a3d23732378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7630a5a8756e3e9e7e2e6ca439f99c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daa433aa2481664377348a10defec680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65709ab6e339f56e1ab4a531b6b1ffd781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2559d4eeea5ac6b5236baee681aa582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb731fdae713b4d00aa31d44ff7619b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2705c89c60614a57936ed1bf03cb2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b982fe0fa9c683929e60c0feb40e72185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38de51ca1ba6d31c93e0b2874a45af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfa41ddabf527c40f1964b38ecff3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba6cc9161b3342dd253c174223a7b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f5a5b906a4003dcbd48cbaa10ed4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65684dd7f2ed3a896dcf6b50d57d0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4e5879ee656ae0f2f7d9ba83e6ee191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841934b2aa4ed56e60ff0ffbd93329e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84728217ea9a21abfbfd8975a246a47c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17282669691077ead2a19759c2ffc8d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f19b4ded32e8c3780e5206bba111495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413adfb5a0b36937b0263008a40baa796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab156feae712bc5f5657d478899a33eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef722811fefce6750461fa3b956d12298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb1bf692eb7c0953680ddc25e6ae3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf050a71c9458e337263f9afb0fabb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8b7f7b2182324260aa6197def9edc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99c940186c30d32eb4161e3f3ffac4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cd280692f4815055612c46064dea5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee54554c8e7da6cb931b44f14167d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6316b9ce525671861855d5700530415105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaf52cba63b0fc877cec87fd4fe8fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739462edf4e4c3c22017dfb3048927ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc802ddc1f51906982c2af1d9a37cab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcee4ae88004a6200924695596bad3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9268c23f742747a6ea352140386d901110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8750e58db95d2c9914701c423aa569e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add0642819d10091de484c6eddcdb82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25601754956becedeac84d14af544a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463739cc957ea31d4af73050dd7c5c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17f85f063fe744a60cfe0732d74e1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2f7411b434ce1b7cb62fce8a8e988116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f9d8f3c7baa086e733bcd138fdfd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f3d3b37d79d6cabe262f42e80efc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862784b5d9e39886e7ec494390a5a75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8f32467d9b3d948ebe874f419a407120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9fb467736f91099dcc12550938742121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0e01b21ba1e0380d503bb7865f601122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8ec836983e6c08bff21410a9fef83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d3e56cc0016c5a933a807c546babc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e1e0e0e41e1d3fda28a5d650e00ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1957f7b99a415c0a5fd9f3db9a6011126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5e7f6e39fc189d58e5e10c20a9299127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade11cf41ea0cd58ee8df84870e7eeaf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00cf71bba0e6343d1b2ec93fc85037129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991ac95540649b9dd7123e7d6a3c38f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74150903c7f6c60c98c6ff75e95a8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bd9c027798d00a6e03bb61071c0e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ba5578c76cd0a4ef9204ab3c70957133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f140908f58b290122acbbeff5c3ad43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab323afb6fac05586d2be292d539bd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0e40039aedebcd576fa9b4fdee55b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb3e2e36b58415e36b8100e9725cac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114e6fbd1d4d25c0370891a164b61d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103323e3836a5f93d48ad6f130bf2317139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd5943a46eda59ace0c1d356b99aa1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aecd6535244b4a3597aee365c0cb94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78804d344909ea202e0b79588e4e4d93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bcf9a21158a4e0776c0e2919b3589143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31807afa2be2c3746a004a412922288b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e88e913c2e7b4a5489a9f7bea4562145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23518f39d6156b0a1bfc5522a2b3fecf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929ceb1950490273e1af1008fae1807147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87204eb87dbe6b2ec5b34b8967d01b26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e987c18356bccb0834548e50ddfaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737e48edc8fe390be43f219a9a7e527150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1369b07ac27dbc520269c703bc2e773151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56385a3a7afda02da8099b8804826443152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf3b281bcc5cff38c6d1cc32775576153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1748e22ae6a8c5dc360c603be106a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820daffd5713037613bfde6714999160155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b310cbacc5c50f7b0b29447083d5858156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191dd5fa6f5c251623d20a2bb55e1a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4697825658e092065a5be0fde23e29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df874059fc49fb00eaacecebb36a8a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7ca4cb66c5d705acc79920489e2c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac0319e77d7948d952ed91d3ed31e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2561b9a9a0c3e895c1b54bb5dbc80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1757b209492425782838c253164b9d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8ed4cd16d3105b8af714734e2d769164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6b8df5b48c3f26ef995e2f0d1e674165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d341c206c73dba5f4555775386016166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643c05b3194061f752d5efb8c5b336a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b2e93b1083c160ef7d5b866a3e042168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b86989219fefd1fe09ee1540ddcf25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1900f0a14a6b3a831ad2c0098d114170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccb8f57e5471b94b873ef54dadf0a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd7f309ec725d24b4c7e445fa536b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29b99039b0d85b143ed88733adacb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd461dfbbe31e712aef2fef8d2988a1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cd18b8d32cf9e4cccb24f00dd7956175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63861b439bcbd8ec4b2196f70624bad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2dd3e0fc9e542bc733758bfee30fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450f4e0849db6d0170868d7db6ac953178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8a63c3dee62d043400f5bd4a29e83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629d98be1921c7c9a6e14a6dbbf6bec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f9389da2aa41347263407094241c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58790589f58c8ec6a5398492cb07f52f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da7ac87c27890ffae69521e45cf12a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3c925231bfaf808f29dd7a5397d76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55463e3df318de3451a3708e957136a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9a53b37d28a1aa5d5935d4b410f6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212add6cccc6617d7826a83bf4fbb3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc68bfcdfbe4e720ccf31b056269f68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b7fae3e63ee4c186ca3d3981f4b9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dd204050ea540528100a5c761bba8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb44abc5856db7e766c3f69e1c0013191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6d06112165668e9e6ebf68fa15694192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656f75c2e052a1cf16978d578bffec4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b031406e7ba2cfebf855dad44916f1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117349d9a5a04bfac265b46712aabcd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feade62271b0abedcdabe9562616fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52c1e7b5f02d020c9a88ab42eca09b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445b1d64736cb34d3c4b51c0e16a209198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dfad6d6f44ebaae2c676fc0268dcd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8359fbe9d249e33a1279af1fb9d7b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a2a87aaf164b0fb915a87d5acf700201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee107a5d6424373812e7cb50c14ce75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d05d7e210c74749a98e567dd88eb7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797b8c2ac29f72acb223469e63c216e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478837a4526bb8802765afe898a60d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98725a81c63c9252a95ea2ab1645a718206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5426c02a14f3c6d02489a052608ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55bdb48e4307d025770543c76163de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b28659ebc33079f9a93a6a5088c7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41cd16c4c0ae5d43fb7128c8971ca4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58f0468cbc41ec9451eee77a514022211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d526a580657a0ee0fa64408f9957b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926803f34989b2cbc50132a29eedf92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1781f2eb60d0275a830779e7edc339214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed4a0e846ea2a2198130b28a6e8e24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353cfc7a7486c2f6fbd300d34ec9df1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee96fb0f678db5786de7feafe9dee1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634fec859c7a63a35860ffa9bf924f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d1565d4b81ef3a013191b73f576e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e795e2e3cae391f47e45b52bdb7dc1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1292be19a2e0e69227cba4097cab1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efafaf69270d683581bd3ce67c0ab15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4478aee3e9288f1db7d97a222bb2841223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dcd91fa82e4c6b9f187a6d8eccf12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0719e04cfcd45fde7a3c931f9fcf67a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe755b72bff17ad4ded23809a892dcea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd164f2f8c0c5a65f415e05b77eeda54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdc1b57116ba5afa83b97ef7e264a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8b9c12c4fb26246b2edee8bc75a54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317abe15c6b79550f706439a72d88505230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ecc9ef177f4819d34479a5ae476eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcda093ed05f4e31bfdf25f62531bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a500ce9c318f3187a1ae06abc80f77a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb0b85cfa98fa39307b2e407f9b6c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcef7c25b87ece8bff9e0bf8f4337b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576f9ead94ef30c6397313bd6538673236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bf4aa62882f90dd2c07fedf44edd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930afa96bfccd4da4bef1156729579bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fad4c5623b93f1ca3930a7aa966b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e329f0e0283aa5ca1a4cc15295c23240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412a5b731bd4adfbc6d1014372632bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd2df8e7da9d215da9938c1899e2f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf5abec9bbce432e7e472e408450e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee18487a7483b528edbbd1c9efc52ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a06a4f91bb3a8b338040bc8e68a689245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4b9ab65ecf7131ba24e3b6904450f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfb8375d6c025ee8f2088dfb18d26c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacb2e5c0e54f05613e3bd5342675aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7026d8a635b52dfa1ba80b1a8d06e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8297f93cb30342fe41a3fb3e652bfef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8723152b8f3c0b0dfda4b0ca8d756f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ca79419b04460a4afba907b4d5c33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd670aeb8db850e2de65c03fed3446d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf64a1688d482bab6c261781b9f95bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60aeb2fcb08da81555e82a4c400afc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa160ca70a66b1e964088ecfedf405256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886f3354624fbc92768aa06619d43c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e599e2678e7a8ae37c497e02c9a445258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0b8f244d3fc8b2f0b4982d963754f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c47a596078d1c6d52fd3be7059817260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb1cea6ed465aa7be9cd7720075479261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469205974839784c82d830a0ecb2924f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acf7839f5b30b74348bcf251dd30f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bc8d9a07b7d9f73a8f5a120921395264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17ab9a3ada26ae122814e12810ceca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a06429b64c2fc2285974d576c6e31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcae03a9b19e0566821409335ca350267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02935cb54b15053894e8e51a5ea61f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1aea39ce8ffc55697246bd31fb9cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516dbf8881b5f37a9a7d111a638bb79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a31284e727de36c8a7b61f9eaa22ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709903a8e00ddfb78e1d8e46ffc7832a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70025aa13939794984cd30dbdb1271273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe198a1c26fc6a4f69fff2c1d1522f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce122eefb0b29a26e979243119964fd0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fdeb1600c5fa48196102540db54f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340d5723a7b14ed1751a239772c6ac9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b8e0a9cd2d3b00dfe2c5c794441e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1276b823f340c18791df1276eee0a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789d95819517bb87aab6cc5ef64e174280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7452f83999042f8651896bde939bff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a3e38dd83c0c021968ac3130b0e6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56c1cec7403501a847e193d513e114283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39711a8a5631c4dee07d85298acba69284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f9c5df1157dc55da53791cd385fc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eadc3e7c16333763df0a83783b0233286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50a4e6b75759a32e770fe3d5a1c5f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce5ad1860382c3958063698c19da35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c07c139a48ffe13565f36ca83074e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151a620b2c05ed3d90fa41af403d17b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc7167830cc61a29b3da78012d8219291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102a2c9ad9f1929143fd1d91106c9c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70033ba178c468b9e9e2d77e4862a13c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a8abef381a6d0b699edcfdfb17b4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba6ba35a1cf0f57172d31620dc5886295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911ee017234ac1f0408fba62f9afba8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d59d78a5a42b34a1bea517b1d71e3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8245319313b8251cb4b6114c213e60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2939df6562bf33911afd978b599072299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f125fab35d64ec4ea50c033029518300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a60b7b2e122c7ddefe46c418e3c028301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a990ccc26e6df10d13018d3784abc37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f6f1e0572d17459c65900a38def0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68bba54f004631ee1049cafdc250ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a2de2eaf98b0d418d9f00d3def82e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c6fdf01430bcd5e06b4634246f1df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc36566bb2a049022f596fd44204c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd55a5f836f2bfdd2410426ac34af1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03fef9bff0205b1669e95eb8a592fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3eaf0e16f743ba8a6d1f36d4489f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a6c492d59a3588cbc4734f71cca2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86aabc5430a3cbf5e3a7bba60e9307312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3795bf00174c1e8b7e98ea39564e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695ff78328085dfff063eec43454486314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045fbde30a646c352345236d95e1e10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836e45ed2f6a61837dd0e548b49aa1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b86ef1171558dbc31862b7cc8ead6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159456a02719a8c3de925b77c5f81682318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cba23e71799164a44326edbaa42582319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc0fdcde5174750d655264ae4c59a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1509224624a00b38a27b4dc801af9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ae7fd1a10c7c1fc4116f798fc7e9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da0c14b18d92497f85073e20d20fc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9650da10ffb58594ad24bfaa399efca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecf6d4ea8bd59a44b0ff3379807e0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650862d16cee4ff8a05338cb91ae6d36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3432a1f6e533b558481228d558d631327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf40d87254d8ac33bed3733c600f20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b736ded13cc63923fddd4494d25e95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681475af890f0a6e9132aba64a056080330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5cc6c45c2522d6d0976547bc58e2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eabc2c79781a615824a95cb42e7b54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f168c3252bf103fe1b925ddf1fb04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f1186b5379015e6b8e5e7cc18f923334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd143828dae3811f5f405679d37c0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cb2f36e938242569b3c0bee794073336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89a7a7bc141e07de3ee01be2f355fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ab47566f81b159b953657bb84a294338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd5b96e0f610d1ce8136ef16d1fdfe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd16816e66a609f151df37766185cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8c7884b24c553e3abd82fe3578d5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fc32e63fcc3de6d4adb3bf3f4480b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79dde01c7869a132000ab6821bbf92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e3426e747dc966d7b666cb6df75c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5a31a266bc1321770e6f3f4f667fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b98a553f0b936c4e7c2f1ca3dd189346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe311124b5f66478d7e7aa990570f6f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31ef545559d8ba92738cbe72bf7344348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5f51b4762d0fafcebf1f694bc7e8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46864c6ca0c9caba4ac01439197895350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd2c78d5eef85e66440d9f87371f5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2eded7bb713810cab1adc11236d39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f5d6e63c23ab02ff920de335412d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2abdc1e821cab42b0d0f2d3d1f7568354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09115105d0f9e47a28c1e9cdddb8f534355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bf85237f12db59e2348e491eb9b1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcad2ede8abe6a070e8346541d0bf56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f57dd062aab330c9d606bccddfbfd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dc6effccdb4ae50ce354421af6ee4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c98e27181d63fddecd99a323acae58360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a27abb672bc54f42b7a0bcee0eba3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bd100bdbeaeef905c384e2676a8d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2acfadf39df8c7aa822715916109d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bd462bbbece6681fd80f3a1076044364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63493b3917287feed5041618b49e5b78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53d5f747b966e6d370cf143c06e729366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719afdeaacffb0d05441c5335340748367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5e54901c9a439ab5e58e485c61043368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d6c8646ed79196ad697cfee95be73369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd054abc79f8367315233cc826eecf08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef2deb0c8d6ccff520925907aa4b6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be206111726b44cbb08512e09b61326e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fbdc58686a978f455d17926c435e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b972e9efc7c0993f67e3cbb1d4d2436374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bf59d956be48ec6147b5519b270c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5318129c3ec2c63e37857378b864b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71529362e75d3f63d9cb71216340b5ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c977dc7812cbc784a3faa290a88e4f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322a5754351217d39b67b7fe9d0f207379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a2f5863787d7e809ff9781074c4f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f06db59870e6c5607c75c0bbfcfc7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bec0f930a1f21440458d0f0bd4ef6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4242465a66e6f585cfbba1058af5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a16220cdf1b87fd80ab98a25f1fd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d65952d1979593f5d170fd87c61fcf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8174bbadbb49ee4dda6b64e07bbf2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1116f771a67b8ecc729450219ea4210387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246c296c4acf3baf5ccfe4ea639078f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d061a4e7ad55ccc34788d63321ba2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a21f8a16f67a37c414ae746b870da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc30f9c305a09b6d41a4715309b5360391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729826a33aefd51d8d7e9c64778850e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a067a1103fedf128ad26a75048dc2be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9322ba50d66156a309b37fd7ad06228394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a5ec68a522beb6e59026dffd07db6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cebb098e51c68cc3ade677d8dea24e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea350194ad983bb85adfda84398615397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ab007d086f73674f4be7d75cbaf1b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01132469a5dd8b9184ddf55f7ce5c89c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a5b617f4621e65bcfb50b6e91bc1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd8d6b40dd8ebc7987d1c9c9495565401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd847719a3505208c5dd4480db62e429402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451b518a2a66cf3d87ef21902766bd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d79c5fb9c29b0835ed6465b4e62cf5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daaf62cca6dfdc19a316a1b3018ff5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0932b1c79ed2c7a869e0819acde45e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1bf150ff9021ac1fc31e48cbd0f39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72817db662e2a7d7234c81756c3e46ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a50b63f89fb5dad9ddd72e76f945c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77beb14780a1c37baa6b29bee14887e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36b0807abd9a4fd061430747425da1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb072d1452db65ada0df7c4bb7309e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab48929fc00f3cf47436c264f7b6416413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0c021ba2c0447795f32adae5376a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f832b923bd575965999502663c7712415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd66f1c26653270e07771fad08a617416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f2ba8797c619f4c23f544d1336905417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff25684d4c6750f4d29e6ec9c948d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e763d201abbcc16cd81dcef476bcf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de6ee8d1a2de456596bd3276eb9162420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3c1afb8f58e157d5ff8af7a6d2142421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c35220a8b632b9a49ed207f13edc0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc453a746871ca94b586c60b36c9c2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d5806f9138239862d5e1fd46ff79d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807ad2fd4d9ca259777c422c9cb2aad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3feb43e7e71a9cfd3750c24c2bd41b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54259505589bac8574d3ed716a54f97d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a390e377eab0c8aba9dd6240bb180428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460910234c408abae507e3784c0c8fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e525ec269d609a6361fb36d61f0d4fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc68a8f58f55b6d5a69f903cb19053b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d50ee138c57378bf8ed3b528617ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9427f6891edef8ba81003bd179047433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661336bce5a413642820beec884fde6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ebd5b55268aeb8a2a643aec10a4a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd38b5b8decb408ec7f61deb647e717436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005278d5e2894aa6fc6ff0eb32c09315437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c63ce6c142b816b43d0261bcc94120438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a9c2d227ebf12810c47f888d56ee6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342f44ba9560cc188b3a42992c8e189440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09698f8b8845acb7353847ed629b1a00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4ee734e21cc7177e0403a62590ed7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e90dc5925c8d7b9439ff010efc6e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02ee7a83c7a7977b4cb681d6bbc5ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246dceb6c19aa40efe9ad501bb0d1a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806f42afaa57e57bcf144ed963724d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1b2c5b212973f57c7c1d7cbde935d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fc33433a2dfacfb3e3ca3bb9655fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171390722d733db569d8f94c8a4a8e5e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595791b0afec7a9837ee56751bab23a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14859047f30a7577491e17bd8e34f2b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104b4526a9409ca1d99b57ec074ecd6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90b4d6a6e1667ced1caa8110abb129453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0ab2ce846aa95131442246bfec963454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afe1aa43d2b012632899fc41a8d8b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eaf71ea935671a51b4b285f560651456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb45aba0638535f6752751ae9ec2c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ce165ec19eaeaee7cae895a06d576458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d024e80dd806e43c5c1ddd81284cc38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbe8cc75b95dd8ade30b0aaa433738460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b932bf33e3bc0cbf9b7dec96352eb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c8c63c0b2f08314a18d09934e75ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0965f8cf528ebe037c80a510e5cf7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7d6f6a3d2cc8f457032fb984af582464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1084d26f569c2120a9e6ad5412e827465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac897e7779615065bd52c5c190befcd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb47f6960ad391552042424346fbbec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83894f7b8e6965164dbe3e9354368714468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa949260f9b79bdb1d261fde977f93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee89574ffac782a3c3ca3056bbef646470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9a7a992775eb4269528d01393214a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a366833b128c702beab87254cfba46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e546bf81ab5cc0d8f9def42407faef5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cad6d50b2b92a33b05f07d0ec073da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd575477831bbafc4b3c5d01e7f57a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34e85a8e4f0f0138dd3ad1ac59dbbf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c95fdd861d3c100c10beaa56b3d68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4383b282c20c978958397a86eb9d45478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb23c9e071efefdf10da32f08fc0513479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fe7a08c01ac811e5657e89673de08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ef9e76667799b2568cb67bd465ad5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aee215be8e13aa120f7b63efb545ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7913007759dc9f7c011e9901ea3911483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9b50679da624ad666bb140034e487484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f67345562d4e60aaaa62571d1a72e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae915fd272b4cb4caf30666bacbd5945486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eabc012071ef876c9f38646644aad7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c95c8cb797409b6db0ea46b032075b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909b0c3f3fcdfb7769270868290ff21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31457d97d87669fedc6e896cf2afbb9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9f0a0057a07b70bf7d044408bfefb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8cf97171455bb1e17d06e12199868492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6069ac63777e87237e15f902ec6ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b14e864a4e035e1920b5f6129ec66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60db50c4edfabe1fdf11451ecc639a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec409bbd604a32b5efd2645ff3c888496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7c904f4deabf88c59b357780116ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992c012acf400f822b906624ed92cc0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cec7d3d973167cf58b56627179044499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703fafb8dded2ecc489a91d16ff4ec4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72a91550012a503ab42b517153316c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442c626946bb3ef6dd0b6b8ff7cf37c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368b1f02108edddc427d6b7e113f04d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bdaf0c915b0169ee47b0ee9868c03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bcd9f60d8970671e5d771798c223c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d9fa234be1fe06294d77aaeed91fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef442e4b716f2c62420ce1312020eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43e54c3ba57c128c56c4dd602cd83f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc34895909e49e6b7bc7f9f2e139a57509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b0bccb7be8c02c58248186c0ca0c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a1afa9ecabca75e2d9adff4fadc73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d73d2ce821cfa920915df78571e21512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63435fa3df1a17695de66de7cc5a9747513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044320f53de66a941416e7be8fce1b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5409d9164f0e2b343e1a9637987c155515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6db118bbdefce22b37140f4e8ac3be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d59af86bee00f7ba2ce382fca5751517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e26ff556e23633df00312fb873d3b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74192d34229e9e90da2ab0b2f0bf34b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bb10c7946dfa493f867481c0a7ca0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7276e409b7374d4c48b3cd625a15229521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c344e50a2372c663a34555c5610c4b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295c78099c721b66e45a306012f30c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462875038a446cad1105e70000334f73524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92bccf72576d8ca7a83c8f3d919bf1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4828344efb20ac001a16f06feccb71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4352d01fdad7f21eda15af332f3ac86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7b25b2082dd45a908764355c6f8e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9836376203776e032b1d8a3f93a53529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b396793c37c8baff35d723ec7ddc2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cde1ff3b3e1a95d8694b756e6c732b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a922b79087542e5e08f36d67e114e72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2ccd84649e9244c5d70a4cfa163e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdf1cd645475c95df2060c8695fd96534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f82ed658d38d33447c2c172cc1d8ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519924020b6b3354f41ecf6f75ad962e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fad370f74242eeff795697545fb1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24359594a32bd6f9e480e190fc4ad245538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c8bdf7c1bf80dc9a122d33e453599539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb256ce6fa8b252b243a41b8a2e48c37540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f533a92f48d44ce41094b92e8b11f8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbef7b34e6c6926501c035692f18911542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec9d132bf1a1832c9fd3c70a5c8b73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa0c2d0386661b56954c86a57c55a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b9f5c19dfeebded34cf074d755449545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af9efde219a4b32601e57b5e4005cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04421ef1df2bf597422e24405f6cd0ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b71b8296528e4e1e87fc7835d87cff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b482559221c9e0cd0e9c0c5ac243d6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4b80c373c46495abff5c6d7766561550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03be7b238ca08be91c750c8473ba0e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed743fffbeb5e658349abe4d9c99c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b764cc42ecfd4cdd1bfc8171b128d89553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3e7a882abc5776e546642711cc1d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae35c3dcc6d82823cceb65b8d94bd09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0fe9a1efcc4df61278de9d23bb337556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29481e7537aaed1a040f1d9e4ff0e93b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e0132144dacf30657fe16788bb64b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b122d6e744984d5b0b2ada1bd289de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca651881c35d6d844c1ba6cc07af55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa66c164aa477d533391428ca0097b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cc49ad527fa4e9fd7e4b44ef8bae6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b0a85ab554a42badf5e1aa98bfd8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ff7415cf0a0c1e27913b0c39358e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd80456bb2e2411e0317344da50f1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe870be56afada1c8ec1eda2419d0af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e2dd7828ac3b59a166097cb43d908567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184327fced6d7ff182192cbd12ff5ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424989f629913e376c111f790e088c4e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c78b764556de234bd1b384bbe13b42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f73e2698a995f8844fc1d1f3d814bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18d87bf781970fcc0c373a975d5b89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6375f740550ca842181206abb5af2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a125be5fd868689636c5a6b37ea86b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ec9951f43d327599dd0014ae2b3d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340f5f673767e0252e37f2c4ef1920c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523db0c9d76ef166b40146f0195a645d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c190ba7ee56d4a3524a3de173d899f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ec870fd38a3df622f4f3035c984ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf8fde00b4edf3249f18187214c9e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb22ab98cbac2f03a062a01fec81e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d852ac67a9e1ef9d18f9c1366bc7de2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ba88010b4b0bbe3382740306de909583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb682fa8a5a29cd03193226e72bb182584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b744d4b1d32171b0d707a4db289ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410451163d11646e9cda66d3eb51a8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa566e3b3f2b4f6bc62dd4e49aacee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f80725c88a018af584ee7d439c6381588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411bc3d42de8444cced59e806e60b9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545e453b10a46017c4013cb242160ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cffc580e06b1ac5d50e26c7b120a22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358d3c1540665b915ed5332251161f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa00b7bd21a6104c35f3d875758ff91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f106e3357354803309c4fd523013b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ba5a66a5670b99d8fb4d81232bdb2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b5194ea88c26d9d9e8c2bc685a3dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac1c0e48553ad428e997c977f2fe12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f107d6addd218e00f0ccab4c5833804598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c98186a5f4f5921e01c1f37457426599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e792733e1184952a00c056c6f4bcc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06c6d73cb6e5188a50ae1f395b8ed9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec96eb1f0957af9f3f6d4a6f3e0e5a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b23979f33c1751faf6916ebf49ddb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94f40d7fb0902d5d701c69e582a267604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ed0d056e6aa81f6664210f5e5ba85605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee80b174ca4d9518856b01c5fc1262e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e8675da0485de3733331244209712607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc18236907d9d568cfeb3930fff1523608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb343db60a7bd9e49541c41edf2705609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df376e7e72ceb5be08b029df0c80f73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4801102b3eac174787e4e8c67bcfc6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb477fca53eed332a137a4907c4af3ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40340efb49273c2e8c57463aed7fda2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd058237b2d79fb3b7e30f2ce0f51b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae6441275b76591ccbab722ac71835615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac769125aa772c35550810c6346789cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6708abeb835dcfd87a84c30f5d6a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1606e900200673cc2707693592cb983618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a0377330e20e38ff80758ae04b243619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdbc27fa89a1f6b314d8ce351e1fec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376dec443376065aa6a8b6c27c8b78d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d5309cb04bedd04d8eb2ce7f86ca0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd174f9037e0a2b2ea656267511a16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f2fc65538d19e68f44fc730e98825624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886b1b05239a8ec6f5cd5ec10fb16c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99d3a536a0457427ed6f79478b2eea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a43aefdf12f7a422b176784fd677b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fd62cff4946de677b12223318811d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a196da87c118cc9f2e47d7874ce18f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e900a54c26809d5115f0ea792f74dd1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1cb980d7903e5cd1f520aa9600fe3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23b77def9bb359fff5a63e498580c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6b57cafb5dab1cbf9c70e90284933633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0371a3c3cdc8f3f433e4e0de049e6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef293d7b9eb935cb4d00ef9c125bbf6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e083c25d627527a816cc8e6da2cb000636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e0fd22e45d503f74d90302c348ba9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e0d2fdcc173d99acb43a4018359f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21be35167a8787734dff0f364ae916639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80949c7e610438de849610f3ba1f2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683095551e59eac07e591a87591a38d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbffdab84fcceba1a5470a133b9f029642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e0eb2ee8ad598a7261ab73d5d6141643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dbff74d4edf6eb234d16923c21fd2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ea50790314ba7bdaef6e15743a7f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335d360a86af19fea2b7fa9171acb91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc1a4f1b2e572954c1e86502d81da7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ece8f398476f8a510320452d1934f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcfbc5a0be9d20070fa8eb15c9a4b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1ab37035906453345aa5177eaa5a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19a1be52882afd65c5fc9265d47d9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c3f9ad1e375d1045798bfe4191e60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce622168f05b98095f02d294dd5eb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b0f94d20804a7c9187eb68893b555654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75686275b69e03a110a56e0dc469bf6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506d652cbc5ddc24f2a92a2fa7e85ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1101e35ef2f4f5b02f32d7c7edffd8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ce68d6e623e4714c9388397eda6a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dde8b83393df8ff32a188af1570f0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bfe8c0a5a7cf440b60392d357e5ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa362ecb3aecb0735233a5220a84ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393c119c23244aea4b85b0d72074f59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca43c9eaa1a73d7128b6b7bf6854c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdd3161d6d349a315f503c83fd87bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf506f0e3da485b4392fdcf7423815665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb577c517a85771c5ef1d8e145efbbd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72f1fc1f3f6577da8afc560e5455ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf824ed9ad6096d98e42ab5af1bf50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba805da51571a6c982944e503b89af0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d019be37b9a339a3885b7bb235c81e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075c12a5202f060fa9dc9b2627e9883671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e2b921a2d9bb1cc4930972414e217672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651385158980f67200344ba05a863208673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd422a81203b823f653ab71723cc44674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360ecc4bde0bed886cf65b998c2dacf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadcbd43eb50416409b70b52726bda7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd278a74b7b613cd2b370bdc6859fa4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ebbde0da1a70e49a01024db8a9fc7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391356ab6d6a6c135ffb46af5800ddf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94800429c48bef2420138a5044b469ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d10dc83b30d11ac1c7dca0ab114477681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73b43e321bf56888d218e6e76f6bdc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ee84c7fefb1e4b7e5c5b392554dc9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781381a5446de8ddcb77fd18b1290318684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868a9b0bb4c21b26b0c083bd250558f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872660fc51706d9c572e7c8449cc0334686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559bd210744fbcccb4b03c4482d7f57687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91102b272e872fef427d7950752d9b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be13b4552da35027d2fbe176ee6045689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cc2ba73eb576f17a8d9a59ee6f051690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56f8ca5d6f691eff276aad3fccf336691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4896a29ba38aceafb2c626d7efbde1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76443009c62eb8f8824268cf0746dfc8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299f1930b54ea0b7ece190d4b00af46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc526beff5fd1a16a0a29b6216403f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156297ce3a3697d9c1f337900d3e570696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf82fa0a8fcfe7a8666232120af974697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759a8427b849b4f7dd9947ecac1ddd0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f4335b58c1838994528c5a441e8bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3810860c15835b5e840e69e6747dfb3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f04e7f5dc21c0658b8c8a9da914d04701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3610a0fb4c17521de6c3940eb2474702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef577f9eaa077b9a47561ebb2928742f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3393c312da73ba510cdb19ff53b16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b48cddab6732e71c86fa989c0325a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72919b8524e98fe1ad4c66894df56350706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b5d913a63853f37e9cd6ca5462ed1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fed4cf804d068854b0fbc994f5bd0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3537ccc09e83611a925bafc05db6f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3601a19b34351acdd943f2ad710e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944c117607b710e4404048e18ad9905711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e3f239884fa26345f8c891c911473712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d87eb8238088176cfb1ad919ddc177713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bef26cc68c6ff70d0bc598ec8b76b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6120f4606d39ae963b064b4c0f710715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657ad13067ddeb1ed2d0a7d3848240a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb3b5844edad8aeeec7f1e8bf029b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0388a15f65471a9240c6a18bbe7e1e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb56c67fabd8337a7bb47c584ac0df2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716243e07cbe9aa410a7e7d5d99f4ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124d893c46ec85f3999dd668726815a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4dc6bd222210bfcab31d00a71ab40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4293c9e9d3cb7564c61da6039076c66723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92c31a76dd619ca3180bd39672ff7a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1308855c137228aa1506de671cc6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e058de69aab83e23b05d42b6e2302726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae045ab65b1a43f911fba93c3a94ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a485388d8c53b6c2073185b5c9a59cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff49a19290796fcae3d61007c09f74b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1e60cdc87e24acd06dd89fb3265bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92ff5aaa457a6d5b3a9977d96f8679731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f63a7de762bfbe0ffb32b7cd9eb858732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bb0f829793f241e2aa317d1479162733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0431060d8dd73c4d4704db8ee843fb1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75575a0c23e15ba583c8b01be06abcdc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbcd51cb338a5feef3dc573aa5600f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95517878e0ffe329bc04bcac7fec5e73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041317c3d39ab299189698c135370ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1badf95e5ec11ec043630639091646739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173621303eb52783160103491f9f914740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9e9305608800ac6cda35a9b2366c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e50604e1ae6d78d2aa6ebcbb42e0a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d16d039dc3c534a2f02e65ad9d7b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd296bb72513a29a43db9e010522a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac393b1388d68f5d7b837dda1051dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dd4f0d295401c071841f748d42cf8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ce76a2a1e0ea081d003fb9bd5da21747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f674e0cb0ee6edab40c8f0f8b30836748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6114fedce51e63c6a88155a4888597749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55574afccb650e8319a707f62110fd38750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f9e59bad084d9b0d879204a5a4105751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fed356f06e7f224ed660e874c25e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ccdc4c890880648940c947aa35f4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e712f92cd7631b9ac046bfec02f53c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75b0ddc9a249a1d418653273f837d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159d355e1bc2897fc7b44132187ceb7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d685a122b7ed63ba1083c9038f44eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0321d720b24567489cee87a6e9efa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebd2f7bd9d16c2154948579da7f1b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cccbc1c2d63cde49a78cd69a4e320a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff13281c20a5f09a7cbb1552e2d7da761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274492d233d6e8e0d38cb34e9f21e35762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be13de3b6e686d9b142d3da9eaf827d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6d844310d0863f408c9cccdb6a4a2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9ab54f23c3c2aace69ebd00898eb7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b419bcab98dcdab1f6213db507335d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdb45517eaf3c45bc8e7f06e3e9a10767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>