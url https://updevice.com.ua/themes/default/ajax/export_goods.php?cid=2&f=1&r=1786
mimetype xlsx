--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fa629491453725dc9d96e3901d6f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5cb465f707ab14701037db565eebd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a760ac1dcd19913bae5bae067b8d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afd9b87a45210e5b4680ce6a18aacd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478cf5a34af88332bb74b355b47a9175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01ec6a6b006b14a206218300b5f3a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d6c22161d5dc4536d4ee43eb681347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239097173f8dac9325c994d72c593848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d2249cf5c4481b0eab52c0bf875869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1138739b67fa1d0fae551740fdfce310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213961dd676e6479b5308245501c00f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520b5d6730c889c76f75101a200199b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37431a3151f1f13e3c2b0c4f5846b7c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9914d2ef2a3b48f09b050ba83779a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6fa7564390a5dfecb938fe468f2f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdbe1360f4df5bcc0f9258304eace916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad12c9f52937aeae3806dab2c3949717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bf3a6b2135e5f3c201731c1f8d77e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6b0fc2e75608d3d4aaa0615b5d94719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e16aa7d0a8c1c4ef00c71618de278620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905957df25c1763c1d370465fefb454821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e0fc4843dd7c4cb6298412f89a8fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a433a0cfc62e7124b5496b333cb229923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60972dee5d64edee13549b656608ebc324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130fa023949ae4bc2ab97536c15b6c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3173880d321bebfcb63b279da56b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf331ece8d56e831c6b809fc2ca2fd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710c698ced17bbf920397458269828d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e529d6efb6c5f945143b00613f1822b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2896b7469244866b7c9427b8fe49f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b555d09102d4ff9f72f775662328d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ed5958941cf8f8714746f36c981b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f02d276dc65a78aa3a6e690c549d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ff888823cdb6b493529fade58479a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf00bc0cb8b673c93f896725e0881e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa0ce98b877e0f9227827afa50f7d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3b7b72ab3162070ca5278bc86840437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78626ae79d2c7396bed8b04ac1da7ed438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96380c2bbb178df50f9817489e0b2b1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce398f98a6b68c60111ae2b37b01f8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c81fd3e015f13b74506c76029849041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2db1eb9f24bbc10ac600f8febf175242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0533a601502c0fdc1d3f6ab02b3d9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54391999fdde3e7a8d344657bd5f87ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6d1405a4308ae1989d8a354e0c7c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc99168f74de454b1d5db6a8f6be2d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad42c425203f0e6275281d1c595cb3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18153f39e81cb359ea9e14cfeff7c3ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bedaf7256a7385359702635024350a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80751426f2a3efbbddbf163b4d721a1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707d6c4262bf4ad7c76aa64474ea36a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316efde24eecb9e3b13aca36746d3d0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f007b3f7640ada252b442cf85ece653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9394bb3490d3ca56ad343111b1e59754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5d60c0937d552dd1659662a2c458055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f8b844a315a1277ef525b9bb366e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ad7eab037db1daebd75d8c898445a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60e3d58024aa23069ff2c407fb626558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba4a475866df461afff694b674dd1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d5a672231eb6068120c8f88e5c5e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0580cee96b1843419d1af24c43bf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aab08179c8af5d93bceaaf9d7a119262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8fc40fdb9158fc326d4065d06f74263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f35e5bd38e8d9e772ec020a958e18564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f023e8c755d9d134e74bd203cf9aaa065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bad2c0669be8eb59de4a1f83d1308466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40838c4af0632d978f6fcf44915312cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe981f7d82d0b8e3121bc6816b878068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a2fc32f79270834ba0a8daac74a2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a039ca4f51d5f1b3e037f472ced2ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac29eb8db690139f463569255a81af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70a2856db29b5d58c456676c3c416672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd84cf3c615604845a4a6bc4cc9301873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fecb4c17f66c6b57592a1b1715c7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd18e554519d6b778a46d7b293a068b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562837fa88b295301a37f7f88b7354676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034391dc5ac2137c4a3b041589132b6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe888474e62a6cf13b21abd513b3d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa239fd0aa4cc9e67cb490803e24a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f37ad59c31e0e53df961c4924e9fad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33298e3f28816cf27d63c18ef9c984fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4f43dfb7d8a5cbd626c0ba6a0a0a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db12eb3e1815e499606a40b1cbe32583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43559a3d09a8a91c985284af188922e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f318539856e692967369017714e6fee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd50cadf9c67005e355581f473044486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb0eeb1e3322a6128eafe0e1ef7d9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b714be5f98861eefa945069a6838788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8a33b355e2c69ce0d15632d08272689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3750a3498d4200222ed968ef84551590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89522772199fc29b98053e19c04819691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86b1f6c210b4ae3da0f75fb569ff4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65066fd6146016a3ad540e0b40f9c2e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8c8cb7ca16d3b65112524eb68692494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e39bf0a20613b8a3996e18900f28b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b258cdca6980785774dd611869281196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e42ddfecf9ca5e61633b49f571717697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c55b8e6666ceccd0ae60739b771ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c014e40008902500572bf756a5f7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025ed57d555e8a232222a26053791f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa71d093f87ff3f0bddd53ac092ee5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b89ea1eb5453f4a0247f1950d76fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef9c29be526f3d698b2a5ce82d4ae4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2ad56ef9f4b981fd90b0aa05072a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1ebe0919fb42a8e978d550e4b0a6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801463eb15185cb07ed232c181574c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7a6db4bbe294b524b95cfaeb091b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914c4aad1beab34088e7838db450406108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8accf37434734ca2ca40ce5973a7c9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fde736d6c160a70b568710b3c6dbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b06b568cea11156d2c2d6cbb4ae517111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de6ad414815dc710d8d25625679e21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588462fe1f4eb4b0f5dbd02938eb6a88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b2acdc07ee1083bda9ec43fd02041114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4b4d875ad473d3ac739f30970e012115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ec4e781a44c1ddab0e386bdd6ea03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92735315f588060de6fbdc84c7f03403117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6d1bf2209c4b9e9cbc8e9f48018b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88729b87deca93893972b8f1a11a9d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595956e716631bd96e1eaf411d6580d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7d7ba2eb4a343b6892b2d6b0d70e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca4ae37d61ae9a8c459f2664efe795122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11100c4b15bbaadd68d7af4b691f2260123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d047c7a55ab242a3067c5457499e44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226d4d7ec4264b9ac28b04960c37fcf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eefef37ea560b81590c59b3d376e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81bbb0e827d83f5e6ef19e37b3e81f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7ac982a79f5149a00d63c2cd88577128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93aa7414b3405db949adfcf55eb4db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e70345287d8e9c31425da1244e3f53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd0f2500624789fe6dfa72d4c4fa6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942f9e25207210408aa424af796e2fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3682be5e5fd245ea936c5164ec8473c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18fa8eeccec93a7984c29697e1c181134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29efbf2f6a618104bbffd31124fcc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d76cb505e7832b8601f63f5658a7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f219ba84d7b6b471a50f8c86decf15f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9a119d2895c38603db5a07ed7d917138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34ce09d6642d6b25a32a5f86bfcdac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0453fbe00557246295dafa5a76d9c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5007d21562793c3fe27e2a9ebe01b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c72994f74211a0b725c3b5fa543a8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecde29448e0639476532cdb6c17547b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95baf095d269d6cab09afe285ca556f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48151d6e2afe488ad84a285f9a60d7d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7a622d9b4a4b4626464b39bb089e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043dc76a8b0da78f5318b0bb0efb661147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b143f9639ce9468eb61ec8a4b8f79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84ca1f3b1430b975cd47fcc5cf3af9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf79baf53eac3eb7dac812b3bce2cb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8fa44dad2d1d6e6f8ab4c51d62267151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df7afb9fedda1d47c321329b30acac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980f2f96925c1959bc39da8035f00b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b076c30ccd2c92766abd0f391b7429a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01150fb42d8ab9adff700b73f31d3f03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc49c7a396b5cd90cce6733e49dfc75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56e44bfa0fd32b3a0e6d43595bb7d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac49b48bbac2b81c12084cba34bf476158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff03c92aa7005ac3110415cbecd9d27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90754915d038cc9a8edbcec0f3e38691160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb574a2a0738e87ad950ed56060a588d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90108b18652ba92943e0191885eafda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b60d5aa2bc402e253ec45bf5b683c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48766c3f54c16f7915b65faa38af735c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c885f4afd89b9ae89d8b11ce09434165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386969f5fa44610f4575262cc632887166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8928b76780ac0ecdc49a53b3a604303167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669a6d156f054af97f6a89af38baa99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d805e6de5cc8ef5d90fbbb08bebdee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c01f3045e6a2b5a3e69133eab90eac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0898a883752c0200fc426dea9e7fd42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73cc3ef5616d401ec6c8f308a54d10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767110c6e9f0a1b6d526431ac26144f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55a8f40b9ebd447cc5ab25250dd4aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c622a9e82057ab3ceac0ad4bf352f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adccf7f9107a6827b0d838a8dfc08f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28d43905bd5f5320f0c06fcf492324177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033eb7e1dd20ed69aa4e7e4684ea4af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce92936decfbff193778f00b759ca87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ebae6afd802006f6e7ef61263ac65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68a107ceb3d7b3c603f4e6190d5051181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7b8789e48c38db0c61fe270b47079182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dce35c010feb15166289ed39c46961183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84373fcf00d03479eba1dd07e7d987e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97abe14ca7449b413b8bb99cb9fd2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a63c9fefe2fb64da7ae547e29bebd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67a85062c914bdccfa7e6600b9bceb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cffabd0cd45a7cb7d694fb831a73e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f6203fc8cbfc9c4ca436ce7bd438d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44272c74070afe43cb4c436ce83a847190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824f3193e99bba894866675710f324c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e13ca8583649161681f8712526d6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe931061f3c58e17fe0e8a3f714c8afd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ef3c2f6d7d8a61d88e0c5195d9b00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5bb92f037f492b4fd2681f404483a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cde05fc665a9c73dc2d1406a5f88fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889c8f1ff9485f528b23d37d9f10923197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fe71d06458788e4614ed606395cec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eea80973d6497dac43520491354a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e532ef718f0d9abde88bc12bd14ccdc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b740e5ebdde81ddd15b2541577d5ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59707337dfa7489030845aeb83b691202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783cc4fe821760647b60ff7090be57d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951fe1eb0a667cea84df894b3d98434204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdeff2bb46b1619d96cdd3c5245459205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbb62def158479e55c1f3fdb8c9144206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0ea815d536bc06e0c15cc6f623017207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6409aaf5ab9e4923673fbb7246f4ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65108681fec4b56b083e5339531b66d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1c72e7993da31570b3f2724376bc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f581932a6c953fae34e0071907b539b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472e763b3553de4b3f8f384d19a56b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bace515cb48207fe230fda20e1588b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ad5699c4bf435ce03fcae31ebe3e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249df2772b55b7eae516e660a0ea724215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90c48c234e5111e10e9ac69383fd69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f1b331547fa510dd665464eea833e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25a484908dc4a0f94d0f995951cfa8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f4b13e6fb6c02e265ec4b60b372a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f745a56bc9551e2a6d5fe1a6d98d87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab23efc1a88680a0152c6dc68d7626d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7eec93f2b0206bc53981633c0059b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f73d63ab2b85f6552dd9d312fa0a73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da235969369bdde408817411051de8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835f9e72374eece59bb3b2c2b030010225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3ac9832713823df80d15a5b0aaa88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288762b1895e6eb0479fd5bb87402a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fe8b942c2837d06106501d937a97b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d9976d278714877648ae5cdaa3234229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d969a3266bc2049b61de77634ab76ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbeb2a87b70f67bf27b9b53f01920cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38374255a4d3bab8157e14ce17218275232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12a7df17229e2faaa9fe93bd3f1a16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580403c001205678e8900c391bb0e54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cc9e97586ce07f94237ec12bc5d54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5b1cd71a66cc8f8f36d8034f1b29e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a32de32037ccf2245d29ee691631e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd981cefca5ddbf72009d97df23f10f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1536e2ded5d7543b4e662c1704945239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dbcc2b39267960a4b602b00f5c030240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ebe84af775eadee66d8adbe86c96e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4bfceb164a6bdf02f88d834925040242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b6625ab5dec8d769f4205f8db5286243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8af1d5c4083e3659a536f593537b50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5fe4b6184a4774591fa7aa4c801b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af553f81946c5eba0bd508e201760379246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f060c8a59a120c37f8ab58ea5202bf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11b3139d03a516515e00842608d967248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29924272d76b75ab809f36fa9587b25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9713c75401f4fed71a4924589f0bd77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a18db19c1b6e7cf3eaa744b628816251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21a678cf3f61351674eae5aef06b33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cbc923dd769c5c58f74a3ffea0a72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471939114879327028e24403fcd40e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a99f6bcae3b5771b101ee95d63f59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916dac883d4ada58d94f4a4ec68973c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca41e501d458d979b98ad946be44ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74470ada86f1786a78df102e4f09fdb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d71c28392f9217eea685513ae6d4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aca93290aa42facc59b32454d2832260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872324f1673166f9ca365c664d0556d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4a608da574ad8c3de3c681eec333c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f419982ff2c51d6d650d148142fe545263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a6beca626a7a8d753398b80ad0d34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c808f457cafc1d80e87da06f07207b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb52680cee05ebd6125b6419b2eb9c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff5e530671e41345629c9590f49d48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507494f3c9c5780e5afa35b67846d63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf113574a5d7cd71e61bef12580d8bab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df10c78289fd44715ba2e1cd127e509270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5df503873406a11135c2a532bff8a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9f168a3f846b110defd48528e1b6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c6b79213a835520646531283892cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a245756b24743c52c1df60793c92c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06547dcde285738390e3feb26c10f5f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e4017ec07e51e98cefc65e40f0ad6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c614c6cbe6e51e07bd111205a7930f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c78df1a47e579123f474ed919ec1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6095ef51afa9fb5d04ec2fe0ed6ca18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a665ef1a0a7da84787b6d3c23f5c37b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa7ddf0b75834d7ee571a839a3468f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940390e84d902045a4c07e6164b92a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90affea7c361b0da18d8c176efee343283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac9ae29aedfed6da1dfc045483e64f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc002feb704edf3bdbeea3c7e6fdd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b319b2f96d0e900bdbb7646ddc943a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e735cdb0b49856527854ade074df2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea8f1c8d4660ee7c39e72f665a3799288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a017635b69f735df91af9613c9032289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a735f68827c8e7921aedb51a5ed2881290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b004b152bcebce728ed19caf7f72c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9feaec2e2e971a55b0a7516b3862bf4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83527645eb9533adcb90b86724ee5696293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396194e9473859e24cf5d613f3082e6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3d8a5f10a2f964e3d844d525e497d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ed0ba3d50fa1884c40491072e3879296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294c9d81d1144216974170733b07c85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff2cf3169709c8b17a8ac4f7572dde298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d8f4c185b1efde59753eb2802e793299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b86d1544c2ac8f29f9c75e7fcdac5a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a75275a29a1895bbed64ac5a92e50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dc982bb8766bed8a4c2b2b3f53d88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d568e41bdba1d0f7a68f9c6463036303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada16b31452993ddb08522df62ee891304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fc9fc777d0d891af7fbfca19c5f79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d4feb395a5aab1101a436236284c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b58cd0fd74d1b4662ec98bb27c2485307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a3a44075e1762c46ff07ea7a43211308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29b53e6e4e44d31582e83e1dea8a3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dbfa0ca79616fedcee7840acdd18f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d600573fb2d0decda3bb2446ce6451c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae33447cf1ac3e71c6efd194ebd478e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b99bb81dddd0831854c6386bf1bf2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e0c105ee3ed2d140dba67e632b392314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75597bd047195d9cd80d7300a77f387a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0230483e0b5d1db847b85802b0f855316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bc256cab7bda1def8b3d69c9ad3ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107dfcaed0dda5e34684609ae9c68e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b5228de332edfce6f7e073dc71eda319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f33f2315121c7fe248fb26e3779a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5d48ccaa06a15180eca17b91dee02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ef55b295c3aa0a2d2bdec4bbde17f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d7e63fa5e1aca85d487f53e5240d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453f1f9d1567f6c86bf6e989f51eac6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039c0044c075ae9566c613a5ec1c25a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc556030c688c4e4efe0b60c7c57a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074909adac7657ceaf784746d1b5dd12327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96559e2adb7b87b0769c7bce9b237d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a626caaac4d0d59431df8dc603a71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd2d54802b2cfb4782f5700ee14760330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8feb81148c7b1d204448281db0fc63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5876907740bcc53fdc34b63e2daa0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf5c2333c5cdd55c7bd3e0567d420c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55338addc95d45858b503c7369750dd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171aca3c60a78a83fb48f0a4050120a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd1432077ce7e3ca29a1b588131cb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693b5fdd74890507181d8291934d8eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1c2f0ad063f2f24ec8c0042c18870338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d8b37d0e4d1da2cc490c95f94bc11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ff9c29ad933a53d0f5ce9169eb790340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc3ef83654d8a29da42a27479cb752341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdccea2cae6d2131453a5980c7c7b45342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09c0e5ab2d03756a4143843baaade6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edf730fd7b8d62efeb123c26e6ef66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb9146bba213e2d6bc4734811efaf1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f134c57ec47c89d2eb0f53ca426e38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57e3ce868e9607abb0d24987e3b7d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688c343fbfa5b86ff0f1d9cf716628c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87436f6a4cdd5a86c81eefeeddf592349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb79f97c6dd69fcc11a0c29e8e5ab0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2a0252c43b0c5446e1ba0cb10db5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d086d1e18737d25e1ea5a0f5cf7c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab008f0437cb83b7b81168d911e7d751353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d48fda9a902bf3a5f451cea92a01c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dcd61a6e819c3d8ae9b1ac3ca54d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d479c13a239d97d60b0b3f0326bab0d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6663f139dc883a0e6f06f7ef250bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc0070efc5da10931e51df2559aafc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc4217efce3091f55687e27c6974de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0698e964a93f2dc13095789c5ff9fd6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd9af2eeae76aca3e1ba8592c0172c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ccd7af6f0d569ec6921c88c15b4e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249a647838a16a067445068a480b458363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5da6839420838b4610b201ed40ae5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1299f8e287821ffee7c678fdbcfb6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16315da86caf3dfd39fd3696e581d7ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c183f405ee23ae2bcba0b5744dbc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bda2810414dc048ed50bda18d36446368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68114246db319ec5d103893f99249ee7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b530c1fdf270819066584bf62da597370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129809dca33887c342d247e3ef83336371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91792ec060908c976b3d3833dc420724372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182d25dd0371fa5749aad36390c021f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79888e51102400d584500e18f23a9c6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cfd9f5dc88e9a3d718cf3a09627fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d474c0bb9331392c7578da0ac4a73d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e2a4bc60045e411371832494030ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8100244f1a5a0d6767c2b1c70e670c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c7e054bf00aeb346c90cdc4bb1f23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3bc3da639f9a12e921ceb330fc2d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c235273c3f13be3aad17025fd98ed0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19a4aeb9e0f1d1edf5e8709f1bf46b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686bfe2c8484882cdd4c5df671b0ad3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cfb3e65996d80f298eb21cb4c44ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82483ecec9aa75d209b6d8ff8b38afe5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a46befc0c903eba48dd20ac1db2a65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8e4e76b09c65bae35855f043c561c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24803bb76c0e646d6656b0c91237705f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d5434015a55373ea25c9e0431d9eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c355f4d0da30272b31b7cafbe181a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db3b21c4200abd6af3b048acabde6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba36abcc4a8179652ce9566dc108001392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29543038a1dd958496760a749f8fd0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aedbc32f8e0a82e85570b2491bc2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2363f3388bcada9a890f2b65a7ffa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf6bdfd8e02fa146fd1bbff2edae44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62347829bdf4c1a1f57e9a5642e0135e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852ec7421e43155f41c77eff2b91004398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b1b045e1bbf5ad75d1165e8dbd719399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab41e0bd78d2fcb00f4c76dd6251a56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176797479944053cd9afd46d5158e292401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109e6b63454d4d3ee68850f367b6eaa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9f4eaed5da662fb6d820c6de78ccd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8292421594800c87dff8608acdd8f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6ba14aa3b45c8b19a99d35735c52c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e974993194803ac3c3fbb41b1d720406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114760280832f84e103a853415792d58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e15bc2f3c2b45b5b86dec358522e3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ce0c981e0a47d3f5a9f06663d6156409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d192c223c0f72281d1e8dac0c7579b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5208cbd97360491695de587249aaf8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ebb769eb9f384e79fd50682ce59a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea9afef117a1a540c2427defae0854413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde0df23db6c45d93ab9b241d3a2225414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ee718701ee650c2636cdd7c46bdb3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ccae7955f492b7e444509c98b5079416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d43220494ae35614df235e0759ad6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ff883b1a3fb967546239dac2f4054418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6afd542f10655e84f2f1f610cca77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d160288a4ecdf11d39d1730cd837f17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c49ae12f76897eefa4303862251300421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a54d528ce08cf729174a2be10e2da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5c756a27605fbc54985e6bba4b2a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f938cefa115c04404b9cc76109a4af8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd27026a058d6b4ff700b942b26f1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329c894cf5003e2e577e3623ff81481426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546da1831e984d3225161c8034fa99ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f692ff5a55ca24586a59f94336d16428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81c1509995356ae36eda6a3aa006e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00997847a0a018f8a38fae438ba2430a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7146b2412034f44d9d58f0624e0b100431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a045ee3d300af66f6da65f73266958432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24df417bb2d887da1634e8d40df3161433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8fac78658695b4bf95ac6464e2062434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339feb9cad7517dc24f4bbc1c82f487435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e1d330daac2b4e43925d6ce348f0a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939a3599cf7db35efd86ffe1868d208437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2ed923667e4f64a5c5fd7b0e58527438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62894f8e7aaea79799d26a590cdb4d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11cd78471f7a14b75fbc003bc62fa9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4e0a3b15559e08d9972fe08c7be9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab66c328bc01854f171ed0cd159370442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb5d73f0d88ad7b4dcf75d1442009f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a8e3ee374ad682746f44233f79c00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5d7635acfe0ca7d72b0793704befb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a21bc19c3f05a0909ece8f9cbc5e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062db93f7bbca59c7b35b54129ecbabe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1903a1546b6cd47886e8d0a7ab759448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198541d703c53a8daefedd4c5e0ec88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448360cbf394660669faf86146b239c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8e8ab0b6d22d0044c41dc000d8aac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe113d42b13667fb0ee331ee0691cda452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548353c808c1952b6f753a56e5a86739453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74bf77adb5b1f3c6d2ec14c1563569454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af4991eb69508b0dff5152081d7e5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2dc8a5475ea27c01212468daabc3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58731c46ce0fa24fd8045068616133457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f26281021d52c342189d7c845ac83d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165ce692ba7ef8424e44afe5ea81e71459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661ff36c96ea520af573b4a9c5091b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12c930f6a02d366f9e301dd5f2cf1e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a09cbe6c9166ebbcb24ee6b6a8f0d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023ac306bc193720f3d18f9d0256d7e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a45f2df408d799d8e4115ac641e21c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49238bf78affe9cc6a56f9096dd51016465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20012d5506bf2177903f0ed0cffcb8a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d359c4c74f0ad393643c35ba8a7a1de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e143e3bf8116bc4697d3c0b063a524468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4d8b776a8515ff8b3d49ee832d0ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867f4884669a97f381b80b9b4b5f9df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bc71b4ca4441532c5b9284791c53e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112e6265dbe2f3b6c460c125c47c99d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61225bf7d43c6c0f47f6a98ac2d4b22f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d6f0e2efdec21ee8e46629a667f43474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf052d3ae7053fb211be0ba707f90d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a89b33d39772d6368836b8ed63851f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556dc89089daee55d23c5240e1e900b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9b7342b1995ececcf7a39e98f424a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d1be2c0c42b9d0eb92f6270282eac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0e0ee97b4c6c371dd70627333ff6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0f19761d59af779dee1fe41e6bd95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d4664d3112a1c811380ff3e53357c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d4a5e434f03da5544b837550f61ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a61bc53cd54de9938119a33296b587484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1d689ac2230a0e0222169c10522f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56bb3e99da660c6aa00870d8d1d677486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8b139a85a8b2499a772d5be8632f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f8062cfb7887d10a64f0aad6f33f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9b2d6877d9f178a5a4ef40f55bbd5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb39606544bce7afdce301af0af6dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398d839ba5a9d07ab5c236ea1588a60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ed8ca965ceeba48bbb5021b59e097492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d515fc38e1e54eec9a505c78050616493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f16667937a40c334ae376556a1a179494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22f9a41d8a820bad1fe4c1d4ebba0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810789c9aaa6ef834cf4625016bcd74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4f1007d74528f569a37b922c1ea46497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca563d6e0f035e7ff1cab9e8e1d477498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338311081025f4579035d813366ea79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d94e1634e263f1d401d6fa79ff6fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f408844169d4455e8cbda7f37b52a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57417f9fac6703f3f4376811aca92b77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e6840c422393a2c11e5a08677d127503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae036485281891f02fad7b0961338c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dd15951282697a4e6750ee0969aec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21715a047519c452c62e2b06dbf0588506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296fb9f99b077a7751b83b1a3c95d9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fb6de1d0b74cb47098eb1b08c0a6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d2baca2551333ac21a75bbff2803c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d89847ba9bddb351286cc4746b0cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a52f35bd58221aadffd322545e9e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf734ad8f0a7f3f51e5694f28f34f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b290f4f59ae192a7bacbcde3169d5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e7bd14bed3feff056c04810cfa983514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db01d93306ad03ca6c7c6eb179c58c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e84b2eb898411a9f234b56f2ef1765516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a570b2de66769e73e18e0934869f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a7dfc553c0570e7982afb9cef34c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087f81398f433d5df51064580595b6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e2c6c2867558c4d3c20728e03aa8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e722ef610e770fac9d4146920eee913521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33833dd3292a8f891a7dd32f79ed1c43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b7228c284dfa048e2447712db6d18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21222339b1b4837ba1aa0ca861ec79a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7f88ff1a19669eb3e2eea45bc7af0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ed29194620c0127e0cd5b8bd01188526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cb8acb3eb0d763cd037f8d436b51f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e671c9aeb2fc85b6ca894c47d94ea4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b2ec193967664c3e0af551cd4f423529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e71c21973ccffcbffb35f0b756ed0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41744461f98e1d49346a304fd77e333531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b976cfd0ce9c1b24b7fc2e1389e02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409fbb19f45c881491c577da8afdbfe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55389f680868814e05a77ed2ba56e335534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d8760f22644bbacd643c7ca63cbc7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534e9cfb5e3b895fde72b5c47c70576536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14d8ac1461038c858ece305ddcaa1a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dce7b679db667631cb7d18ac6a40a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ae0606a1af542eb542737291da09e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb2977b6eb000142b567cce351659a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167253eadc4772523c746ca5a7412cdd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a13030235a476dc60d504b56a2efd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae90096e389cdd520ddaeb86736caa6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8af9dba2fcfdf77c83b729a73219c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6ac6a9dde526e2495e308dbee4093545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88494232320049807942040f80a654ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaf556e31b885ec1b01224642837a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b835376c2352aaf55ba4fc3bea024548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7f81dbebff7165586a38b43d71ea5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31930c9314b2e8706c52fc9656c775cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c286501787eb8cc474267439a5e1858551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f7028b0b576bbe93f8a83b25e8741552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080451d32eb923675e6574d5f92f5172553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e469f5628ea344e9f404e1551ff9bb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18deec0822cdbf724eca5080f5b5efc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d74006ca779deb5d1c2ddf1a5e4ed7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750de08d5f2bdb176d72fefc463b652557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e723ae931aa4ba5129732bbf5f31e0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e0926e2e2a151610c03ff35a03f4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75292e1ef917b611a21c42c1c4bb8ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cf63d2eb5d22852281e5d8b2d52e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e66f7b3960b7be5c2a318018a26e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dad3216453bd3e04b42a9769e32395563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f4aac4cf385246f15e331e64a0e1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ccfe2c6a70593a65fc7002a4755c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62be8b1bf2cef6edea3e4b9df728762566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fe97f49d933c3d853e5fa54ee0cf9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bef04125a17d4f573d1405e3caf910568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206ac76b1d8dd50da9df434797d3f5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bce2540b3ede80518617ac11b34976570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016516fd542772a43c9a1feae05f5bf3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eda54bf6655bbf3bb950081f35110572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fc8e9b1dfa01af16af715bcd372a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3a25f024585ec07f3c82e85dd4385574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b1097ea9d45f27bd8f599ecfc6b41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9c6380a775a2d3658b325d6a8ca98576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79235c0a871bcaa86c6047edfa9a527577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26114bff7f63c7e8d346e6cffb274540578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbff596ff52e90ea9cc1448a7f8c73c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c48e5cb45ab67a921ace233791bea7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8048f485bcc693f31a3f3b22da1d8f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9c9d2382388d1a34122246b40922d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a280e5fc2a838ea488cdd4a9891cab4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9911e14c2bd3d356e3613191c73e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76c8154b2f1f6737fbdde8e4bd95c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b15d1aeb2cfe777e86dabf203f8de1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbffb66bf14462d67408ff13c7bdb87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fc0573e523817b5ec01329b4d6359588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c21f6fde570a11b09fc5cb19ed4837589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33ce091c8fad643119e5ee902a99d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0db78cad138fb0a550efb1ce0a21f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf85d8fd800b147b68b2df27df0b7ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc1f02551e7b7e68221fc764ca9347593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caff8c4b4fd0daf2c3b678422360be1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b0a6140c1cfea4785fe6d94bc396a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912611363c54c5e265c150b3fa789b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aa0adc0963abbf45a4e79a22150fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf39acb5817a5cd1d1e276059e5071598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405d5ba0593448bd9d07cc2e4b92d5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f93e334331cde5e58839460ea60f91600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8cec33718e130d21f31a34dc79b0a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241586f7bde8ed88f01ba3c20c31c65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315737657755a2418188da8b853a3b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1f8b1974ca2ced0f1afa1a6da60dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b388dc5e16ad03a03c774af5f5f1f70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d888dc5372882420f164e3598baeef7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1cd2551fa4569787dd9122fe20a07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247b68a1ad0e35a0d5e34086de07d50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1e0fb826955b55b232b9c810906ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64844a79f8ee3a4f2694e00d44136f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bee4e7374fb2f92a6998a9dde6a0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb8d07fcc66fafeda35ec2815c68a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382ed8dac982098cf62fc7ff6dd7d04613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ceaa87ef4ac91fd3a699a8c4a9bd4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b28c80b82e3fed42000ceea8101357615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ca71f7e1961d47bb202f19e073025616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cf657e403b1ed19db04af932e8447617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10914c84051564ff38f073ed99ecd88c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbf46b108f08d50877b1a272517031619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08625c0f04d6ff69ac51783b98951971620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1c2b661ef99a6baed6c72b56cc1d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e56ed9c6e4215e09c18b84fe247837622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf97ba4ca0cb8fe68b745adc82c711623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae076272a827a8d4d0b902127a6483624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8551590a17d77cb40eaac78eb367a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c3d4c59b5cb890591964359997d12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084f928eca13346b71af6f7b36e2299627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113d0bfd05ca21af09e78c5ae19059d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a890d696de744a8cc7e8063f4cde631629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb2fdfeec47ca2ea41057eab40e0ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a8dda14f59367114443528dde284c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088eee31b3cec8c8a227a1b38483d23632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551975cbaef58966b9363d14d8266c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82196775490d03c81b2dc7ad220fa7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb4552492455d01c1742f8f82aef3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbdee57d93a621b53c1c8550b934d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1cb7f08b74c76b82c14fcc0dddb76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fe500ffa2db433823cc638a614ebe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aa9c064c3f617233e980488a90fb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a2ec92bc25985c854a9d8fbf052e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a571b941ad87a27bfc45b6e121db47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c25d917a4f331ae7b4ab143d5427f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140d46ac901b2945bf6564ba4cf7b26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab9c4306bc0bdb9c7ecf36764941d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacb08b5eb2135ea1ce20cb3c0b35eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad479035b92e21913306df746fafd51646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb76c57e514a6e2b8b22bc99f2484ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860f495789938ced7c505dbe97f671a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75feeef026f91bae6733f84db77f894e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266fd53cb0aabbb8c75d22e7407aff6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1580b04e99972f3d6477f0a32c28d06651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa283adfb8b8ca6894395ec4cae56b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c5cbbe7fc368d1dbf3dc41e404633653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080c47b4d83a56d423554d45cc96602654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442fef9750033e7837be6b99629b166655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fc00deff6623e050876d4c4cd2f59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec5eb4ac0c9045c1b4f72aa0553074657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f25b3f87a9bd81d89a4618bd26d80658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadecabd3f1fb5e6f7e660bb2a70ca7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cc77f134548d4b4e41d03ca3d1bbd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1064defd8b2fc170d9c64cc53ae25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d2cb2b325a26a62e64b13564a756d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867f3b4b452a984d72ca013922eea8a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfc13b475548e9b4ad800911091725664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34462b3e75a5c934003468c53e230dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dd89efd72838da2f1801282d3aab2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca96c1953e0dd6a7f94ea58e6b1de0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc9c64c8b84bf548d0746dd5072293668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f795809c23aecac0c2365aa0b63a93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349195d8dfc532cddb065882249441c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838bd2b427176bc53d02fbab2cc7c08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00279b7486ee49d174e9ad2eca30484672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46be6ee3625beda773443f07f333bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423f213dd3afd5d8272005a6727d0c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646242fc2cba51aec5fbe279bc1b2a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5340dcbc9336dc800e55b7b1aa38fa9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79229c7f15f4d84a397b087103d66f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7940eb93064fe70e428f761f013d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd5adeab8e9cb7a8400455d665438e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891ad813bcedd7683261ed80440dec8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666da3182b5371008ca6053a6dbc0c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10deba3ace15933dcfa30f82834f230682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4270e8734726c8fe177cc4a4027e08683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01838ba40d6a9e33c687ef76d359d5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84553e3f0dd24a01b64aa4ee77fec28c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3eac68a937b46ba8b44460faea5ab8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d38558c0d2f3979f86f6087cd955fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d79300aee626e5ae8c9ea4b095f88b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397f35ef68a683960725e2ae808d8f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47868b6d918616726a40769ef8fcc68a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921030932876aa70505fa82646aa76c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850c4d9cec762c8bff914247a2167d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14f5b0e3d2b39aab6abf5076e1e97d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1ff80e4480873327aeb6d88d044ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa0510ea1c5558564b92c77870cc99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ba3b3677cfa9e6b6ecf80181a6ae8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c4d8e210a170ac899633bd5f2fad2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e197815989f4ed706d0a81b4e3d0963698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7cf942c600e2fcd7ab351c56c0c7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb07963905fa68ad7b1cd7c7e84827700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b857cb84898a47b866dec6f44f08aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731d7f51998ca9efe5a37d48b79bead702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074c506a3f3e8e372661621cb3427f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115a5432e83f85b87649b1333023667704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe90fc6fd229260bc13d5fe98c975a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be07ee7d36025c14d9a6d9cb993cff3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8486c73faf65ba7091ac5883a56e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2f5839f9d7a26b1e00ec61b794141708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf690812baab2dfe137f103f4f17e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88577eb93daf3dd92c2165e0100947ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c284cc12a0af227cb7d517cde236f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aeaceee81528b90c55fe71c80dd2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb270fc108953cc43585bf89db51b8e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27c688dc4689ae2f34604f59059316714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b1c7cd34fc2ef8c8e37a63818bf2d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd998cbf6b598e6b747ab2aa745f8df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb67f3e6782bac9b587e316ee7773f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5975b516a66e3c5b2391fd001ce1c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94455dfeab334112872ee6f5e6ad80c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048389091e4b1e0197e4ce9b9c720c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9805a541d39111023b243dcb0b608721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0df323e2a2ebe3ed73bd0943c6efc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25937ef5494a11806c9ef919c9d5cf56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b30265d8a87f1b55d510c8156e41f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081bfa47d779f06172bba0999b7a36f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d48d15b3155b659addbec4d57145c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a44342e34881dbe2afd1f7925b7668727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ca2da105d2bd25cd22f580e1094d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab65d4d2a103c52be21cb34b9cc165d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136e473e46b36bd88ab3031a909624b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ccdf716704f1a109097c41bea3051731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe076a418c13a7a2e150ff91e1b0e65732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ae145d7037ec9a2d1df739ea2612a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549f0550804d112723b1d51693a3293734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01659a6839787903ff1e1c18cf7785735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2f317ac9957459b50c056262c3037736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc76102bd32135164c5c782f6ecbd5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4f69569a0e3dba208439ad3a0e15c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6c0891f0ee2916736746cdea4ec8b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd21d905d1f36fa63b2f5f5546b4391740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f38edc1c61bd6b631c18f5e733c8ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fa37b72e42d3c36717f874d47e206742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff0affc00788f13199772cda957072743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693865fd68b11913819f05be12a1a5ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f22e4415456ddb81b7aeffba451cf9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d5f5a5ef0e562645a368d7f4e47e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed5bf4c26a8d61244ba6d075c4d1dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528409937502ceabdd39f6db9a67889e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27fa5824d97cdd941b10339a4a2920749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c20bceeee0eb4ceb6fb12999ce4c41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96a215e1ece60359b3de9a4a856302751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000b894294036428e15ea4174f2c42a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2deff11e4a566a632632bf418122dac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3454a1478b9ea872112f21cabff48a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a937db79a946c21f6ce536b537f4bf2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f840628ee5030525667ac8672d9cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1a07d1bc07471cfc4c73f25763a27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea6dd4db8b0e194378bd799abadc4c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c086b418f57fb40e1c7983dfbe8446759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d20abf9277a7abe3becf866097ed12760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd37e52b7271cc4760045023c8b4771761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b192b38bbd04083dae3dfbe3ef6a267762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6e908150adc0f24a9da07f6c3fa77763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86ba3fd2cf788e899e57a58ca710ac764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e77432e5856f85d946f90f05d6924765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdc09ed8c8cd99ecc80a2f7eb9ae16766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80677083334f8838177b5f299a2c43a8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d728b33e9a75c101a3fcdb365bdcf2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3f29e98d00e16501e7d7d45a50923769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ac510104d5a2c666bce43693601d5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9045355151f17f88008450bc99e3779771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1250cc2278eb7d60f4b3881fffce1f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187426444c4f9013b311ba82ec2e5743773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2afcc9e9171eeef0bcd645fe22dcc4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6743946459a16d810471139d8fcda46775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74b588316b1c7e6e0755de434543a4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688424a26d1cfe5f690d357c8b4fafe5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02add1f2b2344626bd5e9a5236feb9a2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee36268aa6671fa0e45f169eff40165779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c309b73f4fbf0aa6b5221397c7219780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82fa166e7c930b83e208208628c0c2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b238f70b3d37a7e307bb440b27f7f6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284785b969cb374bb6251f22b8d58eb3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a11da3e953a156fe505923bb0f60cd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee2da7c6b3a3ca60f40741ee52fd73785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c698ca7f2ad5ec9a0f30e19a903049786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5610e3fd380ed6b8144654ea29278787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc1b56d6475bf3286535e360b2697b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be90baa7e92c9119bbd6727ea40c99f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71806d5b314b037d44ff5dcd6399bc72790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954a1e7e346ee026b268f76bd971562791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa673bd0fd8646912e1fe3dd5aab3693792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf14949c3ee0b5a40df7379c1db9cc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6fa14665e79557161028d44c13c8e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2223757e0390d762b4d4e93b0511c3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3480ab3ec4f631829ea1f8f1367214796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bae874972cf1a41dcfbc46ec2d54fc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06c23329ee8228325a39eca35c10a8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1ab63f6ae9439d6fc2ad54b64a9b7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddc497dbed74dd293806f4cc2f6c73800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e07736b10831b9adcf5fd2eaaa4daa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd2a35849690d8ab5d02d5be4777ad802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5241cb91671f986162107952d7469803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e064b5648100fee7feeaeb7727590804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337db486c856e1db8a9043f026c54e70805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91a03b8ade9f1a9b2ef0a4e6a09844806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133ace4827e3dd7b14401d38a620a96807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faab4c7f7be0c678b10162a90249f8f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be07e96bd85519df011ec1772c3390809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024324fb09754f6813baf73719de1bc5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b15d33579fa471d8c27dc7e3ef93c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a1283601bdeeb8cc64f0667797e81812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db89e6da99e45f77497b938d1d4ad2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1cec2d9a772fd2159530b937a310a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c70a961c51416b419d0225862ec8d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a044106c8c3ed5a933ea9b8f51418816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c33a4ddbc2dccdb685f9c8e00f102817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf2bb2177676334e581dd0f6b2576e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25ddf04acc8e88071cd2cafabce4e7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3fc0b66579523c509d939efa7bb5c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cd037493bb20b57afc4ee38c4afb9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4526f9fe00b74dfdcf4806cfe1e1c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4875fef062b0ff2b3eb1bb22a56c4a823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838beb5de6a61bfa2c3278d819136c061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edd5e629149b709213d08073906c0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b51010eeeab1fd63bc890ed1799cc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e2913cc3f56a3be634bf5a59147004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f5afdff8f38e5d7c7520f98ac57b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07335ceb76fc869104aeb3f78785ce856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07670006facf3ff7302633e544c3f5517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84daf112a9ad57d89c9d6420bebf9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d6beafd9fb1832d5348e1274d6d119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad0b029d19448fd30bd33f3351e01d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d8c076b0a7c510a9dc003061d4b0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959f9af2ef9bc2cdae0ba36e643dd8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4b4220060307c933fafee070f4a8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a53f2f4532bd1325918a83ea6e03114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838750be28c4d1479d37a1d1f1a6c7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa878c566d37a95ef9ba2ce52eb025a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d52df4a52e65a4a691f4455607d2ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1487446ac91b5343ebd327c2a1b06418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025b1c3ee659486d9fc2a10a8f069d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e33f954ac6225d683465b3739709720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e0058db3f954820f2e196012fe0bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c3ad8c062c49e9d0a5fd143d964aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a93f84bd05b46ba59d2721c3ccb4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa7fbbffabebfa18b3565e5436d6f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65534482d574315a63062c3ef2cb35e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907a0cf10b1e0433533ca3b963fc57826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460e1dc5a79ccc99619669febb2c93f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138bf37a77df2021e8e83f2a41eedf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986af8dd65c3d570eb9a54dd47414a9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4d9a84c365e31c71f7c754207720630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883a4c58b49502376223595757210fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890982e24e19e099e489c3d42f7e949b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a0b310fe47b39cb9de36b747209e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0de42869efd67f7818a78e1bd6a09734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cb4798e14841d72b5670c7272527935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509386065ca5fd4742a6a985ce39ec3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ea53c5a19df7e43762dd0eb035ace37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959863f3d1a6fb2b887841057611921138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84744d0624b58286e19bfc2951eea2d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b0674b0b5b4eb71e9b89d0ea9859a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53691c9cec8e886ae5286da005781ef341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752034d1b081b47f36b918a5dd571c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab51b2f7346df0aa5889ddcad91abdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecd2e60402a25f1bace0c1332cbe4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368ee6cd2747191bbcc81ae7882601645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153da36ae759cad0283602c57a27bf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0811b966d870495dde047f172d9989447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626216dce4f84af6b22c4a34379b210448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d76c74e9b7e0f661df914ce61e0bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e6a5e84eb1ccbc91f0767c386aca250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7b78e7b754e2f47af360603b40d3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0b58c9420c31b28ae49209acaffc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0e2a5b54330dcea199491a37584c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d2a29e854a7c8b8c1d69c7ce534ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b772bec5636d50882554996993a5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f472c463b49edbe05c22312f4cc3a5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de4fe722eb1b086b3e8f2235b7062f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342853823cc59d6633da67dc6dea94f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11482dafae2c4007bc5dcaf6be6bba059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddae142c948f2a49989e88d5ffbd62660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cce1ab18548817dc9491035137e3a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a6fa1498794195507df0895b5afaa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e06f0fb7e2981f7a8ec945ab326a9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71423d4ad6f389379088b2ba1861812164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfd169b3dfde979041d56a3b01529065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab16ba535530d5cc7acf099db5933f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa7fec4669f611a333954df0f04e5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc259d819bf62d03fa60fd195056dbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682629e4e1d592b87b9a0076b07b78669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c94d30aedd9baf44496c466a24b7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2f857eb19259fa8d94e6efe484e4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafeb44fffbd829be36b80ceb5884ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30e1e76565061fa77c9465ee9f3e2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617942ab1ff9f0567f1711fd2e5e06974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08cebf60e6770d5a4557c37aa15a6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0206962b48a10ec30a1a9641f2b77f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7034f0c5bbb8b666969001df6764877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcf0d77b50175c4d28b0bbbe2054a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d5d378ccf60d69bea110a35eef66f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f564fc32ef91835ac63494aec921480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a805fa0b7eeb9d2703c3ef66e0fd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e64c39c0d55d35ef5128fe3e93ea3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9efa85f8b149d7adf654be505eca2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10aea1f87a0b483be68277ad28bffe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4ef2199a6224525ab74d95c7a06e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6980c116f1b22f4ea00d50a224a7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cfd6d318b431f9c75765a98e4ed1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386b9754b01d1a2305bfd71dde98c5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfca032ddcc0dc6b400ce255279cd1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e14b83b0ae27027dcbd39985a97190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1f02a93549c5df09d32ae35e7a11791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f99df081433c29ae52727325b3c15092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ce7845207c3e15ea9fedfcd327d3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382cb8037a75648c1d26e886691de8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a72f97b2aa91722a815f61ca31ef8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e61b6d934ce4d8727b5d8e5a13b2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053c15830f7193bda03b4f5dfb069df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68abb539be4663ab49644c383a774e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cdca8bbbf9afd70626b0acbf20ede99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c9bad24886f4b086c362278183a57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670ea867d5deb752fe1e9e750eb53f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9cda898afbbd8554f39839ea84a5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13990abc89638ea5312d867e44951e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c899fb6ea1bb3697a3632eae1f451104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43573bd8c8c226dac46d1522c1be1f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc88ac1fe6ae66cfabb7f518241249106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce8ef5a309e35daa8e0077a8e82a29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018965739f74580d2b515dac7701c48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f09bef1ee75baf224d8ed3c1efaaf5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca316ff7cbc8209bf9d6f408adf48aa5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faa6eadf2b32653259eccb8bd165eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4d55b31915724c75733657ea1c64e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bb62fd9269eeaa6486a419e708d1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7655e87422341eee5c4b9ceff2063c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac218b9d7e4222f57c9492b75e050ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549008f970950f4c899fdf9dfbad39b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b958d10759c3b1ef093cb2784df68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ef358bbc271ea555b83ec5b83e853118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d510e8376fdce05cfb6b3a066959df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfae64e2c3d82b22ca62cb61f66d58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aea1d2b79d2fdbc1d887f13ada320121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1494e1ac9afdf4274e5b831bfc4f6fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2030c640b1369b9ced6136cb5d81fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70813a53094868ae7d853e695987ee98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ff9b89f0a14547918cb16f0b1d80d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe51a602db2132bf5d9d23bfd0a16e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0c695a756471b169655130634b881127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653195ae936f294f7e72b718e9df619128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c509ff31b158b146fd7fe6dfeb9d3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbef0f3e123ea4950a815260fe372f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32566d9438db6fae0ec6516beff1996131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911075b765085e866117623371cb7c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa113cbe938bfebcd8f0274d7217410133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d510e7530595a0b733566880ff671134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85dcb77d7a15387372ad4b00fafb91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4efd7aff98a93bf4dd9c2e245a32a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1666c1a4b2b19c3a2c658db4e2e77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfee15201825dfc1f536485d48e22a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc2336624ff2da8f30162e438a65c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd8f11d17c993120f60cad0556d5ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfd9a556ef9b701206fb073d114d9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480564dac4f4d06a114ae67be3d3c431142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc99fe0787acad7b4e7da91d3f2ad3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4c93fc38632235a0cb617896378ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5b12ecf7d041e3b97147160192ce4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dad12cb7142c48f5cf796247a16aea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba0863f1fd11c401af625551e380f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac84cb3507fed1a82a86eb47d4db917148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54961685044d300a88e248fae5c98228149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4718790113679a66c2bc0f1b78a723150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38c88ea8b99cebf589f80a684595f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ea638ca7be1d6ab714425468df691152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98a4b7be934c6bba8fc80393c765d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48f318a4dabb256767bdb7d796dd64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322b69084c68edf3bc247e336b2b9b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0d9d31ff011930d575955ea40acab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57b0aaa0e7561d1cfb84b4785eece7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53511ea6bd2d9cdf4884436b760242bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6018cf55748c9d64418cc19061cfc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6034a43deb805ee2667f67df394347160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ecbbf1ed108cbb0371392917b5c3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c7752d2cc09778754c7031f4fc5db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44441d47ae7e60cddd1b0604dbe5612c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be4fbf883dca8a0c48c1b7eeffda28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1720d7d96e3ac3743ba858d954bdf8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f60272174092f3408be769c4c421f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4092019491198102a5bfa572d0d91e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367049e86bcf06933ba147ae1b2327a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c689af5bc764f189be4d3dcff20e01e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7aeb67f8598f11aa5d99d6ffb096e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e34272cdb5a8c68996414ff434d57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ab4b82019416acd6dee3b9b7032b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a53fb62ae3f8a699e38c1a08471ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1616fda27161be6d727e04352763c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15260b8ee1c978d442f0a6ea3db99e66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa8aa4c72fdda4948c229adc021e5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0acf0600e3bd0c965b55a00a51926177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404e954d4f49274905979d971e37cb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970c09237ccd3424e905558feb9d32c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b63a7845efa0d0e78964730240244180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229c2833f251a3fefbb70c8f8debd90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8dbe1715193f800c609faa7e178f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af2d6c01f3517d8cd92c52e18e6228183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87d18bd88655a63225de7c9e7ed0fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb73cc9f73e61a4672299e64d06812185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d5bcc277ec5ed991c4ef106ab366a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ed8a8dfe39ef5d832c19da82a5d61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e90cb919d48b621e53eec1df0be4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188eb231cf1fb236b661e4d47d6c827189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189ca2a3b8c26dc82a207b66a19d8bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977df12f02c1c2cff951db0db300bbb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f52f6c7867c723f89ccca3ff786c56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b892216bc7c6c31b9f9b44a4c0c447193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61953460f4cf22b68610ed1f2feb28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ef41f1aa4e84873e100f3329772d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4bea14bcdfe6a31eb97f1a684dbe2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb018dc2ec04b13240bd468f483b12cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16e612ae93022231db6292e97b2013198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c9297e4d786f06eab6f2019d4785b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ab853de5eb7d0cef9845ac405efa2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070469140f092daa105566997a18348a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9c9aaf0548186e929b29449839235202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56879fdcc9aa53323062c19bd83aeaa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbb4311a9c39ab129da66d79374f76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd4de1bf93dc782cd1fa88ac4dd4d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65254e15b5c187222b2f063d65f00a3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd107dbfb1be652ec6aab1ee3a78e8f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73107a8b86933766b3a17ebf873a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2e115c44bf5e7dbb0a4cb2ba2d98c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8af81af904511a9d6b5c2b348433a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519eb17be80a0fa6b94ee42a80711c8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51012f94a442cfdbb7be29d6e64eba43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5e7d92645ed5ab6d4b4a6a4f4d035213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84159945cc6daf44b1c0b93a84888b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15173f2f04e89a527ee9d52829d22512215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97654eb8362419cb9d27ad7beb40f16216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032166a4cbc6d9f015662d829ae7368217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a99718989671ca272edf5b26cc286a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18883f68154b2163581df910cb16acd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefee25cd6b702d2361a907ce5fc8c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4e4ea058c6a5ee902def8a2789f38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf91e1982393852a1573cc0505cb5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f2496755c73cefb6af02f5434538e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb2c37c50515abe4b7febcdfbac0de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baf8d30c9525c2ecf88401206ef5ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06857838417af50e1aa027d61742779226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2601f9c1a2c3cd5f51cf6eb992a69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efde49605b1a66cd7e212f106e3eb15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e698fc88d0c371d7f26a0cb2f1e3374229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740230d0dc3a7ad8d15980021b6b98c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b68c09eed38324a014cb47d8fa637231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e91c069e03f2a3078d9285d4b9b03f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5454737936817380e3a69ba0b11db6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e02b19b492510e83a33b8f3de3512234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcc528d83f2fde3c355cc7024ef0e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d581a3eb9adcd0e8b716c28759a3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2503182b764d120b34b8cb7a1c2077237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fdaa7cf5e1f42b69987b65436722d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6595867632f98043b5e63934c6e4913239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fce9f2c602a513f90655d883de255240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782a5c1dedc92c89bb6ce96c6e78480241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab3dd0be5c43812874573592d64ffc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d552fe69eb9348ebdf252e4f414c414243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1d7421155f8665d48be6c1025db72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b21ab2c8d74898598eb0933c8d1b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97e6c5140fd4ccaae56e783c7e9b0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b017bdd245403c26d8502e9a16bf046247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b65c343785d4c720ac65967af7fb6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af10bdd76680e987692da5ef20bacd4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98af8debf85e75a2e3e2bd2b884e44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27484e3920901cc19f79de2d1615d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c0cd154a0b78b81db7fb7f5ce2dc4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701d9948996a000887e89d8873aedb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85f38f415a88c924c18d999f22ec34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14596ecbb5173a7d88606af4ced084255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ea997a06bbfbf55b6a46440a8f2e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef05528b54324a9c50bbd7e6f4508cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e778623d58472a435f78025b5a458ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816c27da687b194325c17057d7cf559259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672b0adb3cbf4b741dac1f9b7f54d16260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1620c51f63ab7a957916775de3b7e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56112b9ba5059d6a39e55474775d4816262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca291f34389d47623b191e45a4d74c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f010f27c326ac6cb137b030e3668f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35865a26b571aa2a738131f59390c322265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200824b14b5f7a5d7e51dea519cc543a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39b82285cdbc25b3e4cd29cca0472e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00932f09b63d276516e3056e6e5c7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef9998d5e6ec4c072fb3bda19d9919269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af55be8bbe5575ecf1314ef0ed9960270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8cc8c22c6d97306a2893811f20abb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56397dd358c4763711e7b65b43131d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de2dab0524f61bc90e33098ee13935273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10419f5b8ce30e12a23cd5155557906274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40364284aacc2b088dde37b0630b07d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f581969bc60ea4fe1a4fb4d49f6bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f58d3f9efab22be6045fa7c8291d84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18b26507ffcc8154ce0ada8c1372e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43788630233d5ea6bccdbd89c70d5702279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62a1494b00e79c2d882b8dc6d2f783280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4e478feea694b429ca49bf8aba1b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f775b1658d7591181b6a4f1b5048df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee1f1b2aba694bbbf93420d422eefb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df420d9655e3af0e47cbf88994162a89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d153f013be2875b6193eab013e5c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a439f4c8b17da48c8fcc8bde550bce4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96477c8f3a764c1eb38b3f50e8ff27dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6e0605bf727bf1afa63bbc3eb8fb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856d60c336d305747af0a57c66e04f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29075616b5d76d350f4d5d3e239987b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdeb8308bde980af4542993eca51e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da660a2ac8f93dc26788a391903efade292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777718b2cbd0207cae9baa6ea9f0acd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6f2eaed508d0be591bd7f8c86e83e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eef6d159178f5177bcd1489c7e8220295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e98bad81a28dd9780949326c19031f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188989f0e5c71b133c05a408e0d1380297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338adf4f484ef4a058efdd315b4ee65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb49178460ea118215246695aa77d8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ed7f087a6ccb66bba6bf28c51eb53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a41013ff60002ee14a95604b00c4b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d38ebda795e07a429126286d50042302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2026343dcdad504f91e781d224a185303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234203c6a92954a29f499b80836b6c36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82b8125fe3d931d3e3267411e165e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ffe3aa68f66bf1a10820028e2ad24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cf2facc4c711c3f6f937a69814d96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610a269417a0fb688c61a81e4eaed4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1b5f8ec939721a92919e4fad915f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90c4727e023bac1483c5818c363d04310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79ce8223c1a687348bd0e74b123c4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61c054ac5002101e5ac4bf5edb6799312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf66b0c6a9bd9fa2ed3be7fd0110fb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fd174401078777a70237dd57e8380314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c120e5e5e0a1fa83331cdc86fefe4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218bf795b9c5ada8006f1695961cd06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd570f1ea11c5f4d88c862be558ce14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c345f568a2d298b0bfa4390620b93318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cad11bc9d1dc1ac6b2e6b019b7c041319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed4409903f3a187d14d430171e8b2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217defe41be8e02a16dfa0f982bd090321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b91eea2212c84e2e19b988ecc12ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77386bb1308c3e3c4da0e0b7ce7c41e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb251e4ebbd60eb8d4b6c8ddf45c30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb0637ff2f870ef4ab8c1bd0c2f210325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e8365cc3ad48c245b87eca9006b63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d4c8ceafa60262a83580a7bd37bf3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388848453b2ee938e5a96bb2c938862328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bafdbb6d52c464cff7d7d08ae6679329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9648271223fa9bd879bdcca6d0dd29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d03047ca9b643aa1d95d2877c035b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1707b4d5ebaeaa489f6252c4dcc9c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0683ae8697f2543dbc427c962361a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d7cacd42a978093933d6ea4dc8281334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659a7b6ccb97bbc11863f2ea9d5e454335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fbd008e9219f9f161c077637c9ee1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7af68cfae5d9f56873ea6c11df13e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a174a0a7b258572d9714110a71c2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb863f33a51749bd9ca87f76297826339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4d072153e8ef38352379f57d3db00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a67e6a200c123eaadf408319f817e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293100795765ad99b8c5960f5857117b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5316833753d153da2c3a777a942d1a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd6c431e19feb4f72f02cbaf6d68f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd737c025603aff14ce6c819ba45bb73345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e6256f34c01cd6479da74eaa0ac54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f463c1a3f5e05d038c2d67ed24b17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9dd39c75665e15f42d84462b77136348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665d1a6c7ecd7f68542406266618ab6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba517eda5b58693c92e5401e74b060350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c657bacc0a657f210dc3e00cff6a615351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbdeb9a9e664682abdc476de2f8c9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776fc1dd1f6ed0d153328f1aea45d2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4fe64b01c01c1c2d06e6e93bdec8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32662aa5988f13fd068ad555c90848355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3eda8d5bc245e1e8c791f33b2351e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60255df4373cf91a33fe170461bfb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775a8f15fe2f2895c70ac596c5fabc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6284a1c3890b0e8e7f361582d79ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d8199882597bdbc4872fa7b43f6ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fd0f49aa4f7c5773cd19469bbbec9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f47ae9b7ec018997bc5645d9bb6e71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00c91d3a90df1d354fad98ef5ea1b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52343af8bba39bc3b6a9ef627260a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fd0ba2f7fbbcf6211f7a1c7e14933365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc27a99961d70af6108c00102370fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef09aa4be8992b7e2b35b0dd6bef516367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fc5ce5b656949203111238b5b70b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9953860182690d169639c6e0b9c026369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab34db7d0728770107c00bcb7eeb99d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3be10bd45515053ab39262996ec53371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70467e7ff31c0ccfa78465d867a04da5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5862441429e340dbdae5e5e0d36c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fecd55a40b27ab923729736904150374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d7c4f73c3887654201caad84a9767375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480334f6be61e33f55e162cefecf89fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37375bf17919a15a36a8e9ea73a63312377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf29d9353a6ecdd0f1c7608c638583378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503206656c01297572f332bcb010b974379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8726c1dfc8bacb25b158e9c89a7e57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9099bfd5b7a9fb4f90761acc2f6209d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa577f0b699f949bdedc4357d75c60f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2bebebd482a4aac83bcb84670ddf6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322dd5ba996e4e840a67cce717def4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720592282b07e2d2f447c9caaade6e17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a42472796ce9a54c680e1260adde5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c201e18fef84715a8b221d30842fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6f6d895bb472f7c5001827b65ba47388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260493204437d93baf02edcb4582965389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dde05e0d9979c7cddf0699e821c85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c8b753f76a7ba472d99fff4d6a4e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4aed319c6ad5df09b7296361a7991392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17acd1692daec55737ae244a9179f20393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659852f4c956e03569d3d50fb8ce7fa8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c843c4f1b54c106f030bbbc1de49a39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2f9e969cbc581517f37a159a3dd0a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f486678a8e13a1cf8594db86f12b16397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84d2c2a37a60fc1e6d064bab631650398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a467971d0537054533f6b9798b5bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e19eea801b9e194157c29327353672400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76291135f39ef4711ac165e5f550af33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcef76d07d7cbe7326680a59c8ec33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec5888a8d0e14a70c91201c09c19ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6383c9e3610e068d7185146aae9e901404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e059dc1ecb65fe9adda8fb2601d9c0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee140c4d36d9f4d9462e0f62f7a666c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074c090245c878404d8aa7c4c883e82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0590623612b8e9e1181e28af93ee2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5e7830615de33fd38fe038297da1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030d35e2a42b91f148e9a5e43d3a88c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5517de1dc912fd6e16fea4a3f58920411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2118df629828901d2fac7183b8be6c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ceb5c0013d3b659f3de116ba4bf89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58ba82fb76385c4330b5e09529c1be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e7abcce9aec656465f8aaa617e8ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3786a0c8ef1aaf78f75b555e7a26ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93bce5304ff4c803ad444d5c145959417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769613418d6c23edd335a0adfef121b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5591a64e61dc18744b87bed4481bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e942972d5d2cbee8d448ed57414fd79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b54add59414de1586fcbe3ae0904e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87767dcf116cce6fbe41781bf5e437422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd92332c5d388549bf33c83b32c25bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7fdd28abb14b1c98596ee0d5b92c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f97382810adacd1b1ee83006997a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a422a7a1b44771bc5990b8d646a2039426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c30d79acbcc4b7bf81f92e2630d01a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc27450b1899a3a94e6c5a2d6a6c51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7de2f38b46ffc3e19030111436baa8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82f3e8ca0a67ae0fbfa18da26e26b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f41ba2d4d5f1612356b287a6853c99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537cd59fd0ed3d432a3ce714e3d4c2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73013632179e3c9e5e9ff8fa39edb834433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ca37e67402834f76ce051e463205b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b24a6ffff8afd68dd54790eb63e87435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a204f0f5f5738e71d436f4dfb1f46a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ecae0769c01f300353bf7a9242a26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009c6056556b880a9e1e0779931e907438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e64436861e7e78c690dce42590d949439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109281718ea516b16c02dadf799258c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8835c0d1cc53380a69b2eccebc6a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5509b328376e6689f125f46ba35592d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd9c91e210e8929466c61fb00b5323443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ad8d81caeee6785996bf9abe4cd30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041020748aaf9c38e769a82157bc6db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1094de4c68f61e78c47883bebfb30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd46427cd33e0653b37f97eefc32cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0640f67c15a87e9c3306466d37d1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5307a46fdc0f03ed2d919423ea4a1e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea93d0e97b931229904986d88f3e927450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820427f3d0c33039aeb76a432539a533451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267782237c59b115964b71c19c0eb89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af139eec27ceedf846595d74639c9be2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7898ccffce32dd428044bc5d8ee7a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c14d310be510f29f447f4b03e144c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd2bf2cddd8ad036849367333f3142456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6144faea2e5e81849fac46f55cb286457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeff6c12a5d4e27f00ccf5589ef48fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b15ca9070fc078a0504aa510196cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f40f5926aaa7ae80e7b017828946f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f66958db0917cb0d33fd75a917e65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2b7f95f79b71d7e40f178925072a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81900ab42a9399e27ac961fd86d4f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693061d207e8fb1c9fc6f16edf47e8de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a0330bea36514ac43266785948843465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938733489f0d71a35503b3925748963a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb72996634fdf49d94b3d7db9d1839467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4456716eb4de6e39d708d632e1dab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106f9b51810a152f10c570aaa6fcc0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405671b40e47dd70a4322c4c8f1893d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea61429c8ba2242d72320ade287ff7e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f665bb6b69e5bc31a95286bee40014472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4d9cff8744b48cfc211cfe21c2ba0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abe6d3d9c76f97365e0a085b7e316d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382c00dac5c4c6af1d6db37e67efa4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afc1af6c3bffe373a8ce60e72a6448476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cda3e8876a0e5d41f6e52c48f9c8e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a14463993bc6d349d0fa635ca4abd8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ab4154080c2c0d665b16f956a0d4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb60fcfae0444c7e0a348676531de9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569fe559d5a32739a24f37826414c56481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b9ccdee9dbb83314c266fccca2441482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883482e0d37eac0f9956c53685d387c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda756a57c07cd40f5073457d762ef9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217e9c67acfa7f34dca1794a88a5c5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3af892a6d7f346db4cce9571fe24f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977a5a2de995dea8bbf34a30ed21f1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b164313ade51ecd48b102e429c3134488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88e78b045a7a920787a93f6a2febbe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517fd2d2e641b0e817d4b5f90baa955490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19f1b4f1e04a7596e67f03d19e96da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7955b1191cdd74a366874c65584b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed12907f31b41739502aea2d460121493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c08effb8d347aa94e2c0b61c77d3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4753775c98d55ef71c39030a87b989495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450f1dd643e66ce6deda35e21148206496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff649b4c6183c29206c30d86789d4bc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a153529f2c491f64f9ac0ec20253c8d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354a71892620bfed96f881fe0973ef7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac079d3a677964940a3fa539e9e28f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab50c7ea9f319e4e53f2d95fd1ebe8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022624aa6c6e7f9a62a4b61a266fc32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dfadfa829d230fdceeb2da5b8e16f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aad7b5db63ab7669e08cb86611022f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873e4a6faa6ec675b30027f984e14e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9925aa9e2b0cc7a55e9f0315d2d97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bf746124f06a919130ea494753a35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570d2ff791a4ab478fb0cb5bb54b1f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94649900403bbe1b3d93ef89524a148509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695318a968407c0cdaf88c49a214f276510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a27af0860ebf1ab1109401a30b426511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39867ec58858be9b0d61c356130c566a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ace5c4578293fe8e5f936765facad1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051019b2b2751d4a1f26f7fedc59057514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c222f88aa71d78d511c9cfee57339c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bed29442cac21fce4f86159384f54516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a9d0bdf67a4224d9a24f593a16833517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75360c1598edf272f51205af9f6a5074518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d106cffe799bef0fe4dfcf8d3ebf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf7bb2cab9c09cd74e9c524b79cc6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e34741d057b359f03b7d01907ae06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fe3113c23585d13e72b3b52158a8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3532e9a05a1a1ee61e73f176940570f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1efd56e4860111509015ae0844448524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af2f95c71688dc8ae8fcbdd4e57e83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0034af19ee6ff6f156cb00fc92bae26526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a03086e48d2742430fb1ff2405d58b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e395823027ee488237b745af8685f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6c61e936047cb38edb690bdf7915b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a70e8d02e27d022c9b74110ae8871530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cadb3cb30854067ba337d7e67ce25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8a5cd7ecda818257f991e9927dbd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85df2ccc8e3872ad4ca0a5e47d2b52f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad172aae4cec44834c02e2a5a2793d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda00d13e6ee7f6710a0c159d9555c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce178821c2b119364b489fd4be5ae4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd09f2f244567c2fc44fa61574c96df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9e4aa05e5d4c92abacf007da1c1ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854596900213af6e9b7eb492ea9ad0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bdf9488c39d31788580d6f28e8f74540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6b2cb20c5884988cded956dfc11c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f694c2e6bc96c7588542213fb699f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261fa7c4be24b894a4d87e057bed751543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33446603c50d5d72bcebb7f082ca9bf6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33f4f32ed86026044765ea88b461c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f645bf4746e2be92245462db0fadc2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0982f2bc2aca4fd2be5ae49d3dc31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59142cece5a5a24be4b85b6e0059136548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f734c1bc248daad32d9c263343c01549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30699b6837fbe365ec74a54863d57f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df989c10110fa266cb0692ab8aeb35551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01a1695a9645180148c646309f00c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff39a6beae1e3d7e0ffffa2696736a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd6c55a5cbcc08a329b622ee8e8d98554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b347c95d8868fbff7e45aa2f0573a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7774049858aac4861aeb102f51039b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce199366374035aef27d2d44c6cd6e7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0972bc5918d6d6d9f7a6ec8497aed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65b9bfed0614271864aed3ef166977559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4d92b7a5be473a085f8054c701d6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08ecd07b809ebf7a5fe51922554410561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee099ac07fc792f8dfe9224d18ff485a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5113a9df7a423254f26f29a516b49e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3e3ffe3105cf48eef2f56f7e5e723564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880464615d0671946eadf1333e795ff1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64016e0305259d9ba3aafe08f8044a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9e6ccb5af3ec28d7be857758a961d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf91dc6b104a078e24af91befe81f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7c4e33d22a9155c1e69fbff33d063569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da06c182bf0d1a869fabe89d2de8e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bed075d4f46e15267979d1dc198176571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6c2626780001a73e77fa7708b71e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8febeb6bba0cdc0ecead7b040ae5a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a246e557133facfcedb0bd4fad71fe7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5c7e685d210ab25aeed0c94692d44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5a4570084dddd06cdff70ccbb2b54576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89f0731ecb4a8121bd32daf59972b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38396fdacdde2793ff6883f88cb46e42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afcfefb5be598f38ea812fe2d3e36b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481219b94cd2ecf5e47a43dde67cfcb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1308ebb69f674c9c9318252873cee8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c571214dfd1572f776a60fa4005ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8535134b5ef4f2574f350ddf3ae3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bb3ad54df6644842ee410dd4885e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0207edf7cbbcb597b2f950041ca81ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3675ad6820f4dd38453b8b783d6dc4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71544e344df18663b99656bc159ef35b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d90760cb4444d85ef802b98f9b27c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ccca8a40b4e370403ab5009b11d6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff1cc93760429d2fdd8ccba2b43ede590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d7ff779c7e5090be0494f2f2ffc28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf06fbebe6327f0a11f53228f01491f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220a0969f2e2d6b05268ced5058f464593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c595b27a09efc458bab66db39921c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab97a2c9d1cf365cabd44358ca1d2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe25d6702cc315e24b427fcecadac81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796977bace512c52590466d22d90e971597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d65d76038e9d30d1c0c36a0342d24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74d8c3bab4d98105eabf72a60cb65a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1575b4d7b3487e7fe88f63229e0a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207c1995a7b176e2322339a32584979601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae2c39bfbb69ab2ad9f75c7aa0b368602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5fa4a5ae8f6abfaae61fec56f5a88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156c6752d012e5c17d051006d56a42f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b392874d5d6e6f32e11e956f6b09824605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa78c03c864e666dc800cf28a339c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aeb1e530a709f1642aa1bd24107d38607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ab0d72ea20bc88be0d9276d75ee9d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64b5594aa8d26d74c627ac4b6e76a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35060de5e392eec795fe56914a473b4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec08a4cab96c1f88e1c709e3d952e28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce133e5d3a310316467c06099622ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169352437e83e74da8a4a3c6ce591fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd638441ed9e756f66068c0a4d6928614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8272530fa18955ab48b9eaff74c97e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2633e3507e91d94aab52ffb2d73de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8399376d1444b0b9c3edb542728c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ee0c09d20f9543109ff82217fd165618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077aa0922dce130be5ab052aec80aaf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175398c5ed0fbd5bbdcc1462a56ad1b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9ee06d43967963d61c8fc2e0d301e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf87eabcfa842f154bd7ff92c79b765622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447ca58d8d1baf3d3d3a19ff8eaa23a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef59b80852db42ea31726207d560f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04ad6e18e6317e63d44f16df579a31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ea42e02b3280265bf6458c4a446b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b548c688587d9536ccecdf143b4e0a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b0bddfff802efd8e2aba99e3b4417628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce8f9dc169fdd1d3473e990e48891e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed20092698021602d7e76e495508ab3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bd0caa3da8f70de7afc29912c3831631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d15865d59fae37428951a15395992f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16623cadcb741a48b1d8eb1f96b3e310633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6d3a30384dac638c53024cf09d55c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d95a10d60bce5cd5f2e79adb00ae1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5556e274d10c1e30256ad16a58af1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a45efbca752b454087b05852379e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bc71600c40415766e4679c31ed646638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d072a6f62069435136fdde189e21a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650076ccf58c00f0477c5f96775dcd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aafbf0fe8484a12c8a10044b829c58641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aff9e09852ed64254135748a9c1e77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196c7a1102a9413cfe4f0a725e490e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd73239f14564c75d4d1fe4960308c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65153fc100ef8e6b73c67717eeab4a9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7728ca1dd1130d05d22186ecf1414646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc547e877abac0c1a71418b00d7379647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b1e5be19766ad3762daaea9aeaa4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518f523634b8befb896982622371907649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d98dcd94cdd75a67b251635aa7bb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76096c647beec7f130b46edb682e63c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1623198be6b80da67b2b8859a6a985652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e977dcc2967a0dffacc589578061e18653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b4c6ccc228481c1b8e414839d12c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee42e04e8094c919f739349516ec5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abd4c3adf748ae002e0b6314a2f18a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fc69a82ea14a9c11da0702d068045657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12d14af3bdb69bd225c144b30e9ddf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99321f8599f2a969aa39fd4dd1e3a62b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881942b36b148cd7b12adf53d30b67c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec2696f21a83592ca509571ebd4707661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629107b601b3ade75b948c1202b16cba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359220403e43ccce249da897e74add08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31943908474c5f6e4db3ad7f3f18e2fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be673c7a9e459e676c456d66f85ede665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61274da975b1938a51c05c5691ba23e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d71882608f0c80b417d2219c9e9076667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4316bec0cdb8e9d43ced866f65feab0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6c8f056b39aa0ee769e12922eb583669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e856c73f6cb0e71aabf5388a04afff7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dbf6e0f82ba1fc5eac22abb42616e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e5bf57762133d6bcba1dabe669fe4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd272a34bc2000f5ed59436b37ccc8b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5201fff36df492e8a7cbf32eba631674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442328f8156afa5990f1d87e7961fe2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ad80924dea1cffb4f6d8366774790676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3da4775ea7fcc6e6d2c0394ba8c93677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104961fa2ce6019bc3142d1dc9324097678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e676c6578a3ab1a56a38f7a07fe25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855e02a3eb130888c22727b1d5345ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56270d7dade547002a165893d3167e37681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ac393f909df48dad661fca7a3fb15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc93a9b75cfe744babb5131397458db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b04e86634004624df61c2b1c5a233684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d37290ecd892737f0915e868a9566685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7afa9ef0f42f5944278f0eec355b81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51d8262ce974881b7a95ab400922dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd371b072e8f703e43e5fd6a206157a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c7a8f3db6423f03332799d65b7e00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f05310a23db9d7cf6efee525b57ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb302b12662129ccfcad198de177d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d8aa8c5b989a7d90780b8fac237e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c606287f5737ac600ad66b9c00897693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292b8ff163764d006b46e3912667577694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce917b5695a81c48a492d8e24e4f6c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83663ebbff3dad97a9ee96d02b40736b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755d1e68f5001e16321b43bb0b53cc0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468560b97bd4a1f7fe10696dd8360efa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389a9a415a0159de5b082ed7eb80486699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f824438853c5e001cfa646c66fe48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245bd9c47a5378c931cd2cecd20141c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd85228a85e1ca24695775d6ef36e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e994735e5716c762bd090467fee8f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2db5df192e6c7f05f2a1a2e47bc1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f1a1d73e450882238bf0e3215c1b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e450b195b632da3e547661681b22d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f2d1c543b4407cc875be6f782c96e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2343786da21c6f944e55b7a0ce6bcd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8ccd65a30da0595844d9b46d649a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030e1be2b1957d0f646ce5767f21bc9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1da2e8d1d00f3cdfd6a24483f5c0f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d023489a87912ca83caad0a2efa5b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b2258dc0f7a00eff800c0a7d9f57b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f54823a7e5c9f15e7978cf53d2fc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc4f818206f4fab2a3d890dd5dc7f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c5a7e13444cdbccefe6e9d61e8b17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e26890061e4cb462297559a333076717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4d721221f6652a96461b76c74ede0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a061c974879bb665d3ca7f1b4a321719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daded2ee8cc1ff1b6de7efc63bc4731720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c405bff9a2d0ae159b92ab484248f2d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e6d533b8bff47c1eaab8423862d8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a37ea355cbf4ea33e69a0a25cfab1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a721715a86ff2088a0b2f6fb570ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f795a87d15cfb4f298d3d150fd4203725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dc17078b5ec2de8a965443c7e0124726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4e9287f28b06196a803487681326a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f8c3a5b2e6c71a6d6c8fba404ec1c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c9a9e199b3c36364eec456b43c723729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2c0db68fd686c0a351a187b7240e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977bb69003ca0acf66e3aa84e13977f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c22bcb70f4fec66db7e6641556231732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9b4858b5a14e67b510345042f09b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc1ce2053fddd90e1d98c575f0a9ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567c29ede2cec349c5a1f23630adb6e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad605fb58d64fd16f5505b2c8e22adbe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182d2ae657b68d80a3b51e006bc4bb9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f61d7b3e0f20bab4ffd02c3249dcd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7630e7179f9af0e4fa25439a9ae7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4039f2c403cddb9de88057d21f9e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b770966b1c626ed56191d50acf20c25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79d8df1ba87ddd4a777d6a6483ab38742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0f23d191232c732ccda29146c3197743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5622e2f317e43f59de7f65126b93522744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4415cf89dca437b84178e30a970c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f0aab25e201f44959cb58ef90a134746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d0a67907004f24e96d85474997ef4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd077afde3e6dd9a611b9f48063e3f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46063e729ca7f6515755bf8aa94b584e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32848e394369e3a4332fbc86341ce55f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f844623ae89ab91e92faf5006024b7c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a814c3aa9d8f3bf9aeca081be4141752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec875d2a3fd2067ff028fbc2a8687a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf246a219081208ea31e71f264f71f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab25cdb4a0a47da3dfc17c87faeffd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40233a1210d6ed0143512782161a037a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343579ba8709f50bfaa584faed3db950757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f3fc257c1015403105df512d89d2b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ad7db57f8006a1f6d67a310c08c26759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8fba01b537e153e6cd7481662b739760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0858d049718178c16596005c04f7b4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d8e033f2f1214502cb4583a7b8d2c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fd79cc4fd86b6be6ff8252efb5d37763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00070dce10bed2d8d8b6db98634210764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c2788e50a536699e1946598051267765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751801a3f76a80f3653fdc3f74022e4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59b00e134ae44994805858dbade8d5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>