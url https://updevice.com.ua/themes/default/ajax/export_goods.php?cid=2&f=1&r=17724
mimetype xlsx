--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6616c7fd27fa309248f8b58b7dae71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986dce0ecb8944ce586cd4e547a672b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbf5ac2730d9bd6096979db896320a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b82d1c43489772b114be7525fcc2414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f33d5fdef941989e076a9637a143f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfa4ad5bfc1c50961f90322bc0e0606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0b13a91c96bc7c47ae186691284c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e79e45c028f9b1e35f2f21fa6a4758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5dbea2233b31f2b45c3b54d81cca39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0de2406d62a7eb7d99e8ad7f68d54e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a652d8198e87e6524db6fcd511e032c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d6995d20d67bfedd427e0faa2e3b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16af37bbfaab3c123ba76bf45c53fd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfc66a2e16f9328c09967aa4afb70d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964b96b433b9845070a827ae5f2e3a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f299c7e95b078336256b1dfce9b4b6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e011e72e7905935584716d869343b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf538f4326a2537b01bbc89b4fa54818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60634a6415efabbcdac4470a8fdef8d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c7b13dbb59ab7632f2b60d6fb0ea420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91c3009032a8d0403487a0735d303221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b04c7af0a108b640ef6d6fde36994722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fac862ccffa9f81b3d74eed04125ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c91ac8930c3d8e75550de5bd6ed5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f885bbcaf2955870abbe14b3b991a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bb77180214e95d38e2113a168790a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede88876ca81b2828a7fd51eab11a79827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afbd62820af3bfdaab193e90ac649a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef1e04e154039cc3f6ac824448feb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc13b48b57ede29f748b15690d9673330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27215e530f0c03fae1111f612905eab331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727d068bec51de5f172d6dd87efe1c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54be4673f5f7f2c3364161ecac2711933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0efa4cddc249301e3b5d31d59c41e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee181c508ef91f517266daad29dc06ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d916f11795c2f1bda7325af05d4db436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880838a1416f8720ffddcb88fadadd6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f087fc956e0143b4f29736deb6531d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981258fd2c2ad47e1d2d11690468aac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d5aef0430efedb8aa354dd42ad99b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063590ef5ed1ec0bd018c9e971236a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6516dd189015f3c26cbdb9d65cd4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ada803bd02939b628ff11483e274343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e10aefceb45901a601fbbfab9a9ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265c9ac06caf262ac8ebc6026266ec045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec349bd04eace777a95fb628ec04cfb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523adfc125d4dc0a533a8cb335061d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081921f20f63f76b60ff84a6db9225d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796adbbd99f531daf574e9785145e71349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788c003e3cc9dcd0f6a3efd064612e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fc96094604a15e2a36f48bfa9d33751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b115826e2d668b76d349a963c8490552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bfcde7a8125c0f9cbcf67cc20a22f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532ecf5a8cdd3cb30ee8b8a918338ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ed8210bdaf380bf8ed9aae011e45355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc856800e5be70cb3df9c4ce1688fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77643c587b13b5c8ff1f1979702397c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03203b62097c70e91de2f69e718c3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd9095dfcf79c3553a7c68dd8a631859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27876b06487c0c7446de5f3cee07e73c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c688e0bf65a8059448d8a55940d39061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e367e4ad1a77f2f6060ed5417735fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657d257b68f2af11a51e7739eb6c4d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d4ea1b5e9d8e1a9ddbaaf6b9f553664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5193d933ac820ea74c960eabddebc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6611bed494dca5cb8889bd9b53bcfb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645bb6a7ea4ff8334736dc2f2b07c8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dea05e0301b785bab0298ce959c8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fca53e7d1218d307d6b8974632ecf769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31468746a84307a009e7b9f1594338a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1e1fa80033ff2a897009510fe1ab871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04c0278d7aba5590419b20683d8d4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336060dbdbc2a78aa66439c8442cc43473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d81c7577d61e8840daa14e1bee8b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550f22d853a4a22ee5423f9531df60475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a75d11ee604551ae654d863268cc2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fbf279b9c28b4c9b91ac55430249977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b5d76f36f0ede86231e206106309178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd9287effb09c4dc81d8a42cd64efa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc101322b956be65c51dfdfc43315d0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac07263f29a923812f5297d10c681681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea312b84772b7b312293cb14346320482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ae647b8f8af6fa87f56f9702f466283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3115c2e72aad521181ece582567f6b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b30b77c3bd7d2cd5ef22a0872436785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb01bc22f37c6b11c065e1c55c4d47586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67ee29f4f082ae018f311162afd09e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559564de2bf55fbf339b3877bdd48ab788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618aa3393443df8b7f45bb9f56a8ef6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea2859173d60c6599bacb5abb9c9a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a0690efd5edca1c16fc5d8757dece91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc8da3262a6fae417038431e8b5ced92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fb9940bb48ba52f4cf78e9ff6d39393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa818b867adb9bfcb30b388c672d8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415debcea24ecefc352a8f902cea26595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c86fb3bad0f7dd79f93cbf3ba1c2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203d4929429c39e36903d2fbad05e2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d048f0035908e4f0513472bb1c0e6ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b097ac70bfb7d09f13c122f7febbd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbccdf139d0547b1ba6db0f33fdefb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056636e6eb408b2038a96220884585e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c318a725cecb7629c4e1aeb25690606102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63434bf07b155d48c3db1a3b172c043103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95795725c87924f99712042ea1d17f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518950848c7afd32d317619e869d405a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210ba55d0792201764623de97af617b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bd2de203ad34377d678f6448f6b44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d69c838410c349685362b862c57d33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb52387fbe3d1e11f5bdb01d5ad8527109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2c35a51ffc18aa641e56bc9c6f8bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192335d6c164bcdca81970e00a2889f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860958813e9da95d2c95f1bedf18c2c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb046ba010e477d7950076eb7dc2dc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f524fb620e61d7673c319bdb666f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1f026fc02bd00f6cf50d5cb9f9d62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961fc4cd7fd98c8ebf19887e6b0539b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53edfc1d6448cedb468653d2dd0a851117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a4f636be34709d899e77402c7f72a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcfa2b3dfe4ae0a63b57e07aad1820119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8976bc4450ff0d062cd7a3685bac4cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7ba8e59b84a898382b88543e7a98e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cb4db72ef51955fa2cd30563060dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea522d89c65c71e5c6a3be8e2dc3b6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bc62739eb80d5d0692f5383fd2fb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a7cb9292b82591fe7188fac2373b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89a2c6c17c8bb235cc2650ccfeb6d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a65ac87242654c85e7dd8749451df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d6a3b0af7d25bd457331493a87bcf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71598523f6bbba70189b7f892a4e6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff129d2883beab1845126f2e742b3f44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49459e968be9ddd073309be5b7da10fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf23f729b2b4ea5de646e27b90efd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcdefaae1aadd51fe26bbd254a3831133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda74308e3903d545b70ad332d0fac1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38438ad1e336cfee1d6cc80e806f8d79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f6bdf4e5e606c060c4d77196c49e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6564eb2b4807806f37058d9a22f5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa101efc8bb2b157441f754146829b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515189c7ac3a6acd755b94ce68e93e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433003eea1866bba67b5b4f24396182140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fbf24aee80a543bec8abbd2a7956c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292977f2b6f3ed648242868f5443db0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0f44bc54cf961ce4714111df253af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a468713f668ea7ef0641b67b8dc0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923c08c504bc1b4d5d31b3a69f0d397145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc767078c8141bd93825046cae513a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70568c1498939477d936b0ce422579147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e0439fb4635374622120f75833863148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f279c0f8cf16fd4325c313a4e8a66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5c2889a2a2ca47027f1d7f18a3b89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652abcdd1fbde3e02d5aef8fab5b679151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732c993a417eefbf3ab2bf1339b1923152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bdb6aaef6c82ae1582b2dc8bba7bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a6ed9ee88b30586bbd0c2561e1cdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5380e2fb97cfbda5a74c43ce15ecca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345782201f977e0e389e970d3f1a1fee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0e54f11aee479787e09baf9ad68ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a115f8f7d553cbb97595371baea36df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16010946d3ce8d6188edd1f690f83c08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bbdf7c087193a47c2e65bcf5ee8da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d32050774a55e1ffffbcf6eed43d8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c5452a2fd9f8d67a191ae6eca7739162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673d2da8259588e55e166a1d8a41ab0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cac56117835922cf87a144d9ba9d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378105031096b009edb3d259d7a4eb0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd889b28dd624e42500d54bf58f79c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bc6bd8941d8bc6433c2b0878da18f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfc11d5b7b1174464954685ea2641f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fd2d4ef9f4bb4564b209b680be803169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747c23f966705dca23bb57579859994170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685fd26442480c7fdd45f7250785cab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103a4372d03e9826c94269a672bd6ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946ddee54392062a148acf429e0950b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c0ddca1056e8ed87b2e0e78dd345f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829795575a20a2dd282eb5e4e6e8cbac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4951d4be20a7075e2f89bbdc57e60a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afe1a1e01546569b1ae10d7284a2ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bab3ca862b24e257c4ea5b0cb17862178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213c7f1d7574cd560faf432b33397f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3783b7a3296e8d2ba159294434d17c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96f43a557741f87bc4bb6b4c4337ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e073f659d956a7f26e24cf2c59fe84182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d333e5a6a2f6c03fff75613c3679cad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e91cd15348d351b2610792ac2f5da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb879bd4f71ff63717a68796421cf49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b38f502e4fb9e7235650a34994f0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbe5df6f1b48e19b3e888caceffda6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c679736e81471db21712f62e99abb5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3126efd79b6fb92de2bf88e42412c69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fcd46b1276259c4fe64e77474c80a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eac32fac6ea294db108e680ca76e15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4ecfbe6a2157b81bfffb087a637eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060c3351de2b717e6180ed9dc0b0094193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c74ee723fb61bd491182253dd9192f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2a9422f41e12cf2c422ecdc1cb4c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ced2656f640d3702b8cbb9df8a36ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225ceb738567f6fb86ed615268039a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575dc5fff31a010a7e0fc418597d187198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323f0f72dd4a596aeabde3010ecab9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4f2fd7b5bdf411d4d4c995fab3ef7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748ea8e77133f1050d9b1e6247c2141201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7caed9d94032f69bee8f2bfe8f4f90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c311c8f1dc0688b8c663f996dca9b10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79df5a2360242f5d353521b259edad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f3dd27dfc5e88b7a32597772e3736205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5747b85039d0ea32f7f9a65789c91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c749b0d3870301944d0dc4be9b3f23e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716959111811350da9883879a87364b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e89c7e356b6f334136e7eb54a33c4a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364664d010ad05279f6f53443d49bc0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716629ee5651c5c9f6ae69468fd86d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779f4b420de02e9c88b4895e20ff64a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236e4ded02e65bbcf72d2d03d832db0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b4412cf56f9a26af97ce83e0fbd4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3cbbc48edf9e9679861a76a7adcd0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02fc4cd6018a587e11cd7b8e49af3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79074347bc1e6cc37aab9591df7ca1f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24190650d8835305140b444f9284d31b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5549db99f5b9cff9c43ace25cd2cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f39b1e3832595e02ff5e75edacae5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701df7e00a103467a6c7c1ce016d3e45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e8f2de5b51069fbdb906015226581222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37130c7b62de76ae82ab82fac4a6b594223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd0c0558e89af341866ef9c8d4ebb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc3c1df1d93c5b5fa9cf665fbafb33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdbf0cb19ebef40e111993878066c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ba6756be1ff3db7aff1fe31aaeb85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9812dd27e88ceb642890ca96ca963fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc551238b08e97885749e4f76b782707229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee1a87f3f7e375ca3dd855c3f0328b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fea71c75337173925c9ced05f5013231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31b89f0a5eaa83b7e2d5e68bca4282232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739f6d28454e3ecec644721744d907b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d284d0da4966ef480ba76afef1774234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09fddec3e5abc67ada97dbb0ef43bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80152fc0ad0e5e496dc316beaa0890236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fcafc9096063d077f927fe13ef4d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700cda3a0c71981fe7de653a5e8a2e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c99570ea4d8b00f7804058cf80354239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5935d1b9cdc653a016d7ab46806d313240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b596382497f33671f71113cf170771a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d889ece0545db087b52174ce2f13b9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f75415be8eb647fa490c7517583b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e06dad00542ed00f3b735e7ec674f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbc0615e47762a6e41161c8ffa5b24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ce7f8d20b6319466ce0c336353cf5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f91723c6a1ddfd1149c69e84ccb7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ab52d2e3eb59f0603c4d52ec87f9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2ff1d4259203cc72763b43981047c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd726717583d9045a61bfb66c0c35d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fd560eabe6bb572e698980226a3e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac80bb32eb7ad93c51138a4aed6174252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388d21d704e6764bd7e16ba6e4be185253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36c72864dd3421f3798a3d9cc4e363254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b91582d525dda37e7365830f3b5f83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140fcb2634f0911ea5aeac1b24bb88f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7385a4f3662afc819973b1445e841257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226ead94223d3d5ca412dfa2e5d11c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9070f5556a20469d6afbe563f1d12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147f0c6b91b2e78aec652e131625ba0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8e49179f629dd5f53d6cd54d7b0c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2d90c1b0b324b383d3cd1ee4e273f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1b5bd4d017a993567b833ca3569b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0480471a048dcc576ec8f1952d6a51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab8abc6df3c1389c64ff111bc05365265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0456f36fb0e18cc7fb9f193f2c254266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab0a71af3f54de294dd787a8e58789267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d34f7fdea3c5e4a141decfaf79f6d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e280f856f4553eaa42fc6046745bce4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abc2060ad45db7b21c99a93cd23b5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c699fad822c789c0b8c391d5fadf4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a058db5f37fb9f14adb0af9af562fb5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709295f24431492bc6d248d0a4a26f6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac22c6df4c34ff4c3b3d897da81bd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f380259f48b61b1a8f8c26393522e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065682ba49b61fd61797b6bc7ca248c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0aa105516721b89cb210b6aa71f901277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d7a53afa7b2f644ba1496e0177efb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113bc336fe029ff4a8cfec862d4f061279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf1a82a4e883f3866335d4b23f5b9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf122f7dfec2f5c7cea5fedb2166367281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efd00c4173b554aa741ede4918fecb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56639d106e98359e028e6f208be195283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f07f0fee84737c30fbbfeb44f3949284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25bc6225f19b1e688fe4f1e0a8dc50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecf520fcebf66f5b19c3e4ec086562286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15b6332055ea86e14c7e735b251608287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470df0ac383d2af4f9b8229d3437aa05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8f14548ee94b2232457343208281c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca73f0cd28d5b9d243e8294e464bba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660371e1dc906c53b3d547967d03f98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def84ffaa73b54cef0ccbb84912c3f15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b682b6e4e9df25dc0e175816eaf3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4d58b619f5184b3da5505a176c19e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9981cda8fc35dec34beba528c0e483a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062fbf8baa37e99f4ef77cee69fe21f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f623f71302c1cd9383b1c1484868e71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91402539d27df95f21b57e26542fd1a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cc9c71b4496ada0589e4d46a0a2d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998b5633dda4f74c26ab1e627260f2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2225fba86b1aa9a67372998fa0dfe74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7a20934fcf298a3c8f9d127bb1d32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209805cc495352ab4fa9242bf6eb18c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a079bed2009729e0c44a7a5b823ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3d337ad03cca07e709705bb454eac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0f3cd29cc2cd4af2ee3d2351d32cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf780c0d688a1fc8e929f56222af5b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e3e0efb849214af1aba9f1e0e69e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1174d57579759b9f94df46a566e939d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e34063dbb28d4d18d792d8668c00e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9ae3c17fdaa3ed408d443648ba69b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f32ed76c8fe7013cb3383b76c1eed7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b4b86395c97127bd657e4b7d9e87a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c342710b1c1e1d99ec4d66aefaf67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bdfaca141341950557e62fd40c74e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59b0167c6e14c3735c3fbd1b500fa3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ace2ef53e1fcf3790fccfb2158adb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77643a7d30188f63bd5ab982590159318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf43b89d30652be00da53caac962f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830d45251f502fa01502d7e70ab741c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55eaa4c34007290731a457c2dcdf40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641830f9f8b6b2c16982db5ba57feac8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dd698884d6a8cf78aff404621d27e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67433aa3355feada3d9d991c8edaec7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90805a7cb7e9628a4fe87b1a76511104325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830098ce3c85fe26d981a96b98dd52d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15174c6b703f2ed6ce7df32ad136c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea2b1cda0da5087958eee81e74d2dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8be57c1e84ce87ed6c3df1a1b9ac7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ce89af39d132fab9816932fa865ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8cacc09ef3da56bf24993bc0c4a9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2a582879ff012093e65114e7948ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c698f5438d7bf7dc078d8d2aca0fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732b552384154944defa84cb4b3f563334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb6354ccc58cb4d1484223fd6f52c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7deafb91aafc719a9428b33e572fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b086e2fd20409cedf3e704b3644cd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835949573d0f7f5d0e08cc35a9e8cb8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99a9a02e85bb0758613dd0ec23ed89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e0950e1c9cfdc026571f8708f0809340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af08f9a0f746d068a848e58c0b99cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721f69653b371fee7b3f2e8d22dbcdc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064cf0bcb9f3dfc20d162e753fe5adf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88768c212498b206cc16591da1867c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1926c070f8b36386a413fa11e302a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fff74b2a311db4398896344ae29896346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e95ddd4c818bbb3cfa8ab2d3a3affe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ca69bffac439780773a90ff17a704348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9192e222396da6ba446d54cb63f329349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38238900cca1f80b44e032fd43bd75db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70509c4858c50f0d5c5a129e9ffcb2a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521107c347dbe00a50439e6a2cf0df95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a84dfe1a5acff365b464763ebd4f82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302935bb717df057e01a1f132c2b5508354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e6e70ae407e009d36947ec2fc9114355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c8d673b100ade7f766620405a48de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f347d2d244085ae3ed2d86af78e40a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e4b009878af4ead974977071980c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e460970b6e9ba8bedead25e0c309ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5970ee02d4b6355a7c96eb69e78a4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54287773d0de2457e1348c8002a41f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f06a0041e372b8ec50cbe58f1768c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8dd00284a0d1094b82d94946235fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0064c7b9ba459e308faa02bb9a654364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75578ffc2bd6a7fd0b0eb90358c8381e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9040179c1bbeefadb7d84e479c1e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6625c2366d1d93a88c7eabef62966367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd0c2ffb72e901bf72dd98e981aff1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403e4bbe01499dc9f06e6ee7ef8c802369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827e969211e2e1005fa02d9c10760c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02df228a6a425103d435f680763b6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f9203a866de385e540aa22dfa7c5c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362659c47ac3d5533526843176b0cda2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda35a4522bb5d548c3bec7cc698a2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d143795be4c83f501e4bf91e2d2f3eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f6126732bfa75d3935e19f3d71be9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a281a05ddf0eafac4f21699017a189f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd0ebfec87c27190f65313deabbe54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ce27426e2e01c5694a7ef44157737379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bca0ec29acf4da870ce89a95c1d29a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acf559853ce3fed30afaf9f3f5256b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485532d913f9b3d614ea35a07f1a08f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5e1828df4485dbdc439586efbee5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530942c5433e49dcb5afe7fef10fd46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f728ee628fe153221585a5fcd379e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df62f77bcf1cfadd88e0588c8f08cbf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef7e0ebbe20b7f07c41f94406ecdfa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b91be9dbddf20c43f38710113cc78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c57aa0913950fc82912b6d936573ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4746490e28910c2ceaba49e6804c34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1272d8a46d9a1c5242c799c7f200b89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79cf7c6b95d09e69077b56deb12a87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc39d52cc26126d643852f61ea4dc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044a67690b5d554794ce82f4ab9fff2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804954ce6a5cf905299bc5d28f64e06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703254eb58adb6f4243bccc18c6dd95f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4886b7659c6912ac8785184ee3d93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90632365f10d41480e3c56c6fe37cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ea6e054034ff0222c6209132957d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556ac713c7d593aa5808960b756d55b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edf2c8f6273e2a454964ad8a7dfbb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dd092ed26356a5907e9d94faf516f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82365b81d17216013423da8a6f456c40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451081f4daffeff53a5e5b90c63e8ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698e1ab9d5ab5e6e8bfb9e316afda06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d566510b6ccfa79fde3a3b89c17f34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f0793c98857ed9120eb472cd5c76c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be006200619ab911d1d983fd01af30f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecf6fa0894e2db002a0e30e82776fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984ddfab8acc09b58e99124f066c0ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4730f19a9ef5946cce3f3ba3fb64b27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01266dd76f28c49cb7febd5f9cb5c7de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d7ae0df8117811cd75a6380d46c0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c421f409fb1f64b4f14fbde35e4d71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b401a085f42e83cb08db1e4e555a897415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bdd7cd12d0bf494e0385f8f76132f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25c65fd641af9e19908612850e356c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3e5e2a8ddde823a92332367554782418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588b6a5b1ea8a0c2a789e65a7fb9c9b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0257230bc1fe827396137779fc860420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14e1cf2aa67159fd3449b439867f01421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ad88bf7b29b01aaf51a1549840eb5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b30797330d08f674e46e207abb9509423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79aaf68305d17a3faceed80accd6c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5188b86630bd0f89f2cf4adf93f8e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081e28eefc6c1fd869bd9cd0ed206ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2742b2b07841d7db76509479eb693427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e11337e39a493df1fd416baee57ad3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd926cc37e2c616a9807f3d0eee380429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4009b7f040ab9ca04ef384e92e6fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5faad1558a7452fce9eaffab7e8f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335e01199a6579a5ec6d9ca78c3de65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2eef13256b20bb35d8176b6fe0e48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b525c1d2040e98c38ffb56755e0d60e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290666cead5ee56d599c4c1c09d7518435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4e7041aaeff8857acd050e1bb522d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37646cf14b1d0b5efcbfc931ca359faf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87704836f6d2b9a2e9ee5443449523438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ba5e09959422510e2d58866cce15c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c701b4dbbde6886c7c23bcef2ffa399440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809690434c01f933726708c300ffde2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ddd171243efdd4b9b64d35faa27c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b9d152e1591ab769ced962b9d4c43443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b946c0602eca60e7e6cee01b9bbffd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9769327a416e04c0c58b19becf173445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648ac7928a788d2e18e0d898cf6e9de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8ff62209a9ae054df504e05dd28a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8d9dc947363814adef7ddaf0f04be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2fc6784cba21dd8b89d5ee78cd99f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a05beae7b6cdfe3a0e189efe1b0f86450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8ec49a4fcbb3defa438e2bfd88070451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf68b38fb198db06e67c6599f22898452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c44215cbed8ca0ee05c2257ba0aaf7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db9cbd8b566c1ac68a0cd7e37d20cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0977d3ae0fdeeb05b1cd68a8f8279455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55023d86a86b17ea33ac5c96e5d2370456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0833ebb30eee1bd260e5fbfe98f7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9f77ea0717c0ae71759d254d283df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba77863c4e2ed5137c8e75eb542a80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fb3c1bdd08509950effccfc2ef4aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f703f1d563f7f9e25365de02787c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77880f6efb41c98442fe1cbff71b5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65948c9deda74412bfb20c64377772c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d147400e9db7b3f00187a8829760ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc78ec3f69879a7f509da6013aecae3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36043a313c08a2f9cc0551617237ebbd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc14450a1c93076079c360b454fc55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227b2d2e7d7f3547de4ff6bb3482718468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4151e71d4c916626bd22d3f01c697469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89afea812583dc4433a169a5a8da2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49a220352a99b84d70391b7cfa9fe1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f873989a8a792254dd4cd6a483e75a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098d815316119bec4946ff85f754e67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf26027d11e24f7528755450133e89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec798a6e4064c160e0c42eb6ff00fb95475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71404e66794a28a55a77c4475a159ba0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfaa28ef28c4d059576cb1c75f7402477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b737a72db5c840129301a7b99359b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c049223eaef77a1b85b8ecd81d7e586479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77d079907639c3147b4cb44d4a7829480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc4634030ab8e22ceebbed2ff2a604481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bf57e754317dff2276a0505eeb043482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dbaff9c171e16879e72d7bd021227483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf89b2b236839fde18d755e371c26df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c83bd740a12d91bb20d3f2e4f1b55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d148210aa65337d092659509bdb7fa6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c13bf3e7aa6874e98db81f7e72a8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277ad50f5849e201c4f84f7cefb25e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecd46c8c9c4ddde5d61605fcf1ba2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eaa2c49057c8850ed4c818f3d2b16490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cc57acc007b6319443d7e8cf1d897491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccf8f04670fd8283d0a5fae10987e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2e671b89338a2db9f1d0c698942d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d10bf5671ab1b43bdf276025917aa0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66e6f31e9cd9205ea29f4e4ce0601c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb6955fe2b00c08ab2b935b7f0616b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d25cc25120145678026fe20b1a1ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595305d0cb70cdec42405c945b0aff8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb668e682ebc354954f01f3c63899132499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39668686daecc4542ba395df82a20717500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9cb929d3577cf9a2fa42ae25f573f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7de114baaa5f3cab5cb90b2adcdc40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf8fcc9228a7c5b7defb9006b25a89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f392c8b2d4309ca499c348814a73e3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5849b60451a411d191afe944289c1ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16bc67013837b590da864c1af4f197506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147834443c5e4ada123724f6a06c278507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca0ac686abff017770194fefaad956508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4a2b9640fddb1453e3c009e151711509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275888f63abd8842e9e5f5c588863e4b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d8c6bba2026fccc7d60c854601238511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1401fe978d8a2c3cf62647ca513d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15bc2d36f2376ece10ec47f52da412513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc97085eeb413d8a452ade3b4740b7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c351a7b800ba285937227f3671720515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472f0b4f1e2f3f79928bc350edf0f8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7761a802da05b9ea0afefe87e7e4d7b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883a6f2860d6fda0bde3b486dedeb5a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7a61162aa45b91132aebe591a9376519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16422c033e6d6c04979f4577bb9d9ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a44ef2de2083a818b6c0b19a5b27a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bf3a7b0bd987fcafaca53014643dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e9e9fdc120f44525fd13a93df623e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128545a3f22ec0913e1e09f1344cb64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01485e0c96f35be2e128b0c11d535062525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c0ba9a22c9fe24c22e785ac41d10a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45236baab0c4fb6645194da848860948527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ba13280d8f6b4105df47a5577900c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b834620831b281c83730782b366bd8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48916a3a7ce8d9b027f355f02ab0d7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ebe7edb4aaffb9c2d9cfecf3d4f9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbedf6052f239880fecfbf1e3e8f9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c403aaafc2c60664754689416ed1ae7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63e4de87117535553b927f5e24e598534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25001924144ae69913b8455e62016641535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24723411ae02f575b52d540ea189a1b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138a35bda7aded0af2aba8200fa67c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3188638a3eb768f3ef24e2767a55b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11e55b22269779f3ff44c62c626287539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592514837ff22d638fb2baf458b393a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab21fd33c734fb9c094a64e83e64dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfb8961c0a9ab3272da106e848d9e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bd1690cd22ecb1b83e6cfc21187e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f2c69f01a367bc437dc5161a91490544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82ccd1855082ba33edf073c78c7855545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52afbe823b9fda2aa72a9482954ca8c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c5bfb38c0fe21852ff007054c836b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f1981e4e194ef043b7a24ae64309e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4775df6b26f747749c2cc13696f9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfc1f6ef8abcc3d1b4767242bcfe9d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf71f0a7173753017352b95067c7b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8920ab9d5df85582b1ad48d65773d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ac990f7bbeca6384e3dc3853bed39553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aae1ca1f129a31d6dac7cc6e44d8d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207115c713558efbe1292e5006bdd9e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d726333599421397cc0adc3c5ae06c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1527521b5ca8bedc6d44a6244e767557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db93ac165dfe2f3e880d31411405a3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b159002eb6759fffb574f2cce70dc0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13df5f7e85bc0ee147183e94727d312560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec668778047c591eb5b590697bdff1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262f7ab45152871eb47fce88d0d3faf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d694779bb1eff9a8643db1a96fe7f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096085b77ee72007111110a1fe6210f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9510dffb907ad63a648d12d0bc97e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b390790f2c5a05d9c415f5b62cb65cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3628e127cba61ce6bbce2ed97d91c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43e8c52876af8f2ae9602175dfc9e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b11e1ee4b27e5d87eaaf0f1216441569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39ed5fdb17fc37baa5ba2a6a24de10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1722e9f730f8202650ff24a244771571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf075e978d0035e888fbf1507db7568572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5426dc46ebc4caae63796729a00d67573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c359e833e89d678c8d86158d2aebd9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b20f7d9b4473bc960991cc31be5db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ca9bde11d58e0867ade3a8d98ce20576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5445b37a5de97e3160d71179c9b7b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a88d64db5340b14ea420d03c8a142578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf60c751be64a546c7429df1810e8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e13ddd511508e817973071efa2704b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e29beabb895b0bc68c3f1c2d32eff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42edcc63520621aec28773a85a4874582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f88d37ae708ed03a526d2665d96136583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599bb501c390f0d20600faa49ff9f9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616457a52d5b49ad7f97e361588fa833585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2067410a00ba62fbbdace7fa2cfb9f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf454442d384fd4ea31ddc57cac3d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220b271e80864de1bde666847bca71a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f50e5d6e726d693d5bb4a78a22ecaf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038d2ada1d65fec27b57a8a7dd925c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef8ce54d6e77ea82b9140e4f89c439591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4f581a7c4b4fa7d82c83cd0926add592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd71e82063fb372b758d14d881574c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1622ef054ab3d538fd40a6072d9c621594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953961fdf963c0c50a9064f10490e1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839e3c106eb3982df03b39067c225ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326a7e3e67595cd9d1c07ef142cb350597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcbd2abb178221c6f51f74aea1d447598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73a8efd600de83fa76dadecc061674599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7965901ac5937ff7cef33635021bbc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad891f01605e405a530249db91e918601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8829d2a8743389f480cb02b7203f89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969313e02069169db1b46a9d6f7ce55603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a3dfb96e9b54b4f6554c59bbd4a4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c822a7ea849d591653e18873993e26605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226873800bf609507a8fb5ac93f696a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e395ba404a8db67174fbd25d6bec178607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1de872f1024091f88e38f246e2504608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931af1e2c9ff9a127476e5d4435b347a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cfcb67f829c0ad586153917d9dbe3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1f3874d4aa1018be70a44da5e12de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511d6fc27be559868e102d57522601c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddd080bcab02678a8520dc0590180e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5da4a5380cb211d913af0847e02a1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dd5e49ae406734d59e741327acc59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0bfef32d1a5d42f548fb0d8e3da93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becfc9ba4d446c8327041471fca01c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bb3b1ec900dbf4686068f38fae62a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea109bbf6c742524e8f952a169e44fde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a6f76225856054c91e66cb3dcc415620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4af796ec1e0807b22c59e4b93d387621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c44be2ce98fb332d5bbd88ad045d2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaeb34b8e9322976a37fb7c6aa3729623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9492173674a688d6f919f9955311bd0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52bc3e71dea5a09faa37e6e71b3278625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b665e918a07f089fe4c7effa9ba2a71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384be26674cc9f67700352dc0fc8ac01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec8438b99a2d7bf2d5b022f62e7603628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa742c689a51b0a17053b0391c6d70fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5d20a4ce971ebef7f99ad528365a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935897539eb997ffd98a8345587efa4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b32c6333cfce4fc67a5997cd24c707632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b826d0f22f389b850219c10b79b39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5d0d5571892d32220ed72ea6416be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec032bfe155ddc1aff29d413605800a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24865d9839df83e2f77178744ea5bf7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d012596296bcbb99b36b5e0c9211d6f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b554238ad6bf5a7dbf7780f9033fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce71b8bb5f6398866c3cbb8352f812639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e592546aca5a42561e35963d6eb2c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f731da0a166eb4f21437d0e73710c4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b81ec6e5cb8daff15f1f3a94b5e5c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fada77f568d4c69a5ecbd408adf2a8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a6745df57815c38ea47671a64acb1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5528b6bf55bea8e18687058e1d013b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f191593c199ad3584db386b137623646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0e43cb19c9a0d081739dce539addf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b68a61313b74c40e7b1552e5630a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c12e1f580bbb44f8249fbc977fdcf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb02c338355b4741a21aa09edf2927650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3e300c45eebfb4bcd3bacb0cf9aed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ca62ba0fd5e8684a79abd37b0686a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40ff495e5d9fa1fc6ada98c21a0584653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc64b97604357a3d5c40415c13fcf0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8c80f1cd431b69584ba515e452190655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71499d8131a6bb495c0a96d3ce2e3481656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62f1888acef1979d79023de0c34545657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b906e96b976a47648f54a82a3e898658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1247d429c6ee9e171c3036f93dcb7c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6b35bd30c1994e4df76629dfbecb5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90491dadfb65f4e713080d5bd0289c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1c6a2689e3532f7d07b6a8ca91b0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ce6d5319afe36e8455370c316d0e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c4f7ebcb0f961964ed5cf3f43f41c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe73aee90436aea68e261811dab626b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8702eb93eca5079970ad299f4b19eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45c5f508b8b084d065f649c7110edd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4cc577b661b02483940b0a1f008ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3bfea77aa6e3fcc927e7b31a7c3a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb327bdbb81f26299bf2e7c7a4373145670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ab5c9c3d1d46e9aa3dee63b68f21b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfc9317c6017fa3ab4a37a04d74ace672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1ab4fc48ae575ac4abbbbd5bf64f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a08ee18969a348839916ac577eeecf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f7482493a1a9fc3eebed59ad5d624675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ba01d86c91af0d63f0a817fd97bae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b40167810f13d42c42346d93645f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170feb47f84e7ad8b6e7d6ede04baa0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e831b3c247724d7fb34c29d0526226679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a107e717dbf6c2b06837c2e7f6132680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511f0b649bae34ab79e9092040f47ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9088401ce0bb9358fca1bb848b8dcb4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a040abf6c8294f864679316688b9589683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb0dd6e8885d6d7600d34b4cdb623e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047c55d074a271d426739879d4ead48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcff6c0071301f2561e14f4dc5a5cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0ea135466f0294562ca65bd472ead687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05269e0cf4599717ebe8d021ff98aae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35037bda44a6d872a07f32605c786cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7d9f42fe1774cc4a85fda680f1812690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd058e77ae9f6551520480020c8452d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650c864c30c48759fea176365278c80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabf38853be3f34798d6ec271385736693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c369a1fdc722365cf283f6387395b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d28dacf243a2f9343710ac837da8cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6672ec8a6b9a112abeba09dd362b510696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d97e328c72098bd3cd5ddbf7b07a9a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fc1f415d92ee81c1a58ee0fa006b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d2f9c07f29f6e821885372aeaa72f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f9c533db2171cfb4995fa35cd2b1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3796f228f2c3ca6dfa2e54498d52de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ece6f58d1935f0b6a4674f924def58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ba9ec6c110b5f0a7f7c05aba5d44a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb59d77c7a8f32fcc6f049e4d5781d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e552de2a6d4d5db116fbb365ed843b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea51a159bb9a5dd2553f97140f26e67706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96300a2dd72f2a9ae6aae662c8725b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097feac70b4d1e532aa5c15c802b6c84708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07deea9ae22cf6aa604b44a238e1a14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5ff7f433b47f1ede47e42bfa5479a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cf86a5511a9164be2dea75e1af2f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab007992c5d8b0b38c7fcf854a5bbf2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848fa2328acf6302816825f7edb7e6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2661f516aec934c6bc43124be16009714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddd8c82a7b6c04ca28e9092a7ad287715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d971859d46d5bf8661fa4092f51440c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfb74240dff84a35fc075d1a207090717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b480d0ff656852ef311e52ce71431718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc05739b34611f8ce075c3410dd18b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f1e79417d4cb38cb7f4e48bb19af6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d98f547200e058a09fd0003d785bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f54191e200dec191b22ca758956db7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b95e530a6138c6508ceed2c4103a9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76171f55019a074e4180bd2981d299724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e1f2f4a1cf98dace17ca0e881df63725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314ca9815b821ba38868d37099532c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8f7e3de1f3087c1474d2a69e5c593727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff02581bb9e528f70b52d9943a2ba53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6258c5f7884870cb4b3eaa672691a33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381a0abb99cf1d72d7c8cee04f9ab0f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba27ad2a6c30ef48e47caa630fac3e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebc579ead29e01a85bd28c59663e14732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cafc468787561b8d1ba3025c84ac8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd85069c477ba2d607fe5af1ca18b74734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c83568187155de0ff88d5b6eaccb54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098958c6b6797417f5868dc2554cdac5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31373d15220a4953171d244e3e10154a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41ac821bf4da60d28b32daa71392a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2b1e227c0c8128f747b7806086eb1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946332723f7402b9f182d0d00e7c536740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866c79bfe1d4d464edb0079b35255e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cd2d5e1c77d5d5d62a0cdb3099f86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45370510d7f8fe2cb954434aef437fb4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fa34d15bb79e6247fbc332b852b95744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb43395a1c31db6d4e60af108342f6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14fea5e6020bf553c4073c290e915a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5cf427c45e6219b3284b795ab49e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29aca7a95c32cd9549b68c2c0972371748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9800985b036a388c0ef79011102c13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469864196b9ff051709a352321124a9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a57c30b795c2205001e7da0e72b09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea75025db39bcea2c99b4adc1472f7c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d5e0defa51e8ffbcd399b30b0d4c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cca7108b03ae711b17db3876eae32e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e816d7914dcd1bd64804b54d94efb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae562efc928c13de2f2c51b28a39cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff80c8eaef330f84ff6344361dc4a80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d3642433104fa884bbcf6967a2eb7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c9171ab472c5d0ea0c54e4b2ef9db759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27819884637e514584d384b922918d5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba3debfed612b8c13d740f9be01cba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571019afa5c416d30580932205fbb1c9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d3f2b38e9f1f0d8adb1320f211cd4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555d0e459f29a3a3e5c618a8ca3e464764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c3dab7cebae9615826e7288c57a42765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987449384c2132e29783f2cdb1a08c6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d488d6f414a721bcd50f1d5029921c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa35dacd005f47d8980dbcd999d06a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee75cf19f433679393c0a8dfebcbd73769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337296d1a33530b3aa57561e54e1163770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68170964ef14431ae2a723b43a3cb321771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c0760fae0b96b3157663a756ef516772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b27e8f6b301f299fb2276aee43c04773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a71a33de0b8058c8ea5d7a6ae7edf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506676def1fd76d424899d00433094bd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b41152ca14b42014ef7099074f1643776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb36b03c07bbe49910ebb6a734ff9c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537765b6fd4244331e017e89a8dad7df778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa30fe65382de4f460b72fbabca22a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6288e2b4f927152129158d9b74cf82a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5ed6b3b9473a019c1657da7a0fa67781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6f5cc3dfad6c81882141bc3219838782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54294337ff99855bf6b45b28124751783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08912b7c2abf593e864065e18c721de784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb006e3f43bd15b603b287ba3c03ff785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c7a8ba840e688c4503af6fdfee9b2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e319afd398db3e3477efe8c8a847b56787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad08a2a832c46a818433a8b4f5557a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c325e7110e41e5c8b4bac056dc3dd85789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663b8590f40b71efb0d8cd0a90cddb7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cb93cbef561a660e2a84fae6a0244791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ea284dcc32beceba1bd9240d0a47d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483a899b343a7aba78f1326edfbbb38793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a423e5928ce7e7ae795a0b0422698f7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953eb455c2290429bb0cfe32f8c8b21795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee79ef9f6a3731d3b125f5cb84204a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f386ab2d812de77069e9d059f0059ad797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257547d51cc4e24183fa66cde5b1637798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576833af5d85f08925801ba35e95463799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afa2c0e5d14f3b883f2c4879c74a40800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713c68d1f015a0a8147b9f20089c246801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c8bf6e5ffbd2b022ffcd19aebad08802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895915d03b7b0130192c3eb96ab8c72803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da2a7deca9a8ac94269bae4677ed2e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dd5e88c9365372978498391f1a93a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc2bc9341db77ce5177fc9a73cb63f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71603d5d41b969c4311e20ba532b4c47807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18988dd01035759fa9fa17c541ee52a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff06e6d48919034e85c12c78a0827c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553da3d87c8f8904a952ce27b8020b6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f101fe1dcb1166b0969a055541dc945811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d987912d92e0f72d443fc3e9ccb3d5d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acf84546ca27f399d8a50fbd22005f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fe0c6dff1ceedc38ebc1e2998eae1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbd31fb77e4d5da79cffbfbd3f4d32815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cee5f0d569cf11927fe0699c6a62f6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2bc302d835cad614e11597b8acf28817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b829465d51099c5418cfa8f980e881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f349297d45c473a3574ec1ea2eb2a942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202e2d9dead09abde9ff0e722c5739e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d46ab68800a44efd089224e129f0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae16c44e39187fbc50355d3a457676b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397b36c68190853998457f0d07249146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c3a2be7ed4c8788132d0118b068d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d56b2da11bf4afb7bdd2e4697dc8e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866cc18726cd7dcdd2093dce6b48b079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1336830a2ef2761839b2179b9606e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f1c03f466d0233f8c889dfe1e757811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aeac55c3c77ee28dae41b4e51f7f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88833df12ce8bfff12501c9b53748013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa16a6ebedec9b6cb1f16442fa355614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf4a5a059a89068ea074065089e40515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a725942eb2ff612c18105d4a0a5597716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526abbaba4a8660d5970f9ff1d0ae4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda8745c1c35e7f4b6b8f4028fd0b2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631d4778bb037d153efd49d7a767cfa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0a3eaf7e490b16a570844089844d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352579670f47cfb47ac65421c2e8b4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af244cabac619ef0be6c2c3294efe0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c856c20e6b4022317ce46a9b2c373523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc5daa7f8e7d52cccc7b9c3f8fa48024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f7ce4467168938fc9389a20e3dd0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab08e695349da86b67392a331cfd2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a565e70d7a0a1f2b9ab1e3ce1609de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218907ddfa145a3b655d63f2275c98cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6fdafb814ff2e5d4b80e4504489ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f28e7b2e9e8e0b3b1c54507c73c2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b06166203400f8a4e94672d5a2ba031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeed52d1fa2e5e66494a3e5460b493d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b11f2e01738835757b74a640e0f90233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7167ea2f6d925df9b2e36174184f9c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495f2b7909573e53474c52f46d37f4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bfef88761bddfb41072dd493dbd1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98c61efebce988ef9b268ddeaa0aa037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17b0eb307f2e946dcdeaad6ec2834838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2118793fd2f157c7a64350cde245d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a81983faa5c8ad48c90b71dde910a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471aa16a43652aa3b84e3ba4a1c872041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43860567be5784518e3db441dcb1fd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad64e5adf0beedc134d10a157a6f29543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737602929960b85145b41ccfba4cfa4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da07397111ccb2f9a8441a6e7f3e18945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1b5c637ca731082fc8fca3a84456a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7199a597aa222bac0f65c12df1c5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29758b0ec57163e16b29807bfb2d482348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bae39a47f193878776510825887b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e20397c26f74058f42a1ad2f1ba52450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52785b94f0c2531ba63b0712dbe3193a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958540e9e68b2550a99b3749164c5f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3557831702069c7937207fc26b76c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97c5312e84ad04ed19af45e4c5e6b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f75cc03ee97383c15e95db829acb355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcce8499bacc8c82342b30527401a0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bbfe344d7fd5702a90f90e69eda9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698d8ec562a261c0475996d88d7fac658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09aff73e331cbc626c6e59f436ce4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526b2411fbe4c11a47a79bfdf9ad82160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1a4c324c7d9a6c54677e363017e2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32c2ee585d171c7652d032abc35f1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f97db1c92ec898d769d5f1035e8ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4143d6511a2e3c946a10616a1a741a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbed02c264899392ec6374045c09dab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638693eba6af43cb8021437d338550ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddedaeea515ba6462595aff1d725fe467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e7d54be83703d41c045fef003047b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba612268cc79b5289c38fb83d15ca28e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75ee1ce6e607062a6c60c92cce241b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9486b54f36d3aca5d5278e8f21fbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518124189cdd37f401bf1a321d0202272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4452995eee5cbc670a9fd5348c354d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19493ae5c46e3cd5bab2459ad51fd56d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21f44deb1b7a66c1ad429d6511e9da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c644251b7026e9ea6bd91fade17360976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a40f5932758f780a26ac2849948e4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5bb36e7d7a76d163f88d2bd10558178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e56c18081a7829801e42336f93181279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db529f6a36d11d5b742c9daffaba8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a5b728135e85263ed7c067d0b5f4081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52681aeba04cdef18dad1cd830473c9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc87bea432cc63073045deff243015583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bdd15e500360be170c89c87d0885684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a961dd33937c6031e10e703dfc52ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5e7b8b52a4cf3b53bc51b78392b6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2a0899b40bd3f72b0d626e027ee3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b52728c8e16842dbef76855afae7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890885ab5cc7f299130186857a1545489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3190aeb6ff6e4adb4cdfc17180693e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a14e5c4b868f3772e16efc469803491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b4cc2a05bdf3e793440b73d60736392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b59b79e9fbf9f6ca3300e09940c9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d9fbbceb9809a54779cbd17c2e6cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9eb988ec1b8442ecf986ff3a33277195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9e7f06f2d510f443dde95ecbaf04496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ec8431bb189222ac2f5092aede1a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5201f1c6c5211b7e0b6a03f45e89c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae2dad6e3a967856c26675a1c3a9b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627487bb54e2510f9fb770952ecbc8f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c29b188790e982657e46b2580ec3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353b81ed33a05247ad8a2e005c9375c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a619b688c3e4ae85df18994f77e2313103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7adecf5661b81f6ce7e62a206334ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89abbda8c752da6cfc60154ff586eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403725e5ea025ec0b0178c3c745f1b72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaac8ee14634d3c84f9f11d23a05ea6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7d7568e28ec74e8231e73974587d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d9649c33e881f8e026bc5dba043f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5522dcfef5620e1af22664d6902334f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf6e44aa4904610247b03620b0940c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4f4939035e43be1d686ac04e2bb5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc28f6862f63a071cc18977be332c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88834b2c7782aca7e5685b8638c869114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01944d653a8694b53b8f2877206426b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84477ccc61045a4a6497fc669cf414bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456375ebd38bf4d4ffbfaad31089fb6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a962b25aa7da309196fcc8d5fc28b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedde7a8ad53547fb26a9f315027fa44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c68a2df367c7c3ca53936187e28e23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf79b602f581d66cc69ce328262a16a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d25377a6659ee44b5f1c4b18af6fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95769531f57cf584a98cf03356547d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19f35c533b4815905def14c0d013b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587bda88decdb5857ed166be9929413125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b4622d4c96c71b03b52466dd37f0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e149f2fe95109d5ec5e5dbda1589a17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f95bd4d50803bb8c5a8079da38b4be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d4923ccb9705022f5e4d5ace95629129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37324209297d907110e9be56c47f5d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03cc14bb27875126022e0bab55e615131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c583a7a005b59b2e585e88e8c8023132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed9269893521480d127dc90c5b1ecf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77cc8914b814aa6979b372f60b2908134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666923f659cb0f5ba0f9c6cec1a2b580135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d4dbe5a03ea72852c5a0c284e7373136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebf0c0178e8b64ddf843a10ccfe76b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b873ef1aa305ab92075c3664a67591a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac158ec89b13de9aea73c920bdb520139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a69e37ffd711ae8467f8fb93d8978140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3bfbf5963931e8814be8f80aea32a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2336c6a1f9d3a36be95077f347159142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b073c6557eec86b0a06813c964377143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b552a8bc154450f0b3e26bc9863916144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ad2c17b936f1e0a2f6639a921ce16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaddea8daf93fa1a0384f81c465aab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68d3d5698b5ce1110d49a473b2e6c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c8731a865dae5944692f967695d47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feca113f9586aad68e52b45283f022c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea78a51970ef623d18ddafa3bfb9c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684c6401b28177008c0974a6dfdf4f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78b038f8f725fca29ccd6c9d4c5576152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cb17ea431e233b1b450d5133cdb84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c573022473ff808d3bbd5b9e71fdfa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ba13ad0858c09a089e3a6469e8475155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199b1ec9aa4dfef28cd248780cb1e1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bbff4bcd3f615a2468eebf6c8b875157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dae071fcc1ad0348c8eddc6f22d31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db05486d72944818e376d5874186317159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c463b942473bc5634dc33c19bc708d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b08f2aa12920d83f213a666de6dca1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61334d5bd0abf3bb198ef876f26fe19f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3794737b60aed681f95b4f041177f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285f1fadbf9e9a692c61ebf5119f6eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24e98bcfcc65c18b18e816f741c73c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcf25337eeaf993d52b7c233ae6d5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b8689e7a7004e87a3eeb5786298f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798168b63ffcde837793db9f40e9452168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a168ab2a018319909bb3c75fe3d7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b7ab70cc09043ea5055f3ff2e6007170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baf7ff9f1abaa042f8cd82d92317c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948d8bf1b8fb76db042f4f969fe9a47172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc3d02e3ab53603c689c48c8df1f11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f3eb67196c57fc1c903c496cc3b7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea84bf56a1de7bc58e2de99039a3fd6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dd5ebd60faa1f0e16ddc2e77099fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee73fc1917ab2561b83e864c1d1e97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2247130a7141589f293fa22912b7f29178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060a2eec08b572d7f6daad56fdf9466179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b379ec6373bba138a57b4faf289b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050961972ecde710c8adb0bf8acf5949181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baa122e3e8cb3658eb915612ef3bb2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfb9f10042be883113681dcb203048183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3ccae87357f88984f1f899d3fdba6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49f3d10347acb504439c1c52d657e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93abbd1ab1ce2a9d5aee3b59955abd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e080380e48dfb684bd4a764720c1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865ccab0a262b0c15632e1c021c41b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e51268e7af9e8194c8c45f11eeffe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0e5d99df183b50d9e4a314d45c1ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb2d23800046ff19329437b743994e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981bb85ba8442b902bf402869da9b16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c8137aa2ae502e3615b296e8191d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a30ae063b860610e9656c672ca0253194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141ed2e0260b9b869c5ccd1bf0526ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce230ec42be88e4f6b1af03597e674d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd2aa354c56fe7d2d2719e1e995f8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf372bca7b4915fffe966bd79646d08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eccfe34990d4b1129f234f3ebfe37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886902e68d4b543d87a0643ff84a7d0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ed57412e4e8a60b76fcaef44714b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467101fa29837ad4f4148a46555d1f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c501d8fedd8a7dadf37c8c87aeb92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ba3ff6f6ac006afedc91cc2f2cfca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316a63222840619acbb967102ea16df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef33fd1f6ae0d6998aa988e5885f6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5be7ba00acbf87d97e722d1b8e6924207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67491f761c526f3ecbca38d213893b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8285b9bfdffc81f366b65537806bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778da77895c4f11678998338fd3fd06c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b90e20a50799b07ad4e2c2e6fa4f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b8aa101c65f39272b7f2643861553212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24b1c1c2835cc2ea237c662857f8c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c74dcc08af426009b69c9660da466e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc110d0fcd9190aef1f83e730959f118215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3410f22c48128c1af998d665003ed0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f25474e1f72a1317c590a95ccf05b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302b18f660d2c77ad3d6d4fdf67bcdb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382663ff7fee9872d0a73aa1f80c12ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c0e0eb1df9e3f8178095a6c28e77f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852606d7e0aa6bc5adb74db95a27a464221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dee35ee3cdeaee2c61538595adae4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8a2fe168da9a30d42f5d5ac6c96e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7da9df969dc228d6674130e1fce18b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e48a0ea680925cbabda3eec8b0a961225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571e1c3f5d8b9554562cdf4dfffbd70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a3f0353e721b08443d3eed5844bf3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda8a63d890d175410c406771db2bc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4c720c3b69051d5d55c5791a20a95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd1b130679d2aee6c127e1158c60a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e5b8d5f37cf481c865396d7d11a82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb2ccec3d7eb6654392583d663b49f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef813c0ad09dcfbe3bc48e285131c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a815be16b4a3f0209875ddd7b2682f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536780c6298106fa51c07dc62ddfa9f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281563d0dce4fd1b4b1d90adf0ca741a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5745f59b711b65d7324841c93328a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037b633e775b90334b662f17d482c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc436003f99157c0350fd688307cbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d85ed07922fe1315feb616a7b15b4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff9f4762f79e8454fae28f654a886e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fdeacc3e3f176a7258f72a0ae2ff2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389004cdc8e1f1d5c76dadd5a4bda4f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80399abe57c3786bfa236b355dbb5d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c02cb7f70a31281de3edb0e5ff4a1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cce95d9633c9de72ed20c887b15455246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c84e6d56c0f65fec7716686abfb338247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b23c82cde35f6be53a094031cabac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4e006dceba3143c0c9c8e78d79fea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c210af755bfda8893b6cbb3dbcb5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413365af9a5553bc994ca045e1d856d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f6482e15197f15e03a0182ae88b0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9c8db5455a7c94fa3cd6a049d22fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd67f672df89ca6ff286119a5783106254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b61b086e0575939f9436f3d1e067d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94761718f0ffcabc77cfc5d6b17a1c30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e411492dd039eb88efbd1fc58f0ae81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45731681ace0f26cb2ec20544587e315258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad1ba988442509081d25de96ca607a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccebb9a5dbf6c7b0414c21bd15b2a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa27171b2c4d74584644bd573881280261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c4ced155444e4768f2bdace6bc686262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccc56d3ebbdbc5dd4b026ceb51be13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524144445e295a5bbb69c4bda26d835c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c396fbdc149fd0e64e8c32fe9e25cb2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fac252a8105bffb9f9a4b8e6c651d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa78f03b2bf493d04b72abd9fcad12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a0d4aed434e21d42e5170a44712d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6cc4ae86fc6d0e1addb85227d94f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddbd3cefc6e9eeb7b9c3e4b5f5908e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c044ccc349f8f09eed078b6d4e30f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378650cf8c00bf0adfd4d2846d91702272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b502b0ca6132ac2a2897a923bcf2a0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4e95202cdca84394d58fc46325154274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca7a6ce34d183438ad6ee6d4d62281275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06896989984c0c8f08cbaed454e48dcf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4b264c36ae31770b1219885f29cca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be6be9f94f05416b8e92ac188feda4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc257be88fd2fe0f9a46ade6cfc5d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89473994debd458bb753a58fe69d9ec9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f5734d9a70e91a4e8bdc4dda70415281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34cb8f8be854f6eafc4a5021623a11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ea9913aed7e8a0573f5bdfdcafdf4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fcdb405c4af6cffe1433a87017852284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b603fb3ae84c4ca1fe058dbdfa295285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66c40d895dc6b284eae2121b09ef6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5f45498d5a5f714a9814edce9db3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9b1d080524b4c6a9e369d050a5475288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383f52f01036ce872d70404e38a65a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dd1207a98b5bb9b3c70566c97f4cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647509b75834367641cee475c6c7637c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e246580ef6b24d03080c2c35d4bbdf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21351f0ba3842a345908261c50114016293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f82666e010b0f711bf2e89f245cf91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d686635a1d83d735c1617aa772f67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee736468794608224da5ab0db36670296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b167798d50a786706471da3dfdf4423297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304caacd7cdad0bce5b38762b8e8e01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8bdb02347d78cee1e357fb0a56316299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7d2bdcc0e6f21e8e5a02fb54b8469300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e743017c18d9da595b25f11b757515a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18a3899542746cd744416281e48a1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dfb140f1ca7a51d93dbac1cabd561303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcc2addc0b1e654520bc4e8af56ab6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23534c5793a2231cb5f8c324007db8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dbb81f3880c031504352c7e0525fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd9a0a2c5889f8d815e73ab35abfe9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c83984b2639e253516ccf7eb4854e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9421269103d29da287b771e7f37d1c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f91cf0a91b4774789e02377f41db7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dea54ed6df7b683a3d497e0d66f8aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ca588987dd414888c80d698b73eb8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13612ba6e36910cecbaa51b64d942939313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394f31ac9e407f4a292a781499b1fb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e256e95f91ebad6e8a08f3c79f5fdeb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0ab75a1e90c6a585d042552dcabe9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dab9cc76ee1ee539308a662a5be06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0e39b33bda3f66f0df7693564cc0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae0d40104f163b8e87f240c1fe8c2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fa1fddf4131164e0e76c7e4de3cdf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01271da9686d3cc9aac1c51dabe0fa2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d3c1d189ca329d5fd092cbcb91e79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94582a286ad1b1406455cebb29d4441323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77772828cf0e0386623375fa735f222324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312b6f6649d987e6f419d2ee661b139325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5608c8b137f49c3306b03527a8a6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce579edd9c20bfb1acc2d555eb2360a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a507ce96f5393cd142903f959f91d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d6223a4c7722504f093bddf53db00329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f421cea005cf6268aa08c5c15fa460330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9d9b67f887185907fece7205569b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dcbf33e54963d4f40c77c0ee03691332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5aa8e100483334654f59569f051f60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c0c6073751f2d562b99d4d1213e2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667fdf92ec34a336928cd3c4f2f9248335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ed16c4b277967e5b7aa90a0382bb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82245eb244479d68ad93ce8697470734337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97fcb84d6e6e26f408201210e54004338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d80948e70f595fddc69d9777200f50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157755652fe90f54df7c432abfe9743340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f609943d613c52af9ceee16229dac0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd6fb9d34b89b244b19828b717ff84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97a7b71e5ddecf598a47caa3c481ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148f0761f20e607f4f35bfdc5a23208344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f1ade1a78f786d2ea1300b9b1b08e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7873105a2fe772c2758026d9bc28b83346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683633101b058de81ac52da88cb81e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc42444bc24b9f33017030ab967789348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862e1c5258463a52bf047afeae8b509349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88f167fb793ecb70e4c0dbe5ef060f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a3a279990b0f8ba3df1fe2f045356351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a6f54ef180fd3676623369e7ef5b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47e9c3ec9bc8a5f02b247a13eaf62f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec61f27fb6b8729852e407449bd84e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dcd280988356a18da182ad4e223e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1bb107f98bd0e0c2dc672398af4a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fa4dd40267010302ddf8c485289d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7717f0fcaac32fcb733a22626a280358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc7339c146c44e49faa8e21c8bf489359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c541eab32c9ddd9fc27c9d572b74148360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59851a1af93bb8f6ce2581e774661c70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ced5adde6753b473033e2b8bdd773f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424ab0e039154e373adea1a8794fe5d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b86c9ac82dd367895c1bc23e1c1f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3b34e9b2870ae3ec5a6aa44e1a94a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc85b7c8152c89013279465f991dc0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcae606a43ce73579c9e4c6ad37ea5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b78d7ce9a5e761d41064404c0f618368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bee6d29930f4ee8cffabf77c5c803369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a62eda3261507bf10dd1c5b1126bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d44eb12de938311a1ddfc9ce6831e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983374a41d4cea764e1850522976d2ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fe5a11375a8c31d16d32b1594feb3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48aa552c79f979ff3f73ec22bc54e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627267d9ca478990b0ed31f30bd744d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f68fb0471ef5d26e94eefeaac69e67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485a5eddb9ebc0cd4b6aeed991cb310377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072370859c893584e854e678995272d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83071243a58b2047caa0ac83504d80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efcdd6f9549ce14815cd4008d0bf3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65350bb84aa523067bfd00a0a740fbfd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14acc41ade7965c9ace792615436b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678b58fd543cc77cdca0d0097a64556383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb586face12856833c549202a3869b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25643347df9e0853cd342eaec3e0996385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a07f12ba374dc999f92360d3bc49dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5928a111608d2c0bc92636f217cd79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452736de2468d29a787a958b4a386385388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b098aad3d58227f4597dd97270948389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ec6ff26539cd78455477bafe864ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359d755c29cf894068b88b8a9916e94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e3102c9d056fcff4b6faa0425ddee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3c15a591b536f6486659bf06a4398393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2448fcc8a149bd897b833e1a55107f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369a321e0a7c40086a4a9075ac3a320395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa6e185a8a03bdc8d7b00266ab11e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5904d31163f2830cb8fb3b04dcb00fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ecbf9e0d199503e56cdd612edcc76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4899d19d9ad34c59175f0380067bda399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a04d4963ead9b3aa0b89c1bc8cbd56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c043b32aae7e37ab39a8b3e5a7cda77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b58c33cf37c9fe469e74889417da4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9b871e85a4a4bdebf9eee76ff3503403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154715725cd9c567ceca77bbcb123e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c4489aecb453e33ac768a88aa94cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e66e275601fa3df1d70c209642a527406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b266881e7bd795b31d5fccc2986a72c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63432c9fa502eea8a2a628c212621dfe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6c744d198bbb891dd17bc82d266fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2a3dc1caff974a1585345c5b705eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38277b554ce2b23760c3f8af06962078411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e98792a0b18f747cd0ccd9554c506412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c9bd1977b6d2244f93a8853637615413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e94fa137753bd7d1662647b8113aed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888fffdf7072c12638cae1eabe1135f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4603f033294152e2f5673671300877416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300a0416b390d7636e3e8071e7edb38417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ee9693c94e9c67d95127805556775418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ddc90bdeae0840f2d3353b424ce44419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6f1725bbad1a1be34aa2be9788bef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7277389ad2937a94a802d19ee8c3f26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e42cc7b85ab88858f3c81d306d8a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808afdbb4ec9dd667ed53b7d7c36f6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac58b938e1c3f4871ae0dd3e527931424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a308edc67c06b3f1b8c8430ccd7cf56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9417c4e604e1784e51fb7eda275a7a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee0486813ffff781390962c98b4ef4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6917f081fd8d2c2462d5196368008428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e10ea094075e5fede4c9a162d3d1a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b7672b2e508be596df1b5085cf8a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dd9b7b728b9d869cae0cdee7a6f54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb698b623b4bab291ea058505bc39539432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab083a64418019201e4745aaf47286433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b03d56429524f36f065028386315f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f91f7ef9aa6b5eb5fc1aafac6eda22435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21ee137db2dc0cb42112489b43ab5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bddfc81715e5b075db61edba513f13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74bdc355ce4e60543782d5290ccaed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e982a30176796e1e2b107cbcc0555d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104fb6b8a14f58966a081cbe77d4b7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa96b655a42c898249b26157f593b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244b68946547729842752324599bcee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a331c793dbc1f414213c71ef221eba4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d283247472adc256c005a22670ff2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a78ce3f1c8dd5278a03561c16998bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c29feb313e318a77e373a5dca65b84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600b69c011646231beba20a741f970d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3ed7bbfbadbbac9c87a4263a8071f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1e9e82a2e39877ba664b537c2487d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df8455ba05f130a02f8197be562822450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59936d33ef0608a17eb1f1cef659aaba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f3c8b5ca2991e61df369d3141363452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c923e72947907b98ccb0196e92ee637453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123680d2f073051d184d3a46bca29e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a4da84e58456486258d8976b4cef0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69284fd0560e0ff316d22cfb56b1067456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63286198660c06724888f502e69789f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ca09ee4b13cec57731e5cacfdb4f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e16f0cff174124e672cb5979db37ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a79e8866c327a4494668db61811fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031e76fd3a27d1428ddf70c2ad0c7b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf9c6ecfd6fb5ce5d053ca39f6d643462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b84a018930cd36e3ac40a892bb25a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c965dafc0d35a6ce8955fb3df879b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c3bac8ab18f1aa4007235f27ce5b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d60bc0d4f1768e1d97f0bd0380e44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757f4cda59e84fc8446e62f920b51eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eafb257b114f45b0d6329f5e970eec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822ca7a89a5142153ccbbff4801ad67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f87821b631c41fdcd275c381e451eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe40ad65b73fc7f56c22b65f202abf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da016af356e010d7574eb16e7d255401472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbedf790f0e854ccd53f1d7544b534473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63939b8ad23198287c9c82aa1a27638474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb9f60e91c36b0f0ae8f46f8855461475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6cd1f64571cf33aaa4c07fd9d2563476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cece09675c131a418d62b2833cad2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02296a608cca58c8020051d9aae9a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75365a60633f45659b3df158c901ce7c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada1b1e0e0f9ad32ae4f872bcd3cd55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fad5f030d5b82b6ad367b933044040481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e15e2c3652ac477d17509ee4526cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e856c7fa287db8c348ba928ec53fd1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4a87cb48fb8a41f5a49051ce4e693484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d24da7ff2a95acf63bff04208df59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af614ea0a8dc8b5bf1296b2c5bdecf2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21139844336b67e56d00ad0574820e81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e60f2563fd7ac7f03d221fbf59102488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3236fa2fcce0079f473641d387e9c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb65282b8b3f45af71562ee9b45023e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22f9bc6dcf565f029cc70ae677717c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb5d0261ee80b82af9f2cb26031996492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97917bfc3256cfb1a8a42d3d49ef321493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad5d4ea6d9eaa6537bb3a964139f9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fb40ce30027962becf46970b75af2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdfbb62044a529f81a71d563da397c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d643b81dc45efac2e5bf62a22e3e50a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a36dbefa3cb47f028733a7bb0f6c67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef70d891bd736afa6fec12878055f24499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16929f8bf3653affc5595048645d1a28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b47d51a6c28936b7e709a641f6f91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a71442bb525d81532eff5f44c8520502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cf0861f43d68ff55a99dcade406c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bacf49427c56724a46440473f3059504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0216e29301d01977a98a92f300e13e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da1054d2a2c6fc0e80e51600943dcb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefb182335d8e9d8c828be89a333df9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca686635d83eb1ced7b56d23ce8da5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5101169327d045f4d3f31131fc6930509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12f7ea763eec92bc8d196cf9e1f34e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948421a6dfd9b66a184596c1b5045472511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c74d75c4817496a764a4d1ac80624512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c47a9083bf7bd901542c3964403df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcd8e5d4513c24a512c3aac4afd5a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818deb882370b374b970f3d8774d37f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772599015896c5a96472d21398af363516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51315af8ba3edf2ffc7f3bcd0ba097c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286c3c74d3783bea30eba62035b4466518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea76ad52efbbc913272bf08bf202799519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf179b7f532cf7b8a46639a25bb561520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970c81211d24e76c026a16271b5c2c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ffb97c52ef55c401380c9ea7d4c2d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8f44ee63a1ae023547f7288950b94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e48a90213c9605aec0e81863f7194524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715a0f4e0b9a1ad4497af41f981eb1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb1b9246a729b5ca72a3c727d2a97a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9deb82d3e7d371230756c774101a1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cb5b8c3b99e2bcda1b27a330d889f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38182eef01af28e7ed4394d328256b53529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1f74435f68c4e5e0dbf34d9cfedc8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981cc4cb0d60c78f782ecbdcd163025531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e006f3ba455adbd6fe39a19e6b78ef2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da7ed2ccecf95efcda80a166657ac6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79012c91416aeaff37eab18608c52d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23701ee09385e1ec45aea1d4232a076a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a39a8232d29a45701a69615b92070536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd832f14205c06d1954f39c6970832c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6feabd0ffcb34d1d1d14ee484660d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cc63ef9aa20a9035b3c959718c005539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28e313493f9ede5962ad788496b7fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e9a053c5cc95ed06350d5dd53e5c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ad7e505f1f1b24de0bf3e28053b38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5804b8b2590773c756f1124128694543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1585ed1c15bf1156fe6c18a69ebaedd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9f32475a8215659b1f2c623df8237545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a41ec4c88e86efc4559500e7c1f0d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcdccf001cbfcd77371b921ff8bd04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615b9a9ee3de6d6dbd9cac5392545ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cfbe41915ad8b8942470b72a66675549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01504ed88257271bfa86cade2b3e8442550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8654db93ea920a05166958925e5f88551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fec062e636b6442238b3076d1bc7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa8e158e5270c22320e4d14d08519a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfdd50a0730dee5f403c8dc16d91a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b49790e9b36ff974c17e5b36c4d2c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6b42d524953df021a851502b09ea0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194a3c2fea6c3f073e0b5d56596c15d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4362ae0761e58c45dde4521d0e475558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91918556a25e1be36cf08bb2a1729bc0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bdebec05c4f4afc8049450e9967c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0039553e2685a13069b072e30c38fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964d7714454c0b930e960317dc637e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899dfb3aefdd4f5bf08641f1476233f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf34a4f6545cc70d1414885e477966564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ca49ca83714b6e1314b813ec8b273565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3017ae539c27314f0d7a71f12ac769b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36f8e3bde01ebddd339a24861daddd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0bed841a072cef65064be0150ebf4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f00004af4da8e87d6083404e8c4734569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99457bbdd534b56c450885904cf146ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312d0ee708ea618169ebfdad8575a2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5269a229868e7c628b8bca93952a649572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393b43691d45c76b1401ed3dcea3dcd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9232538782c4acc4d0473a0e9777e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fddcd26d4e3de3d990f523ef3a3fbd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136afd4d2e48f4064455f0db530fff87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78804eb13b008f15aa4790e92cfbc64b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86c6fdf5caf4675dc6c416c88c3bf5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e15ae8039dc829e0400e93f6d0386579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6e072449a4a47ace847346da3ed8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c73bfc1b63bad31adb53a727e3c2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd16356bfb14ffd6c5194b9ad5d4e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fc1c2286cf2dc439b7b18c9ece5d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523febc6d2af77ba9dc2741a572a0b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2cfa3cfa64f2285baf6a70a0152ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529ff57f40d9ac3a95c33a58eae27ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881bd532088d572c60e3558610a9f07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593cef4f3325f466dc7dfacfb51f470588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0924e5e36ac87b685831692504b8bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db04336af6e4e04743282bb8a63430590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87f422f549c7abdd95531f2fcc3176591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549c3aaf5a6fce608185741a5260e4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb501f0016890e816c32c688a9dcfd1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6addc29f1976246a0f5a8af387ec9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1d55bdf3f62818b5fe5450534b518595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e11e72ff47ceb0c5905c8f982c157596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1d0adc964cf2294412ae932e90a14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a98c007871a1d746116ca7fa7df04e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e0e046c7c4fd262dfdb2534547a8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e264cde47adcddb4358831e65d45138600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430dd3d93557fb2610ad3405acf1ec2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db12a3c8b97b6ebcd4f9cce0da28e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22766fbc9849b642f50a9f1f8bc61a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ee1237471fb7d674b40021b7dc66d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07356ac90661943079b47501ddbf96ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39062a74b1bc7779126337989b1e80ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1955f5bfadc957a65083116ef8029607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1c74525f7f02220f466f401003bd7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe951dacaf008569c496531d15a5a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501c4ab6a4cb166def686f4f89e2cfe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c0502823f7c56beecc31269810414611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e79f4c1eec4c524ed9ef5215d78ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff25b92c81d1eed2d726638579fa82a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd2ee5cce6818d77273e462fac15b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee52cc5c4dd8705e660221991db5f37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510fa47f798cbf6b9a8a001a2016fe5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82107a7e30f1ca0526c1bf242841b4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3599ed7ac0359aaf4d15d62c4c32dff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739e3a3e1054a2ede24f0eaeedbfb00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beca22f7563a3991f6c71a7904f3c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6562e08a5624e9ab9481cd073d171621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a3fc3d7906cb219dac3dce5246393622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc8e73b41f156f392db6b277bb2e48623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddea61f7cf86f9759971079e21c9af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597f638e0716213c934392ee8253c3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839403f1bc65662e32510718e707567e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31916ed8527303da8435ee363c48e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425753a1bcc96c81c0b7019c1f8ea67b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85d55e9d061d6fd36291aa947289c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bb411a95ba730f2ab62fc95c0308c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a3ebc05de35872dc3a8175f64cc50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268196316a47656a878087f704487d23632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a3df4dd57ceadcba5e18fda948705633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dabf80bd01b938fe39a8e9248c00b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103eb3d7557f335c391826ec795d22f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e506776aad334a7025ac571d95fddc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda455f58cb0e3b4f3c7470d9dbb2c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caa61288795e6dcb3319d1fea2a928638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaa753076d98ed5ae459acc3f0d3a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043c1c171f6189cf4bd779da39cab5f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46d8d9fa4e3a93ca8e386bb6f7c1ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74311086f7f0f9c6af72f8d725aa66f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20098d0541ed28ea59a6f2ff4ee6df57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527bc4c26f9983b6a1cff86e4f76aa5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4b5e52f8a18a9ff26f275b53c0dc6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4af8292539f0d43173164da7c9e182646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dae05e77183a9f87a0919ad4481961647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9f81fcd8836b94506d1d6ee65f788648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6fcde0cb32b30fc7401047dacaf23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007852eacd4c30b63422f4d567050ec5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b304832b76827fa178c7f46892044fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6966eb56e44567f8bce252bc2ea36652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf5a7b5bd619340fa11024546e0fd6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1760a5ce691805f8cbc5a0a75ccc47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8676a4e9d2db81c1995b70b55a1bcf0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a18b8d6d8a3fb58d94a74c87e78dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfade64fde4686e65089cb63121f5c2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f6ec148809acd3f15900e18f64882658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19836f6c2b473faa917deecfa6839490659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757d02d837d24f8b13d1a8e5f4c91ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63968006eb2518434a6f58a63d1c17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19592bfb73136424b20634587ca527662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb30130e3ab7cae122e7af418cc718d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0e2f8dc91924eeb3bf7c5e23548ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb48e5acc6d024dd2e77492385302e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd822a5c1da28b8adb4fd8b4b7e3e7fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bd3514108340c441ca6a45961476e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961548388b0e5f4da7642efc80abe097668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244494066abf66ed1fa2a120ffc3b691669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94328411b4daaa1faa97aabfbc652d68670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683ad3967a4039c45b5c7acc3add049671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91f58b893b182e8a3c6ececc74f809672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94391299d0320204e1b3dbc296d9d598673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed07895286401d403aeb69f1c60f346674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c887a2d13b71ff79cb19829f81671675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b01b8a5aaad3e917f974925dd85f6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c58f03bccebb1913b579a84bff058c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2a7555521750a4d7e65b4ad669dfd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e127d65cb548a9c4b1ef600564fcb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14d9fb4c7eacf8c3e93488199b5000680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd8cfb9d5a1491f3402d6f76859e09681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074456f7956b7f3c66a78e2a09c8c7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe490f8029d641666d44f64a0075628683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859060b9b317a2460977e97550fcd52684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31457b8ba1becef2c7adfb5dea9dc96a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbe772faf49258f13f015431c879fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec91226774e53054c87daa99898850c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21d9e46c6e7d422103af9f68553ca6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6aabc97e4c23433adff481114f7dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d44d2ae2664c10a7b1beb0f5ea24c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdbb23fde62198fe96ab764956aff3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4f7b9e89fbfa7088fc17fd4e1a38e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0627fc16f24a142d9ad1999d6636a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bb63e2398cf3010498fc1e3cc1519694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff947cace2d080d97564bccad3e2384695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2913072115f6262928eceb2ff6dc3c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a509be74c0b5e4a478010b241c6986697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4d62084b030dfd91d48a0cbca124d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cf3916f13bb3b14a098eba48a5132699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432096c7f490c97591b478a3d6cda9f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92033972017790e56877399452007a23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073347fd126938e4c75a53ec3d6878c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd812027feea6ee29fba4226bc243754703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9e13b4c4a3f4c07efe5792e09d72a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de5293f88c705c4c886f827324d872705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b72f96751f71bd6ea54daa5b369b65706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ad51eab0de0823b80042ec4d0ae33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459762906be1ef75939692b66fa759e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445a308ce5e662aefe791a9e3af103b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945415a1013103c75e937aaef629bf83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043e39e126d3e08a419cd9cc1829136711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394282d0e86741e92d35d41e04a99a36712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01c39b79799f669f1a0b03e76becd1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc987a8344edc2896480000af096bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac4ef34754e47efdc3d3bdbdfb4e80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873cac7ea6a6845f435149acc599f5c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b412b6afc221b0d03b90e5b8c288ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df043380823d76752abed7eb0c0fc4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded97db3d6fc3ec0bac72013cdd1794a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b98a49c821a737cfa1ed1026ff9e12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2171876517ddb1ad4572304cef04f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7146849330065dabcf0f005fbb311c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5f44ade771aa81f7a2a715d9ac7f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e5d970003a6a3d3e84802353f3a72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63402ea3212313dcaefbd451caac0531725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b58b1ef1f21760a697bdfbdb08b6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244917051a65d4c170dc5fe2f279d18d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c185e794dc025886babfafbfa5e9bd1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874707cbf3faaf438e73afe7bac678a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ab9517ec0abc09bd3802e1ff5b5d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c2f4cc4e92c3f1bf4797f086d0220731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6eaf994a968ad71800321c6d93f3f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb0b7638c4b4524458fcf84f6d83c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d25093fc91aec7addd882e487835cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d3929eae73bb2094ea3f5c27e8be1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a8333881133ae15e015872c82e317736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14d3ade88d56f67e4d6d163a13f983737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec824fc84d2040d785b6c9fb149a84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602d07f7903d41d89379c3989c737f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663391bf76b279ca79e3dbcf4a59b560740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001652887130a2a00f007f14fe6d244741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c529e26dc509c2a179c807919a4e727742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29221ffd5bbf1a4300ef5d0b024a8ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9840145b6fe5eefa152082634b68b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcab86324c6b80f24809812d463c37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fbeea6a929525dd265a8bc1d74d5b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ab96a0a76e9e8e6b46dcb4f6149c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe4927e32815020837f95dff56b008748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5eb0bac75e52fb8d502852611e3ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd916ee9c6ca96b27ff9c711c403e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657d1d1d28e9a9ba21512bbc1500f09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfd23471962e70c47241988d10899e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c4d0c592142f2c6a30aea6a330f69753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0023237317f7c177499477c32a19395754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35369680737e77588761a465dc13d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb57e364290ee4fdf85cb20a51f5a3c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79432837163862a00614d73a2f8bc2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d398b3e0d5b15e3dcc77177605a7748758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd1af81b4c57c70461c225619a1631759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1e38fc98a0b3e74c965893481099a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7bc4c024c29d364f31c7ee731656e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576beeee0d08ad74c862be9823c9e397762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b82ee470a8ee3e71753f04519a8519763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d75412a7393f28812a5edbeebadb6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e06fe0449b6d565c1942fb5fb11c4a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dd6d8730e5f12e364f6deb835dc2e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6372720135652eceeff5a9b7b41fc767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>