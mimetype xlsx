--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1919e22420c7972d4a347ef40b2468b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae49747498e2e09c10efe54ceb776352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5accf15074029e1c040ca6952be868b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedb59566ab4dc01d5bfe0ff3ee191e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3a9d7ed0b16ce4c6995d72c39cff55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0359534ee553d983c244a29d2f0d8d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6217854cde9bce127f727f71d4fcd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ef54b9ccc6018b0d59a893b94a2cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ea0ec39ef69f39da5fa1a8fa695a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1d7d30af63667dbaee1b96a744adc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ec9852ba0d58a4cb165f8712a15ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca19255cd74ed8890d014c8c1bcfe912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10831e57bf905dacb0ca5f949728ba0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf592f367f4dddd1cf81404287b15214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ea64f7ba90d1a96e52657ec11650815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb2a401b3361dbe62d60ef63f9e57e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32c85101798096a54bf8c66e27ef1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecb4965b02597780991fedef239cdb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344d86002933e65828fe09da2ed2c0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5772303cf34e8b647d25c5bf5838020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19e968705d6cad1993a9b6120e5d4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21e36bf9c45d9a2ab979fecf63862922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69608752d37a3f236a74a9c843e3ea8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56e4c2c0075649e207be06350f40d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50da07b364a2170ff90175648621e5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc29d40d494f25e73004586515e2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d553d2bb4fba3d32b41c72ea3d71127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc3efc7c60024cb2e6ecf3495d277d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca942f52810abb17fabeab7e82b07929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650a212d6d568a44b2dadaa9291682e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d5c74d1dab7d8f1500188a7ca1dc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54751dbb029ae875015976cabbc20bb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430824820f931aa1781dc7331536d4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553d045677e70cc638f35c36ef19f1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71336ad6e97d18ca4a939e5c4b6b89235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251dfd80f46341d68934366960922ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104f07e2da4c53d0ee28bfd1a18fd1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673b33ba1a510533fc722f08c0f95b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208054c2afad883d635e5a72100c0ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2b8e9c745967183dbb46b56daa33040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00547506af794a26852b77df4aaf5ef541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7d8c8fdf3d1be166c018af200e59242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d3c8f966469d32021bea7f43f8c3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905580bddf6b6e1878d86407dc9255ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e66e68685d956c5e6f7646f91107045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f788f7fd38de441138a7c7f267106846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd28848de5298fccbbf4542f1c6241e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feac0949b22a156620339420214c2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8d164f561ec0979db0fd178a3074549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f840bc4daf56c3bd0c1e811bbc04950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfbcb9dc99dbbff9cb2f90bae9a38651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0b0462bf795648cce3802d152b1bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8da755c51775bc536cfad031d6959e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef86305ee79df14c7201a8f4c629fde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a46a5b7ac3de6cc6ede7684a9484755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f866b4352139e160f44a1ce163e2ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cbfdc15632f88a7e81879885a755e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072f02fae2173fb6da0f4871c15f2b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c417d6653556de5ed7ebc6ec3bbe7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba132e509d678f51fb3ecf1f95d36160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ab0d5b2ce9b679be4491267e8a9c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cef57e343c7dbdbd46b5d89ee0a4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ccdf824a790ca6a304a44dfc598b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aef5f8a4e6b66874fe9acd578474364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50b37ba831cd71a72469fcd051617565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82a3f08a0593e8bd24ca7911f7835a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d85fa3edc7241847714b801cc3706367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967ed57ab1e9c4c11d7e19297f608f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b107175339cc8dab342de417352f6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bd662fdf770ca275c37ccf0a6093970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597030dff33091f1c8bd8ef7ba5c4fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8770533d7660efecf98409ddb2c9e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26592be8860e87454e7daccc8e4af3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af1c3b0c0913f9f6e503f5acae82f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd88794f465088e30c6ffba37d5d2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b854ee6afb34520ed2b20b1bf356676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc2185968b8a12436c5ae1df2109f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78de116abd03d448c0da0bbf636e16978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20c2f4a68d588d0dc4bbb3083d0a8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f96aa02da3da2589f4af20db2efa9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd923c01bf21b5f4e20309af15b56581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1087a326fcf7eacefc4b459e37f850382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034052afca9a2c08d3d680b0789eb06783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7247b66400ab453c6c224f7962d914484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5fe822be36a46c362fdc9fa7792f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6412530ec806a800b6abae8d3cc43586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374872b1271559581b5c3278ede1558a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae160f4e188d0b0a4ad8dbf314605288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e4ca5a1aa5f826db200b42fc5c0b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bceaa7270a840fb823f5acda7c94f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef842fb34787e987cfb83d2b6dee9cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757ebd7890da7a79516751c460d253592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57002a6a91667285da5b0c4ef1ba8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2942f17a40c5410ed7fda7544672f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cb0914f40711f78b85a5d8724ef7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a7c2fbc98c1766a11fd349900731f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ad51c97414ba3534d8ed2966f1eb697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1533e2fe9c6b126f3fff7c366c416bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46713b299230c6ac2ddeeade14f8dc8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a045d3bb3fc1b1f0c322993588cc96a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9b5ea47e39f697f2a1061c7661d46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebfff40058ec18d9b07f278428488b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603ebf0d646ed5f4c2994916b601827103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed61837462b4f4a014b857a531c606104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cef06f0ca498e8940ea8268b319af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315eec2df4c87a5f1ba722786e20d45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aca9a2cbbf925f02e1a25df59683d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e560699aa523ae341cdb74e8798f4e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2120d1d4587fd4f5cb7ff02d73cdf26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e987bb41bb29e2936695736ddc989110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10c109792b1caeecae5f551a399ced111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec83af97ec7f5fa5b5d35d0ac37abf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2bb72e91b0019c1e1d07bc3147fd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f571a1d0714fa6ac44305b84df07f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef1700526c97bd2f74b16aa768389d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64942653f262e2422cc5e7af2b548d61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0548d4098e6eff255478e8435e19c27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b57dbf50a949f386531d8c0a8948a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd18631507fbb36b8ba6dad0a340a88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaee193fb4a4a46c5322b01ea4c7f38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ece846c5d5dc89427624ac3b5e5fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef01359acdfd5514520e42a44d86461122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f85d665a81f6f9721f63db5a9778cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef35323e5ec425394eef7d37972f106124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13207e84017ccf9b393c000c8bbd09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883cb0640a09508c0e4422a6a4ad79f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36506f2e00668e376b62bd1c6d0efaca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36bd5ddffa958496fe619f1e2a5adf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912689c75032b687545142eb8ad6429129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5905e4726f2094c3adaea2df8c1fd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07ac2db7f050685d35e94dc861af99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98832a2c74caa5f0edcb0311005230132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9255c2d96c1671fb014c17da73f9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf6220e3ec8dd07310b31cf1b97112134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8672944cf30c04df924a7ddf1409495135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01db572eb1d7923a6b94b185f5113a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675239345b0e213a03fe570ab3e930e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46230edec7be5d979b98f16a86940e3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e357b54c01b719ae34e8dda8878588139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094e5861c56e603a2a67308e769e7ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc894c7c89c73878472f41478ae2ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e989414217b45d45debd405ee5eff7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa81272ec20712634c87d0f5fb6438143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399082e1a1c863028b1ca883234ca7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0999327567e7f8c13d9c0a01ef4f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644d5d20cd291b11816f8fa462addbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e3f144b9482de6e66efa1fb171536147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b444e19b15e20676943cf685075f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7bb7c316525a5289e4c51049bafc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14614df7ae68bdba490d05d00fda0b99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ea9a9866e568d03af20798c8c86ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed8c6bb43d2b224b3858a289720740152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98314e57234877dd0ad1ca9eff319322153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2ef251385ae9fd9da27f9e038e569154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d47333b5a28a9cd22c412603e53093155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243261fd046afe5958907c8e61d5c5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a15fa458bf44b9fd8d3fff9954fc71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781e1045fc202c7f82c41f69a0a4de5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fce62663d658e1bfa7afd1d2d9eb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742a4e91693fb55d6f052a663a57027160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b56e86d198efeccd7ab80cd082e3b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73701901f4d0d2a2a4b6c97ef7a24d3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9f486a564bb77f28e4918c9051606163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1be068aeddc25bd79c82605f290e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93517d5287fdd8cb8ceb736e84d87c6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ea88d099e24ca2d01dcf257a1cdfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5d2be82d67783c8261f788fc90cad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166419d1298b6aee35211bb32d9abb5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a78d2d716e6660bf91558434cafb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d00bb69fa577c7caf0589cb202751170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aba406bf24a4c151a2ab900bf43acf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1f7dd1d202ebded3ee6ead337f1d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f407812cd12f9520f50a342190e006173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69218be7962f39da4437b0c62603630e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cdb09e638e738f77920e3eeb5705c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a3eaa9d2b861c108a471afad4b86a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5967fa74c41221d00b3cea192a1e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a815f7398ed3450053dd2fba259e6c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a3bf7737708ec7034129f289f79a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965fe83a45b65a69e30e03eadddaa66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933a2617d0051bd9641adf7e748725d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe52912a716751f65cf79b538f60cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37204cb5a79d3cc7afb506e717d51dd9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bea0238436b3d425cee6a14b498ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93b0138f7b2e217730b83c5d9087c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487f75ace59070210cbc4654c893778186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c7be5c465573421b01db0a3dfa98e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bb535fb7cfb7e8caeccd4e3ca10d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa7ab2aa30eb0cb02557dd841388c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcae5bf0dc44bda1397bc2f7b02d88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e350ad4737bd419e231f19fcc90788191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3202b7d7cd4514d8fd8eaeeba6fe12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138537b3776df39c8b77a6e6abdc6d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b2d24dfd303956abd5cf07b7696bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac12a60a344bc0915778a86053d008195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b4f8b0c248ed85dab7253a9df9c7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195575e612780a8d3d7a7ea71cf1d3c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd882366589c0f9a86e3eecda97fd8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea69979ea9cb562773850178d9ae965199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24567ef2dad9aa006651009ed5ab0af8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637deb6a65c9a0b533856dcc3f609c8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002d9d6c7c9272a9ef3a412bbdeea0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dabcdbfdb388f6bce972c3a75861e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99e183837227d5abc03d7b9533c006204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d93063b9ef61d5c8bc51c70b8fa7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001599266ab00430a527a0b38e315c77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6669572ece9346135972ff5a948b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524e162145903a134155a283f763ab5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be11c569810e81d1cf8a3445d9db754209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b52b5c2998fee66e8c23b217cfcac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5654475ed93e13c7acfd830d71f9482211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab03abd1a77cb391448a16deeac3aba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9ffe775ecb8931acdc2da640b6c42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336e77e05a6e6ba616414d16e794789214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d39f90264fbfa967200fe79f47759b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cab07ea1a9c50c651f7306c5e8f49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ca8b2a45cc528675cf8d5a2032b0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956a04a8d8183775a29577b17c81f32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc525fa41c3796cff0ba37abdaa8c63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a8eaeb4f4182a0539165e5a9dd420220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d947e1a96c228074b93aff455eef04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f4db2c0f64339b66d4618bf6293ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71485c3005b1cdbef53dc016d12acb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736736a2a46067ed6bab1d054c1103c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f105880dccd6764edd07811602a76d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf161c2aaf9d4230a7d68a76eb981ebd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff800345cb47a5b9ee29efcc542e9278227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c36f71d85b5193243716904203aee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82c576319897f0658163628c34f532229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c07a4782cd777c0378d6022bd66295230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3725fae7d82bf575586ae9de5ae05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5297261c6cd98483c00fc0eecc13c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c255bea8bb1ddf9169423c6a63c49d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a64ebe81efcace2f52246e4905ae19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec40764c417da793b8f1c52f5987df4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b781aae3ffd830e767754abb16a74e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869b8752ad23bf9baba8c8e88fb3655237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00069d570fd278517ea6957f5ffb2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2524ac4b05cc5f1ded1b51f822c41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba837fbd30c13f3db4bda9c67063b9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb36ee8d498a20374d7bec18c5a50f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c1657c1c42d083496c8b5ed756d55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760cd816716410ee820a2697cbb8584243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cdc9cdfac6224289997b1cb6a437e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48341c60c218c78849f51aff1fde9d15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28514aa1488eaff6513ef9dfe51f94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f71eb66ad4ec42a77ed4825349b627247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953e3d6be85cbe6571d937a254adc94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ec29099cb39fece60d87d3c5be663249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81a0b81fd18afe8f829a159d9a9276250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e39930e8518cfc73106094d9f59b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cc150a53b7414af0d98d5f2c0ec5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb43f8908753ab9d74033b695de167253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33b44ab3a06c8a7568fd766c2f0812254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b004e96eade261d83c13f860e41c42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662763f1ba9894c0edefc081a03dde4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d769562cd9fc722483b7e9c9565ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312e3a72c50111ad8aa3a293f90a75b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14136987b8bfd103d2d1274bc4729aed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2e0c39b59f71fdbcefb3c94f0d43d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f936eff072b08cbb2d3a05e40935082261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c99987e3c884ee24516329076cd0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157756e5b7cc871185c358f27e02ba92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e8c85c50e946e58b9d5ff710db792264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd6c978fe8b9c4126be67bc31b348c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bc29708a06c8aa71843a6cafbf2c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368e9a96f7c871477571ca0b2b1497b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fd2441abc22ac6519a7ecee1de443268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359cc421724094f299f8441948672af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13a2d23d9f6eafe9955cc97e056e82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49219f655847ed3d9f0e75f3eeb85e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac5de3baf39eef3a64d08b5b01a8c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9f6d52b040decff45c7f6da7620ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5a3f3d803ad513812a7ed9c2c23f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a37b2d1615b659bfe7279063931385275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e891405764aedc150a429970edfd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2367b50834a14b73f38399b2cdf9e38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd736054b3151a56ebc79fadcbff262b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58483a9a29f49eadeb50c7e71eea15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4849b0dc601d266a606822d70014e12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa32772c137ac25d6885bcab2d5814b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8cfc56db2d3221ff288437e137118282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15122b7adb03fb4870f066e03438aa6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea44d97558041c8501e6d791a8c582284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757691111e557bf9280f0562aee7f200285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09df9f50f1d69235aeac5b15267ac28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c5076cb4c87f94459230784d3e017287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50655d742fee946aa06de02cc9ee96a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c3d57afddeba8d60d29913d9dad23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131669f2bfc65d1dede463903f3eb413290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8583ca84e4fb5eb6eec27c84032b1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657002945f1cca9f09b964441601e4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a04a66e0a109c1b0e56f0cdedd549f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca55764f71350aa5e908c7f82c33ac8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa6389a977688f05c2d4164a251e90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf999e458144109cf5a664cb88e071296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf7610010032f5039a5d40d8068132297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3cb66b45450ba8ed707c6332f270a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0c718c07f47afafd5d9a59930723d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388386bbb670ececfed9d9ff6287ed6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b50a1bf8eeb7dd41f78ff0396b3714301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427ba8692f19ff230dcbed361137031302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c135b1b77aefa8bc28ca4e85689ce4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339a535217a3ffbf06f4ec9bcff8876304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f0dafda3667beb47568bc750e7de2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5c4f5c165f8709817144611b5f84e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc237b46df78152de8f689ff830578307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb7b7e358ad5493750a8f78dbc2a43308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ce36aa6a8c965e3b21333c5abcc2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38dc70915534455c7ed41ada2c8140310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57030c66b5e6397644c4377fc98864d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4c3c1b5bf08efc75bfc1acab53410312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4186f12ba4111ec92c39e2b51dab9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692449e36f9c3f1b666a6c7569bcca2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184b306c3975042ae5d822775b76469315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b65ff35db0c6f2aeecaf4e4539629c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa194e686f3467569d4e236cda4cbb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4282c503f84f906839a7983b7b32e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95376c9b37bd66ced0567ce502310171319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ffb5efddfe936313c1177ff948ace320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f88c4c684da57ca11c0f9f550c3cdc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9e1843799ef97894e13a10c49aa33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b9c3db697b1a9742e9d8a55615d4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd774c0d8171eef99376eeb2c54f580324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07066b753ca6840eb1f49fcd0df1ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffce4943294c8ecc77021e9be5a42e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68604c002450b82d34b83a943af54f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ad808bec077f4e2e839ac357314ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f93d62d323395590f60ef6495301e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9e5eb05ad464fb3c2715b0252cb4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c414c264d81e01a121fd92a541b205a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc94727c350e53456ea8b942e2f020332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83827c1406438261e0aa986b0079617333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875718dcb7785ffa3ef8f554f07f8a9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dff4ea5208dee85beef633c8dc9be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685bc7b8fe925214ccf45704165d1cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c269c37e79c3d827e91e8f9b538c9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c411d028432c4bb23cae867468450a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5cc922ca043581935ca3b3758c30e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29abbde3d67718c3fd34eec093ee16a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba161dac74389fe29de580267d98db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6699324bb4d708e6d448f53c457872342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84c91bc60903c2a7e043282033d406343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30977f69ad73907c6eafb53b5f935c3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948c8facbf1576c90f7e1ad334dc862345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8dde12602fb46d8f5a4db935809ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb896fa31f79c71305053521834c0f2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c5ab21130dd451ac5febdaa0150e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313601f48b5295fdcf54c6f0547924e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2f3593ec34b17f7dabf5548866f22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f878d872831e54ee9d49c804745e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acf31e67d953cb8de43165331890da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc94ec820735a3fe6cd611fbfa60f92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db54127b843dd72f0f8351e0253ba36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd431d47d5f5b3598e696c9686ec7371355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23497519836bf845d1bbca83a94f152d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787033752d37d3bdc8cb88a51c01f33b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6d7a91bff35d14f386a705f419fe7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989764adf91fcb84118617cf2526aa0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604493a35ce5665cfc86d39144b64c3c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aeac396f9d11407bb55edf8456d11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3071e56d66a81ef7b2e5a12cafa45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b737c4b8702404515788867bd43aff8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265d99d999ebd2ebc1e2a082eab5970364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f869c3c598d37d7bc0d39f497227d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ad5fc97a23b289e660d56f8dc1c73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba4038968dd3b78378a81b48750ec0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2f21aa04403561d2dc0e36707d88d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443b4bddc42d11d97f04082cc672f6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431628eb170bd267c42915ac159bb35370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfddb81be5ee45782362e04418f4e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c81bf25a59e510cd180e40e77bac3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36e283daec1bc91e216fdde9f2aacc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c6e8388539203406973dbf910c455374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365c05b8fb1b4a819562ce0d61895f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f193b0189739320d72b7b80c2f044376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124987e674dde34cdc2138a374a2cfb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7fe47ade50cc19bcbf6934c2e0406378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd24116fbb08606772c51f392a57abc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385519a328bcc9f65980338c690e2c33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339b3aedb23e96fc38559657af0bd0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589a9ba991649de029049ef08a4a380382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ec2fc31b551993f963abe046dc38e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76573a139a291172fdf54a1f4bd34b01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93234a8e760778971f3beb1c676fb8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5decfa9a6f850ed4ef4d6da0c4081c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c231cd3b903d6b12f64be47e8c69a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d05977cffd5c97a91573bc46fa587b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a559149d5cbc0a7cf189cacebcba808389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a40361567bf06ca2175745dfece9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ba5b68dd656aeda2f337e036dcdc0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0786bf7a3bf918b5afa596759e0bcb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3248b24dbcbadf767435f1b4e8a504a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1cd0328430cdb359079b31c40b934394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222e76d3fe1627626f32419fce16f2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528a6ed44d22ee98e5ac01d67235937396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e31a6947892ddec92f5b5d1fa4e5a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952721682b2a217fe2b6596bf85a383398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134268d7dfb65f86e49831fa7d34d72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47823d27b997f9dbac1edf60d4307ad3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959302e2e481f4af8d719f51fd49cd1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da387aab7d34ec04af3b02195a944b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502425527198500ea391bbd6a43fb740403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a6242533e1c9d25a8972b2555716a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255dfbd3815ec3603d115b471f79a75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c1b71e89574bf213b602283eda73e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bef8a44adf1c910fd29df1410b096407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21715557b8e8169f1266c1a0c3eade5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033071dd8f6b12655eb6f47f9dccea5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6262e6ec7797f49b98598eb91bd8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cb30066bf65e4b5afbf5d9ac1c94c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dc0ca4e1a54ada38651c8f90817f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62c992f8c21e48b38942e286c898e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021146b25f29c1a7321997d408374ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15435dd4cd6c7b8f6babacc8ee2c8dff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef147d52bd25f19f5152a3ed8a13070416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c071aea5edb31751e24a703e122d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7dfae48a8bcbc892030e1df2f5d45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed82beb459957476dc1de10eacd9239419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b16a7a92feb5eec722752e80562d96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b1aed16592e9548febf0999bfb0d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660d96262ae62fca4d685a0411130f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc0e78c59b8a36638411e5bef057d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48e743191b0d695c7af22376153bde424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1741fe30f9d2f88ad46093e0110830425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c16ef49bd653063dd2af0ecc15bad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d373e585dae999dfb760d74c768d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6afa5d1901b7d4128f64a852e79cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60925c2576a0d137382be590fe053c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c739bd37dfd6208162b001720ad9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf295e2fd3818918e239c79f445a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fc4e1b612460090b4fbdffbf96484432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92175affd3ad726d31592a2dc86374bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78b25b326a1d6c670cdaecb956fd96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894969db7c1cd8931bf4777648b7db4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c88e445cb3cb64367158fd8b29ed12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd133eac75da7e4dd29dc445aece8fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eae7d80c06e95bd938aeb8e22bd1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73f64a8dbf1e082e2ac88b4e6bca69439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db610a472052d8371385842e5fe1fd0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2a8fb3ff889e09aece2c015659aee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87f3d1d258c9c52ea9ddad07898060442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd40d3e09afe1cb25024b7dc7ced5a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cbe80968df08225ba56350eae95ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c50fbde5f399aacade50271716ca4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877003c82e08d5e278cae3deb034b095446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34574a6dfa1bd119f5ad0aa2d69a0c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5fdeb3342765088932c886c7b0143448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c823e288f9a6888149670592def80e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15310eb0b5d0c8dcdd86fc7a3105862d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0cbefbae28f48d80f71bfca4e0471451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92623f3353a208adfd23e4688d492a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342eeacb6be6466571dcddee821ac74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df3c4a323a42bd46e60b9923798553454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a06f14a4efa224089454141815eaa7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902a415a336839378c831838d14aea7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0b83c2409dbe69f4007dd03900ed1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe1d7dfa97bcd4f61de0ffddc641e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec392251262f52082caa25afc3df4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a70a21628a1dcdcd8404b310b228a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354187607bf1678dfea97d497982dbef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806455a206017f85a32b474dd3701a44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb568e075b8dcb208c16e208cdfbb8d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa57c32058ab3203bf0bc42001c3327464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00ebca54d686debd8f6c635f27fe56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be405c08ab0bc976e1658c5fec9a226466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0c14b814915c0bb08e2b5dc8e9472467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d65b83ab5407b8636c406edc2ab3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61f8e37584ab74a9ea3168e012a030469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1ffa63b60b88279ebc9b072a673df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5577c87ceb41c42fb35c251f5bc24e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5b2c26e9e0c997ac640dc6ae8f900472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27332640fd0cec58d1aa7d4cbf851934473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2c11984b43f7b6baf5d87b8a5d34e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41fa4d865bda85644f3577c3f565b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe63e7b3bf314140bab122ed0ce212476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e9950e15c9623c941f46c339c1cbf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9d05ce3e8382e6d5a853068cf0754478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eae20bbbad5bb7fbb6dc369a7db36e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980acbec7c569bb884d656e839e99e72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aea36199495654964fb7c3c7eb60d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa287b72257dbaeffc8ecb0b4aacc69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff56cb1c9ff6d0ef3178b2472052d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbed2e2d9c7700104a9a08fb2ee1c64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddbfe3e04a7f08b3b07311a742ccbb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80596c819e56ca63affa434f557cd714486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba1151ce46b95da18e18bfaf94e8e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e06ec7eb19b51c8c26039cf4f3d12f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b3879d45fd185afb22e3c14607311489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f0fc05a59a372d63f2eccd8e4cf86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ac767454b16b7a33b69b18c780d9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b29fcabe6f4bc400d2211ec5712bd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cde2b588d55553183ba8468633a82c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55b93807fbc2ff7cd5652761b0e833494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da415c2d9387f21076c149aee2a48d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef048264cf16a5eb444b88bd7377ce83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b517c9e4298f101af613ed097b1b94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda92605d96742dadc6bb402ceef592a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e95599350d931cf837320b336f211499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788e2b105847f8ae3d5a692ca06350d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ea27fb2efddc40ad7a58b6c9cf361501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fd604ed08c089d9ab6b746d34182e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23808640c1a86bc5b2c163dd156e4409503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b9a9f4564b673ef9e14ac1ad12360504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a73432aba9edb770e6e9a234ee88b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab49a2fb882986aa113ab4f6c271aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88742274f29f13fbc98a0e64dccf9c4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d8ba03fe6c4853ebbcfff00a5ee1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71d533d42a2213e6c54d142c0da833509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8941d12e768ea0b757ab520476527510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e559472512071ebfc535396814db0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad2ca6e1d16bf759901ba0fdcba184512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bb46e27406bf455fa4f1d21db12aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90024c8f9be5ddab3ddde8dfe058485514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c08358c97464ac47d738f8b8a840df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d35e1af3103f3f849a02d4e14129b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb959febb45d4fe453ae4f08943531a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36537281798cf8a1ca21b77e3ed83e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036e09175cc34b5e2b6e4f8b9f7895f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c031d6494baa614c571e3ba4090bf3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97480101f7a903ee1d114257a34e95d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12e43e853ea5257dd7bf017e26d6e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575e3dd48dc32eeb42a3bf467b375f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7efdea58c2272e4147fd396b7868d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c810736453b33dbb5d0c66da95cbe2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2e3ab47a256d2d527dee965ab87d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78378d7d83c37585d9f396088242a61a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984c5a6f685f36cebb6bb67319afc63528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a21949d1ca6b2e105780ccb949d0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efdfc2a65481830afb4cf2b7564b53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4494d473126838710e9a4e2e46be46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89564ed94dc1dbd03b5a39082789711a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c145bc33847c30d13b877fe84d2f257533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5b736431475ffaea33f57c9295b6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d38814b41cda0eb78b24406bb0cefd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228de2d95e9da8c2ac569224126c388536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb2ca3ee18143c44f0a5d7cea9d164537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aed5e9cc05fc26476801b732c3f9d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a187023dc71b899742820c24c592af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd25fe2512e0339c785e388b06875c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4673186675c4467580070886659d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42743b8ab5e3230dd1fe44425b2a5cca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729329a2b6471ebccacc133abcf270ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a5ff66bbb0742595fabc1db475bb7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49601f0f93de5b1c100bed9ff931ec4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038bcc15a436c237a6d04da848c3a0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51888e9f8d5309e39b59401ff96e55ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864493e6b884e87fd5463dc2772f7576548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533054cd5af306414a1fca226503cf6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df19ce0de0bbba103978b320e022c61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d43e12ad63ad433fa56edcd28950f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8af045fc69ddeaafdc79b521af3d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef39ca3a0e6c1e129986593230ccdaa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50308f0e2121ae215554d7d4b63c4be0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3154f73ec1f67b8ef94b2b019c1658555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fba300330060559e2a61f0c1c097b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76f1c0cebeb7f90e7c7dad298a1155557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17125010029dd10237a1772fa321a765558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709c3095abe40d144cdf1bcd72cf52a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda10dfe40518cfff7e8dd89cfe3afb8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fb19887c2fcd7d8a2333667c472be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5fed38397a0c8a727be85b6099f43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988ea0c7809631ccedf68ef42663724563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a2cd134bff56003ccfd3dadcf380d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505d643e9b16b932553037e07c3df40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a0a3d7a3551bede35e8d3fd00622b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e08ab6f12c6f97c9287d37470da571567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23768c7dc773a06c322dcbc106e957a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff89d8b4601e9890a14f62b4df9561569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ae75ede73fd6fac7e27a53f946ca3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32362b5edf37805d2cb29fb32fa88eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045c050a47076035a2da3b827f2a646572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ca9e9dccc51015727a1134d4d1da1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25562091571f25f52da7f7aa07e342d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ce604ca6c9270cec08e5c7391aec9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb22969e6910ac598a2407b2ec5ac2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bcceac0a8fbcc0e172c58d2fecb1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38071f697386c8fb8c4e2b5a69e87d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70207bcbf23911dc18f8d5acc1c9b91d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba97bf7777ffbff79b6c6929a356ee1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d19c5cc2b917eda2205a9d1befcc50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7054dcb08bba19c2a274d1c64fba6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f39a036ab28f6e7c9b84974cd897a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffd90ac4b28945ac06b049625ceaa1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75261fde89483abec57401d249ceaf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef46e12ab8f2f62abec18faf77d85c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f77594b93d4c3ca965e6cdfd8e1478587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aa08de7f8698b34d2724e58e85dee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133e8b9018a3425d9bbbef0736db5dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5635fcb33ca93c91f2b919a3bf766a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375b4ccf2a9b5272fb4e9cbe8cbd263591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd7c915571b4ee419e55e043fbb67b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce9d329342108270e4e19ad17e4ba8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e963a2f12fbe12c6d6413887229033e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba20b5308ab2bd0fff30ef9a2341542595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810ee3b5e511fd931bb09554e2165f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc44852ded1e3f766ae2f4cb8d209d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19370b366f6863fc0538b597ceb92dbe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9389982dcba67c2b25042ebda4e72c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52586b856192e59cbd952989c909e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b2d0e7388a4ac8e592fbb4390ea1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b32693e30d832d79f7fc192b34842c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74aec036f78c5ba817a15ce34bcd87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316eee7faf556801ba7a4aee9487c782604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28f57545ed10e4068c86630e42b2e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d2b397f2d0bc6f88aa115676e7161606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68369a347bda7e96f659fbd8ecd5c58607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06c9936a7f8374476df3d36dfbe629608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8be11f45bf8a122b91647a5b7b8865609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b318c84905a8b28f447c6176dc38c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4616c9e6a67f3343224a7bbe7c5ace611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88454d536e6a636a2457364dd3de5d87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a3bd47a060db5e176159c145e1bf7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7d1d2299b39f4b4ed875ef5de6c18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a58c3de74d084cbaa80103c5373870615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758324c77badfed47b9b2ab0aee7c19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b9b8467fb245b659d59d865f62d4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ab784472cd669e13146760199fa9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a7b919085d0a2733c498a862eecd2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a05a3492d57a0f1616f687ee7d423620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef6674fce3dc142af733e40cb8a342621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b579f4c3197d6aea9b8b85b40666e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a1b3642839b39402c344fb55d4e6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef629f924439e789e8a62f5499b9191c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ff18074e2610ef7f23469b40627a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88268b5166515e00436487587ccb7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25af7119b24571add7e4eb758093c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3193491c3bfef5cd41b206c99c855a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a4c221bbd87d7603561ef59eb3ecd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a0ba61f02df7bc0e5816bce80b7cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d11436ca95656e4897a52c46a46a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26025ddf1bb1433ab6bc2c05cbd84b2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc9f05862a773d2e8cc80c6b1e5f8e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57620b2f1320dcb563b9b2bf9090ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aee6b5c20a3e81be84e08fe5d0281635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461732043acd95de8733707533d0af1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb756b68a97f8ea5e404a1ca0a7e936d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e30d19cc8d4b3546f2b26fdd53780638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b1011bfa5db9231b4483bf832be21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d319ac690de91dda27ead07b324040640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154cf9e9a46bc87d4ef9849d78dd6bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6f2c5bde2000c8f5cf6e01a169ded642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97f02bab05d83fde406617daaae274643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45f1257edcb2799053ebe5f1971436644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52b27a5c17fdb3ca31094dfb3dbfe9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04eb0834dcb1dbb0dc0c3dff5fc3520646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d4287e1e206277ae4280d6e46fd45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e565f905b1208d9ee0bb5382a74640648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cbbe780ba8a11a6e6988828e65897649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1deb27b62344851f7ed83ef55f3d8a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc1fae7280a0713617439ef0280eb5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c610d722a35109aa753c38f5795b1ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94984f8e8f60612a9566b7c4f88746653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6d2e401cce20fd1c6692bbd179812654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9079d8c50237b56860f25ff138fc1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2650ee35dd883c7474ec1c5a22d3f3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91939e8850c1a1e1f05d652fdac12a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27705322e55041df161217338c04fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f5a99fa18c18af9c053223486d9d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27dde8beb770de692aee616c63660d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9fafde557389c9633e8b4e72fc556661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a36315494d9b58560ca994622d18b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf004f77e0ab2878af44c96ad44d563663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415657876b8d7d94cf96aa7c3cbc810664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5249243dc3b4bd1b088d611f16c6dab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c658d0826613e1c16f34712a5f96f7d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611cda194a69931e0621473ce89a10d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62201c5818159413c40ee75c536b2aca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56e6535b8aab224127bc3370c6fa32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633e136e947277567022ad2eda6bc2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bee40aa7c4ce7a344bafd488a55604671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37979e950a21bc34f0801e1c988afbae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba43abc9a112fbdd9f32c1c6ab828a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16e8026640b48074bba2e62aae45fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5a37ebc0c03401653201bc77ff4b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456b0f4565f171fded0a5aa1366ba0b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5c32f664997967a87e418a1415494677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64db0673a6c5bcf2d3c5cd6bd0bee6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317744d5275b279eb78959e5b07f6a97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910df18d64a08e9389d69e9f014c59e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f80df46e97039e325ba66953dd33a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea184847dabd97d5411b192a6b3098682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c858faecd3f7b4c4c7fd69a276ff9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6de0ac3806caa3741b832f6213d2f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57df202dd91b34b750d4977783424f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c3256650e048dd4699561bc7a539c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155973b0eb3aa623e5c1e574e7b0f01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7cab3a94167de14948eaffb0392d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5c8c2c958cfa7aa73f68d9498def2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf74dbc1ef7b91c593f6c7d701b6ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb967fb73e8a27a62569b2065c2a4475691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79277e0a4db5fadeb9e4c9b23edf17b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147beb362f34f29618fd2b1ebcdb842693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b1cd3e00c15d36008b2e1bd3842b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79533f20c8fa2d3fc74b0c1a2ee1744c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7ed5c0eafa4a61c48169efcfd5ae0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcef9a8c6e4a559103f6307788686c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a3e4807dbdc6614abec17f90cb9c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751cbb60be80c6c7a01d1f91baa6251699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46722a351e7c0da0c3b16b9c335ae2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ede1ae845ba976c648af5269e066d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ba2bf53f5c72f5b81f46d91e3bbd9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67818c189db552615208bca8f6d4e2e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dbd3e85a11270dc55636c218f5140704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e0d04b63299237868930d03d69294705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1503034be62b3bd9eb9fd80fac60fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302c3fb14c580d919e541be3b34252f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009164d0d9871b929db0ca4f682b9e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267a801804155819470562b3adba478709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8151ff0df58fd771295ff8ccbf1dd49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37f7a49c69d2f99f8019f5ba8d1ca9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e2d993d1278bc0a1ef38abf333b05712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865c3f74aac26bf097dbfbfa7d1ef2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e3701fe332a79ef82db6eaec377cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef3542841d570b704b16b52f9bef1d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eccb9512d90a80de6c5e285abf68d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de8d97995166742e47d03ccf5cdd6a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c2c0c61aac44b45f71db9556709af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085488d9cc0ee65b6b2b230254cc20f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc447f8b638bca8490e697ffd68194db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898089cb51537ca4c7a7ec4be5a8769721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23b0cad55d495cd440cef2ac6c5e56722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78479b321bbddefcdaabb153ff80fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ed646419ca1c8e6b15e191bc11572724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f1cfda40d73e7945b79da1319a7e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f244a1ec954a132719e3385b01824726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fcc26be4c830adfeb927dbe462977727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21625da9a6194756c1b2e4759743e2bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b8789335a10b3a7c0d54bf3e36048729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65efa94ee70eaa52d9befe89f47e0af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cb832fae05c8febd820b7c359714f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29719b053575402809f7c2a26d2ae5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9078eb7ea8eb54cd63b15c0ee5ec3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0538e023686caab6cda22d51dc789ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f264aaaaaece16e57878b0bd5bccf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a07ffc0219f5e553eb9fa2a1e87a25736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310553f687c7401870f82627f133539737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b388d7544aa571c313cd080ed41d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8195b0eadeadda0874adb4973e1ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dabc8e2ae32b35baa2196718103e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834298719ab77b03fb5ed5c882f5258741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38a782e5245ddab0c008bbf3da2aa0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079dac8585c161f0ee7998717a4fda2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f987a114912319fe5a57fdc63417c6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fb6fc5359311c9e1e8e528499a061745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749d4f7725d5ae7e644cded8e5ef8c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b37f6eb7a817b57e77b09cee69137747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c93676b7d34493181634a11080c297748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2c467bc7cd2d177963c9ba1e828be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bb3869e981293cb13c0288dfba5d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab52762fa473231b7e7c3977d7b3cff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d34d614c2a9a05cd8b47183f5b389752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11addceccb4e59627014feb159149858753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290ef4b034e59f255d3afd936e1f5c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3abb83d136d56af59bdd1beb092e1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0df7029e8f9a56dfcc93df89dc00e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc66499aa658be942edbd2d41fbeca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc4fb357584fe99124bd7381415725758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d701eb87d478c32cabb54639196799759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59800a1ea89cc54d08a824b1c67b798e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb0011776925887b52e00c0459b8f3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17a696cd65512784b8fe5e05d704ad762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec02fa1f635fadbcd66084edb77126763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54559ea9c15159cce6c9d934ea14161764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff38e99561e8d0bdc31b259e5c21680765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bf84a957ec3be7fe061eabab0f615766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aee05bff85c13adbf0334798470b8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d8d1aeb2b48d1b3121a15042dc4f6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2e1c6f07a657fe3cbcf21aa05adfb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5485988ea790af80f85973bfe735e3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0604214caaa6906e40220be6d96843a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dcbc35f0d175b69461e7cb99202a9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3f744997727141ed4de651a3c0e7e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990f7eaaae880131c0b2efe7b32e266774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74b4909e0177b3c69d3ee389c60e92775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed871513f8d71010488a6620168a90776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42bea01146ed77cc3ef57e429dd18a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888b05995a9df7fcdcc6bac4aac23ea778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2d393cc2d011697db206244de3962779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c18fecfc1de52e1828bc37297071bb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e3d5f9ea969f552097994dacf793e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258115389c20cbf1673bfe8e1534d38782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea5efb1b799b40a13176df3fd0b3bd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d324ac82e086f552b142f1f2933df784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd1c98cf29c7145c8b6eb2351a1b6d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e0027a7845b0dfd72d1ae5021cb84786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9605063c86067fcb0ef615c4f98fab1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5f30f1029f80e57d9507bd0c61c50788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0494b43277deae7e37e79728606981a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc171e865bd54daa1c98a0d524a510e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fa23b5f203e29bce9d4a29d9de363791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717ef62124434fcb0bfdb9278366846792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c96f431afa61227deeca831c934cfe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0d0119a70a3b454113119d9700c2c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80019aa713e0173e12ce685a954781795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904df4155c131ba433549bcb42bb146796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97452a720432e0fdd933e3567c8c6e2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea293b8ac9af7f15bdc4e0ac8b736c88798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696dca65186a30c5c288044c8370e0c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b0604aa3d6e1ae57a3db2ec91f277800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ce2c0b583a00682d9941ba5070149801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b73dba98fadc1dad887ea634cae26802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274957798c561f484384bfb5a32628c7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fb17ffb4ea5011b10587e8b3e4fd4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e913277812b6830d164a55ff9b5b0e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aef132dd383f4873587be3181bc7aa806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03fc3350d7c7ec2938a6f57b4bb35e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cd01b5e7fe84ea4b785111e01831e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a92251e154842a5124e5d0c5ec616809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720f8d1573fe08cb07c4a4915220cb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bac61a6b43cf2c553f638aeb0b0efc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25a3585eff75b1b290e4424096e4a6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7f2d9dcbf3baaf5731c5c5bcb715e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2fda10702c4532627874ff0aedd8b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04ccec99b668caf8535478557f076b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7a6d1460b8db146dc883d53e06b8b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94db077dd66e3a61bb9c249f83963b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df3f47feaf2f0e4c6da78f7b002dcb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ed0e0136c5bbb2a8dbbaf1b4c6ff2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8f218ba02f100febb64aa2199a704820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bf6ae35bdaafdae423df2b7c5ebb4821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7961b25c1b203055fc3cc589e5d5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689d53f006a7460a57bcef368bc697e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a361ac8f3db01daa240e530579913dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6bc87468fef7d9182c2bdbe7fb8c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50220f5fd8f9fd97a380d272faa99c9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fa8ab83a72806a60bec1e418eb9ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e583a5a14c7a48d77cba6764fce377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e048c2ff1d9f89541395f612895598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e3bc23fc91269287757b344a141539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d523a09e413d87284aeb2b409567c0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86216e7ac10dc18b663d89536fb2d5aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54dc2525527c1835000b35212bbd7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910f78f7131f82e951233819a91a8bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4758d35408fe2bdf1e611e60fb45214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ec20f9e3c11c296ada50b5564e60d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3e35446f42b6ba545daaa054f73db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47865cebcb2d62d7f903b07e0918f31617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db5c6371232b0a50b142a82fe6c77b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853dc3272f13c8b7a554fe86184ae0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a0b1fb301a3c328f301e8019884ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49309624d625e30abd42f00e4375953321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7142e8d9d46ff67b4b603a23b078522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d57ea0068e338b19ae8efaedad28d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771d8defc489b87584f4faf7551b55d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d570b296ef1ad203d5bc43c6c6c2fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83950e63a9a6c4a2dccf07b807ffdf9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42425e1c2c4753ead008f74c1ceefed127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2c9bdd811462a15a0036f6f04a56028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69401b67696547a106d191f9ecde6f6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1da02bd9e50b02d45b765d29ac711730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a930263e6add7ebee401043b4606f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769054fc1649ecc05055d9f624a199632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00de3f84a7aca242dbcd1918d88643d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc861ab0aaa4a8eaedace7a02773aea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b376c29faf4584833737ac5630bcf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8a0403f586c237c18454fdbca074836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe471d71e7bceb4260ae65d3bc465d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4691efc44af5f0558e02592606e8dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8e026450738b7ebe1e723b00a688d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9b4dd7b03e88ecce1f25d3e8679ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda23a7d5cf61cf14296938db8a251d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e08b36c67dc7db636e3617f32d23942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49689f4991458ee0317f1aef5f4fb03043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de620225675900056fd225db62670a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceeb8c6cd4d6945eb5bb73d1eb4cff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093b77f427b96a17f52e9887ab1dbd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ff188594245873e6ff7d64209f14847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f125c313e8eddb9ff063dd93fcd9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f827eae41a5daddd4eb094e9216dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b49f91bafcb9fcb4f71b05b0e471ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2613be1fcd1e5021a0e83bfc1523051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159325347462b9f45ca8edafcaa0f1e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d2485ed2265f4d0cda72209cbf77e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700b01e2112c91e1471bf6c1e158be854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380a99b609e27def45b1080326ab88955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b078565baf80fdc8400e767f86a50a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66142e62845787d9d0dd8518cb2b055d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feacc2250b10ed0777fe1398b9b5e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795bd995be3d9b4692d88f9840599c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d1e4207e6c6ba55e7c6795dcc15ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081ba8bd76d74440d4ce3c6f3d0487461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5e2030bd46cef609cf860dfb5b7a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f44684f6c3edb8049f5a00dd5f0aeb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c484bb9ed4d47148bf51d4aee2bca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615936bc18b5c376c625f8ab2afd787165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85da11970939659b3baa8b1d7e420766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4189493762bd5008ad4f0846a297e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124092fcf60a0186662912234878e8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45878071dc554b35e2935ebc1f4b39969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8bc4ef86eec1d9299ea9e4ea53a8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba69fb2460fa9c841fa08a4bb01abe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317fd38f2a8aa5e4bd6ba649ca4aac372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ba5671dd03e81412cb04f1d0aa4d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221396f61082c5fd0150e41755cf4e6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80951bc2662cbcacf42798fc63cbd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc964e3ff0306b192eff5bf2e70d8c2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f085f48eaeb97e90d982c410df431877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f7d353217ee497f82211d373bfa3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e20e96f53472ddde411215e2fe36279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af0b571f27f84c32d983b3c4a91bab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4380c533b6f8c8d5ad33a7ff7571181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eb99b96dd1c976553878efc2931f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07763f78a8525ead99014adc30397c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b8271da129ff383829ab9dbfbd05c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9675856f1df9275f3b28565ba9442785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5c26828582cb4f0027e4af0abd73e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf171beeec7634ebd0393f8b2d488587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6957e8fdb7f43ee80c4fe0dd18214188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0fa091f2669570e93ec80b2b9e49989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e048b95a906c2bde087fe569cddb0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360fda7100cdfe2f0e9434016b6f6fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30107d6da2fddf36fb913ffb3d11e25e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e511310a35ee9b2d2e02ccab9de54093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5f1da7a6e6d96499e911c42a072ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92e93f2d1ceab12b5ab9ae55e8fd1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17280a3c1e06ffe35cac4fdfb84a19096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49444892b097fa3abc4b90b8992a4eb397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4940bda68b029bc04ef2131e14a3f2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7468b3cab20a02cc747aabf41d82d4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6219198e92bda0561688d119884fd3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44238243732b224e2dc58b3030ba5a9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabcd97014eac98eb62aab1d6a3bcc0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82dd748785037936eb44449d2558d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cd4f86e46377314b25c5b94120ed2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa1429278b182574a3dc3c1a61d741105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75897e309bdcc01efbfc7f2be606462d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d51d6e653ef6b0ef54367103e83dfc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f78740e1bb4acb570320324b55a105108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3daa6104087956db192f4a5db23bf7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186d9a62437285e192fae038ec28096110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf58f824a4e7084efe79ddb275e8f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2bb3d9b78a0cab85c822c45864fd6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3355d64c876abe567ee54edaa06efe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2e9407b44eb4422018b10d29c58b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532882e8e916cbe119832c249dcc4ff2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b86844fdbdccfc2e30772b036bcd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b5da5147f4e64a4b4253a3d49f5d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0ba22da583d95936f97c5e4b4557d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bb563e89cb200cdb7d52a5eb46e86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8d72190f873a85464285f730d3e63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18876c8112fb9f88e1071bb05a7b93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b5b2876adcbb6b9fe29f498f8c0b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9facfe1704d9bd99f5bb0d336023e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb09e8cce941851297d91d837caafc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de16273beace95c78ccc3a87f29badf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d41d1229335b6c37f060702e6ab97a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ed6528d67ca5b1e0175b76240a5e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16fbea7036144a8260539d2dc75b45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495baaabf8938a47e2428ba6b8f64f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7071a9fca82bfecae455f74a15acb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8b751f3a4d37b610ecac4d8bedf5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7d8f491c04ba5b9aa33206e854f30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485662dba7880cdf1493c5dafc8d4f90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0bc94712873989fe2bd999ab2c386134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa109dece01f86c86bda00e277f8e734135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e1a80a9413c5b547f0cac8be60a4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd98c0b275cd428003a7fd2b18e58bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb21c9ae56fabe740a7821f5aec52ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a50638b35560d3987ccf8c9046b736139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689dec6622ce95f4526f075c4c2b8f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037d6b4287d629c3d58fea0e7efb6d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec187bedd3b060c5d3351384b1e9470142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbc31cdebcb8a03eb11647277a0dc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f931555699763422573274b49ddf66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f406d28a327576774a928091ee081145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cc0efc93ad97ec8eae46bab3265eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2031aaaaffbbe7671fa8b36840c172147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4ade1f297bb33fe451d620d786be1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad404cd84865ab3def86f08326d67b27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59310c6516c36e5b641fd7e4678d8d60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca6d0c92b9fb8ac05a35ff55c4f917151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849eaf94f21b618620f52011e2ae6cf1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135da20110eb4c3cdcf9a0563c48c1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e2791733cc16fef8ee58916ec7d84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07af2b45f4a30ef78e911614e74ff94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73332d4ae23fc8dcb057e30556effde0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f80fd2bf7e1a6cbdcb5b9a89ea5217157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e574ed32fd3716535037651ccdb8fec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6fff1dc940a6ec85e249e65fa292e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51944649d66859e21f93095a894fb51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8f98821c0efb6f15483993d11529e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022634bd1e1af4ede2463c0eec255bf4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa00360e2e00a0e96fcbcb4d6c1c7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587cf8e25234611f4499b735b63ccd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22375b89ed24a8181d76e065a0e70efe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3d704cd8fc95912c8aa259194c742166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d02063b1ba1450c59936cfc9966f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82c51720fc68a1c887eb43ca219a84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fbbaed93d56864c7ff9b8b0504096169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cb6e839bf95c8bdb559511282314b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585547359e9cd9d96ecf14c80c7adb50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8443d9771c85dff380b697531e334b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a919b9e983606f266cdf934600411a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bc868f6dae3302c44cf78346bbfb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6435109fd762464a97cf127183f3f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94789bee3c9b6b3e8a69808df48645e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c024a119492d6ac2d93e9ed0812297177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2470b159c6c5924b2d9781b37160e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5802d35f9490fbf9be0143e248155179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da961334d5555139c97fd2df4a2881180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bce9951a0d542a00dfdad37bf196e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac206c197e6d80ef8253093ffd6cc0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a92a0f813807c83664926caff949e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378e41b018613d50a9e248fae280f0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6226e3a17edd20bbdddd69f73de73c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b3ffd8574bb9a7bacb49410c154f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f755a8daef09474e5e62dc9e26b0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d4e6cdb93389e639a47800062f59b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba4ba1894ca20dc846e2dd1c53c61f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f4c233dfca2ec17f5e113bd752f48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee7256cda676d9824d70223a78ad8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054ddb3e93dd11c10629a1155bf36cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b0a7d922aa9d2c3e94a89211da778193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681229d01af09d4470f28488e30a87d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21ccff505a0894469514f6acacd5b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eec32eda2bfa56c41f180f0950af83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6ee5ed05683185c0f4f4fe29aa128197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b206291e142a1eda3705e2d7e9d9304198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5b6ec3324e49da93a616452069479199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc3a484fff32ecbfc7488917af408f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2252993b08cc263c9484da7a3c033201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad203a18a4aa13a40f3abd079a98910202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5926f8111e4296c8eeb7064ff6ee198203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac5cc1e949a7fdb0173c9b9e75e433204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b08878803fbb22dd0fb5c91cdf96e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2e073ab952a4deca4124eb7dd801c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec98a5cd54fc3c77039b9a5f0046daa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123971ae65a69c53ff32ecdca8e3470208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ab6a0209a95a3ac4f2aa042fcacfd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a4b59e3ef69364c08310ebb02fc2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1530f311ee13137199c11c59ffc2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9545e5d36779e57926be3e5642d0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df24d66053df4f243be8f295b148b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c28619c543df8cb3086f7a1fe3521e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96821a0ca0a81d6f588dd5d14a936bde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f876a4be5419a4e44e624192ad17c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a67913487ee87018c6c5aa5e9fa91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8a8e73d9f3ff638ed1e49f482ad57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c971a6ca32d76f7448a3e823a0676219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979e0b6b2732cb1974165e27c197f1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547be316d2839a105b5a1e15162fc566221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123e98b973d5385918d90c57b40f533222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9b0da4bad96a689fb731840bcb0a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26a6a922a3344dc80f2a523bf81ba4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c519d796f8c0ed8a0372b5be4c78937225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54098e03835c397d6fc24307f021ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f888b2a939f82f9b33d90f3ae5157227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b892c64df2e01edf34745752b1999228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd383a4772283a30551e6736a5ddbbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b20ed1e770253510616ba36f237d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cca1ecc4011e8cefbe0ab4c54a114e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5ddab720702c5a7462997e49aa043232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d93efc2488cba31db6bb0bdd1bfc71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba21ccb09f8dab5bfd2b4b36927b5c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e1e237c44a90f9656e0c28277b49e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1ddfffadaecaa8ae0cfbfa5a218e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41c8de7017a79c22465b52d83c3730237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dee3ac14e9fa3637ac7c68975c5286238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6821464e24bf3e9f712236b4ee3cb9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0b9889c0716df91ee313c263b576a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14396e27e8e803812921a7bccee7875a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a1c4bd94365245ffe1e4c2f021edf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f73c6c232223a1802b33a7d62e77f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc340cf3717379b64c65ceed73b21d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab4120bc8dcd5bc2f0e901e150248a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc8edb7a7c2ad80a2f6840d46d5f03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908d6b7906bc1cd3a18e523b84dbf64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dceb2be973a889110b81fb146f8ffa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd8d37428d57343aa416c96d0d9199249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242a7ef9d3cd98690512e52aaedf8d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b3359e2309bab567d209e81ba164c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408c5c165e42e73d31ac15fa4d87713252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9192bcb0b40031cb06b6493ed45b1d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731a3ddd42117d0ca8933c92c1f5e29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7e7f86cf80d1a3c669ffaca840ee2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7beff09c9c1b3352dbc56bdd6849bb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5108720da072f8c54b2ef20bdcfcb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eaa07f0b0a058c5e6b52e906553774258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f9c87a46867df80bb3ad79786f11d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9b87960be60e46c380f5ae4c32398260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dec40c74c515ecfcac4f9d9fc886b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fd553b91ea5bb948ff8a2bd9daa78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e897f583cb2b863989a3f7e3a6ac67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0808475c8ea93cdcbc8174ba04c2c2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefe7ad98387ac830f00239a8a2eeaf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52099a2c25bf2b3144204f6ec80233d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf843b5fade8e6341b64182cb23b6d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba537a74b4575e80de57b00a7f448f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d1064d727f7aa637014469877e342269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b67f2eb8991f51e51c811ffe1b269270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29867a72c4ae116d342b5111fba150c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bda9d8410d20ef3a3592bf53328952272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66007749e5a098d758a640ca645862ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d094636d357e3f4f4d3f73c2999fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed84bac62e4749f5810f690d6608f6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c8828ec5d50bb54c4f9b6f1a15207276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd4bf7daa9ccf870a501fdd942003c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76e45a674855f2430149ca629ebb07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b52d2981239f97729871ef3aab86b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5850990fd7af75127310d53ecffff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e68fc1cd31934afd909a76e32fb00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9f2af81c693a8967452b043d5b7d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207082728e797ec0d154d8d1d4820b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5d5240d5cdf8fc939cc5ce572b330284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaf02c0bc8d3f7b4266a328e7972a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27e08d340fa861b07060b75599a95e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858fa64831dea6b9bb5a114310b1e6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34c044cabb260bf1f105195e7e84b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237c8c0cae1ecb2cad9d5ee08b88b7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50814eeac483f8ff50d295d16cb55a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482089110b93ab1ba6a2a2b7088357f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e4aac738964c14399d254e3b0cf60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfbc80718dbcdde2051ee3b9c4086f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c13bcf5856f8df85fdde4332dd04c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab19f224d37893dd9b10a7b7617142295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ed8bac72095206a91215934497ea9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfa159a388f155731cd97276db7902297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535f939079c2194800c4d9ae97be1b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0d7bd20dfd265e9a9c6242fa2a40c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6a650ab5f13053663487fa8fa3619300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a5b292bfd0ae6a22920e099e3b51f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc6d97a3be77221f94753d4de6f22f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f59944eabdf0d7e8f49103330bc51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdba224c2e84b44a4faf1608d23eeb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43245625f9df2b3504bed544086099305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf187e7922b8d5e71f977d8e5f3a1dee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2286012dfa880db049cccb8a06b8d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b1ec509d1bdfa3caac6853a281aeb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2960e28b74f05499134d9d25cf700309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4abc53ed06e6e5750f8dc91187f5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24ca38e061d43e0416111a283153df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14978f4f897c87efa0e08688ec8ab4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfb24f8c4f0b8c2e68befa4ae10d41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67abf3ce674e4788d8c8af83bc5a67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b423047a624495ca0f8cdb56902988315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda57993d6c1e49c61c22eccda6a96e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccdfbaf172f17a3df7baabe019b58e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4fb75d743e63a98b3a2dd2a292851318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3aeef44a423b27663a44444fbc8cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8670711e4a9c5c21e175022fe7d2d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a88c81229de950d94424b2badf7ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a3376198c0471fe9297047a782ba0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5914925d2e1eb6b7b0fb0787426e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf87259d154a5d9a9ab5cdee2f107e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba156762f9f33a5badcd92e3abac7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad981a3ad93f928f4497ed91e821b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f59eb618bba93ee07769c6e0b2f1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ecd50cb1924a0855c3a32301b5cd7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d06c9e5887284a4d2469adde640077329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80544d2cb4ab0978ff8afd4297559b4f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a87719f585be39e1f886b5cff2258331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5c7544ffcf91d534752dee8b8e90e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fae95072f3636c45b8fa3b99d4cee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3d6c9a4b4c8a8dbebb3ba2f7c9579334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f4bb2f8aff2295e92f841e7dc8330335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2433ee0d6c276d02b6f287054ca71a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437038d89e8d1e9966f274944dd7097337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b9c7fc359faf7e2137988ee2db585338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebc33ff4f4996e4fbd52e127652b02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe802aa4324dd5a9cd286cc9f9bbff07340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bfc1ce51056fbad23cff2896fb470341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad7e1ae6b3253653fe483c52ed3ac0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9647ecd3e56f79b80cf4a5a472a6069343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bcc4012df67c902f21caefea32164344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7876386763489836338b23b767a5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db5d8bee614f1f540bd32ccd3216b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6b8256a0ea9881a410f0b591a33e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e9952ecb9bac783737b872e8a6db5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779edeb4358896941fdd8388ceadf13349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfd8708c1a6728dfba848f7dd75eda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547df7ad1aaee25818f97c0c7f36d774351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806910e4a4c08a8644468946c9371ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca8c71db625c5b380272bbdd202e8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72300e4e87fb7d2febaca348fb2bb73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea75f738dd212116c59b5597990bbe1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16cbab0d379ca5211e20d0316f8786356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfe91fa6ef1b824416730e8d29c3cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09715452a0e6db9b4bf50e87489f96a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3a053a60df42f98f2c9fb0d67d359359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c1f9e3fa5894d05a6a664d31bf18c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3328276fad6d8bc419b1cb1c6303a37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a22735ed05a248edc1a0b4d853786362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e95e21e7d357982b72f6c8e621d83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528447a37215bc390dcd9c86479aad5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ee59be9af41dfff09e8598f381770365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08453cf8ef03396d9a12ca5e87330e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1a6410b2a303c263fe192c90954cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179171d63bd3e96b9017dda89fbf853c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3841f6f8137cafc81727d619c79f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365869419d57d661d20bbe3fb9672cef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592ee3bded9a600382856e5b198c3af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f315401ac533eee8d0b2fd06e66c09a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf071f557757e7a6b79771001e150b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e05c89cd5e563643d8f66503755aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bc509b0ad00d8e8c6b2469700a4df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92f27fe19281f92f3ace7e64971b27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189844dbd678134c79385379e0029892377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcbb7152c582d55b8aafc545d5d3b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81354c5c37cda6299125e9351eb4457c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98c94a2d268370d887a1e15c2bf8e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344123712a075d8700529b1947038be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa949dd21a7bcae0bed6eb4263a931da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0e440b152bd32cf1aa78d9153cb5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc503f828e6b7990535ffe433f53c4b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7293f42d63a87645decd87eef612671385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadbd6b526e1c59d8f8b55a584923b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97d8c868420936ec94a01d14107493387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dced8a5feb1c0ca12bc82b7166d247388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ce9c7143a8080e001650772e005e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880c1efed0ba8570d65a62fd2954c93390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110267106d33a634a6e4c798bec5d215391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384a4f7e885e92d9961f918306159f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b2f1f1c0f1853b005e2e9158abe54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea015e94793483de2abe78a41d94fda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043916dfc167d0c6a7dca1558ea8657395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d92ed7a235437bf8cd1b4bf90ca4e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665303b1be828d0e9859fc6dadffd716397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff3b4a83a836cd4b0a7cfc4a037a3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d48410758208b201ceb7d55b8e593f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf79fa4e88c3e8e1f865e346b587a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec598a4adc7c0f976059a7a3bc0a18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4232606981ca9b62b1a77ffa0557801402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6623c16ae07cccce4579116973d91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18957e42e14972eaeb3c858cda7ef0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc4899c48255485151e22f5ffa203d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19ccd6358ddd8160419aa67aedf15f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6cc3cb75c9604b98d6e1cb2563b3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5302022ae7485ef386977b250dee4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e989ff75974628d3add8531540f79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2c506bb2c69e1a59493f2a347ec55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700948eccdeb0a9d0968c4befee69e9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cb6ee4a530adacd97e39e9d6562ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cd362a9d443a3e73f6010bd041e29413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4d5fb50a0f118467b43aacce953f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8c06d453c76663733c2e7b9a5751e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa9be47cdb55da26f84a1194ab3512416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fce053e28d6fefee56c68a22284b9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2c4d38594a30bb92a5e55e7c5f6bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c478c7254290be5f1b40c9cc17d56eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de56500b118a809148c7415681e023420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13687d67c618dac90c68df45c954edf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37153ab9f790e61df455548be59adc0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fe7089b1f52cab7c12811c8a33700423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425f1128bdf49470cc48084803c42fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d3d6956dd6168a5d2ab517d462e38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed7137dfd64e1ff18f8d456df70d4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71386cf507fe49d6fe046f7b4d095e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d782a0d0eca5c6c457335221d84aa85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d69f816f722cc824faeee3d87ed431429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a7e4e17bcf333ef22b446476ef0d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a0140175d740a9f2957f2a506d21f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0749c3173040a57fd24906420e24c55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f736c1e8d31762dc403988f66d28a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4dc690f3829ac162322978697f007434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bd301dcab54d678c0b81daea7a0e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7a8503462dd7c57ed4c0c556c7b72436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2455f1ddceafcb2e89038b50562ab7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9e06ca1cb6cc3fb9df3545468a304438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d910381945d8b247aca4285368c066439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2605ca9cc67d266222b7bf5000d649c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2722fa09c364fe3526b39e42b17d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8624471fc96859df33cf2142f74e6f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e052a25a1cdef95af8645a083eb64c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d043a1df56a8907074df7cb83af64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87403dc1ed5af6c560f8e849b00136445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cd4dbb9a33ba847582cae34625adb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0be9015412be37f9fd3902b3f6288447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d8b3448e6db2de98f079df7ea2d28448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac886cad92b0dfc9ad7f35ac719eb0f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dc063a92e77a51b24fffb95129ba0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72603148d9619eed710dfa5afeb3ed0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15c4be136bf9ca677a4baf34688cbd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec084a99de2f2d789c86bee58b24637453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf531d8f5a206c00a882d92392556e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271baeac3208a7b4d2bd0813bd893b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce42395884b0421705e62d093e9e92e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a459a0a8ee3cda2f8ba36de870ce04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aae5a41d691a5840b7986c0ef4a76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b504418651275f1f5a281e9ec3adc52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f29f4f1cfff35344a9549196950f7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d9c69d261a267af4209675c782e5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c8c8e88679d8f67ba8037a44dd7ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37215e9b41b03f18e10afdf6c8b4b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa83664b3f9c4a8f4af34f990632643464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2edc5c3ec7687e845d2f1f2d909b9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1103f8e08fdd53b83bb1edeaef91e4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e95defd38e50c8f17a43cfe11bb7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776c3207752de0d2fb2147d3fcac8f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ed540c155c6ff160d36a440e2baf0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8d9f2f94f55ca2a3c7557207d844c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c8a258f7151aa5860076c5fe3186e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b440f69c7dd02a3dbc165df23a0c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef31bcf52d8b9287a9a5556507dab53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581002dc56d888d0a52ac130731b4862474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b2ac556c058327e941c1ff390378e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa55ce6c83e3bcd4e7c68e098d47af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8046e4dff50c35921150f51766b145e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e828279ad044eefff7333c1acdf52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b91066d02d76b37126ab85b93452d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5668d82b1f8f001af3a80ae42da6d58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c0ec639254add77652938f7cde1ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e021275b407d5cac5dc322f1edc34d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bb6d24522ad0bf2c01fa703b846d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671eea786e1024a2cbfcbd9f18133de2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac5bdb6dd55607b8636ae96ae1f4b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ac6f472980e9b0e2505f6809f4efa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e590ddd357c051957035cb45bc169f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baa439adb16e98e83feba0b7be727e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41658f8fd1db8e48a00e5cdb8f677f1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf9d3a63e564b46f5d71c957c6aa06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae0225c92022f314a147ce0308459f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844d0eeaf7dfedca9e44361bc4de1de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433e449446388b38e723f876c7182d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581e423f1f11cd4991736266d0ac4c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9875fd95ca60741b1e74d2bd1486eac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f584c2e43d0364e87b61345690ffcd3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fdf45ef6667e2ad20577233b06c26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c404c8db458e1bfe35e6924652a7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ce7aca0d1f40fd9f7d84c76f95741499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673029ffc75b7a75530218e7015547b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf91b2cef312b5a547aa1e1ef0efd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436c0a8db5454e36b3985d076f9f1e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85bca7fc874378f586acc744eeebc3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10eb8309c43fb6046c2959572d6572504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb16da4e9fe04cb1435572c1307f56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186b2f147fe3dc4f39c4556231bb9a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288979a3891f22e658035462757632ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9443bbffcce7bfe7aa529e9b05989508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d7a8c7e2e78a0297051da479a69f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc85850c16d3154e4513c754d49132f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e831a3c18e8177f9790530d7ce311511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755900d7ff8df14fe620941fd755903512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46d77b4215ef41021963a624a7e13c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5210dfb3618f1957bc8cffd28b79cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbe976e2242f7382b83418d228e2af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1bf2a48c42b7d263b63a1779cf8c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c43087bbc3644ed102d12dd1d1650517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee56bc750fe5172436ce7c3429e59da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886409fec6b7b69c56639c20be809ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0f9825862a47e34d91602b4797b35520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0e8b474916076711a2970bdbeb413521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bd46f010626e4040a529b5883f205522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f27a766a34c45f74892a80baa0fa5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782e719caa0defb79c0b8995580edc7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00293ad862c8fc58553582ad219df875525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0024f3e4dee623551648ae91adef1c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee20ceb0a61c9575acd5b973afe713a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17db4ae60a2425107221fdd14ca5d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690af7fa2c936e8968bdcdcf19f1e9ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0289bafe52f1447a2354718c5d827530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c028ccf39758d30d635bc698055e943531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18aeed70f16e9affcf31e41478f5bb2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74623092e5bc7536973ebb933f4d03f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605870ef41c2fca80cac3cf28cabafbb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f7da5ab84a21ce4b49a0408acdf7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85a9345986914d37598ce3f64599cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fee6fe6d05900a75bcaa995a3bfb63537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe0bd9679d6e315917a30d4c3a8778538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7bf242fe6ed0cf176e512d8e1ffd2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1e6b2fa36646597e73ee100a3e657540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656b59ea3b54102e2424ee3bb80cb49541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f95cb75bffefdf05f5ef82b93cee4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ae5dae62d99005b5d1eae09b36f7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bf0e4b5abce598a5f3778c466c6aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d6eeb2579ef9b5e13d513eecb272b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b293ba3a65773b8c8419117313ebea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c0b5364669686ca2917dc978cb14b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49ab83bed8e0e282176c93ffc590b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4abe7b6b9f887f0d886c6fdfd1fad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ce7ebce0fab0187b345df12757c5c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ec771193ccad66b4134f0b5c72cdb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28faf56c1d24c74efd4de36cd7fc66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d28a1b6b5698e94bc20e14f2a8099553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e7cfcca5ff6a0de4cb8fd8e042111554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f69e414343e2bdf43721e07e7b356555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a06f7e23e3ff920dc29424f0c832d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4396e173b2ad264cb0ddc4f95736a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e1ed4cc84fef163ae690173f8112c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487e0cdc69b1319831fe4d5474f4cef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c348b21b9d058fae4c029189a81c0fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc193efeee3035d8f76ee7fd37e0e8be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9d5150c300e1b2936652f58e3e417562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d9afbc2c12107b0b7dc4c464c3c80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26018e0f08d6956fa3226c36bf81a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15790a61e57966bb04fa07bf18efebf5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519c09f50d0d82bb6b13b7b4947dba0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a3ec69f1b173fe80ed45f055342fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7f45c7c012a84305bc631f691a9de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bf051ac28b0b80818b02c997e01b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080adc7436f256f555f8b1e8d8ba1531570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18583d718ad1a8643781df19458eed65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783d490d409d2101dd1b3bd90afeb38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976169a3b98664cce5f807df35e253c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31e51aea35c5f48a252e151b6b7c7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc0a69f21487cb526d408f9269fb8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196286dd18221e51a626eec05dda396576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3207c98df7f3ecc236630614e0039577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f764a2b7d08d8fef1b719eac6039bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac16e5c1bbf519777d1d0814c9e0838579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47266a998a957587e7298311986cae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a7cfcecd6d7170f910a5d5ac54f90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01dd057627dd7a6cb63b585b220156582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9696d233e131519a9765624adc4bf0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dcd1daf7bd5b89a709a8705aff949584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bd0d4bec6f0f27f8733b4919a20b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca517dc54e3edf75d08e30f45389155586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134f0ddffc5a9a3ca5e30bae874ad96587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838a980ceaa6e68c085c7bf68a1e62b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3a306fed03685fc857608aeb0f02c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4914001a26b5654d59451fea2c671590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed70778485d55fb71c0d9c49c57a123591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2602aad53a7d786f83a7af4da73deb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933c1e75a0ec6a6e9eaca2e37a0e3fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43a2a0bb6f7b04a3df7881320fb159594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad546d9ea7354f297ba0f260f4400b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3528deb3dc2e473c032d89d02bfe893596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8099d7764de0f0b51c550b92e28fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9eb496c52128da9e2674d87fdb353598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34184f3e971b12ee174b7b5bf946b557599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc77173eab1cd725d1c8d6f014bbef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477e3c410185d2d58741eacbbb0913a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aa2562b8d78127a457ed72472191b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09b1526561d6469375e81a286ab504603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ad98b7073cbd92453fedd927a27cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1c417836b95b63299fe4f844bf1c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743c23797405de87ace94cc9491de70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df7939836c62c707d14bec23519ee9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547763ccf67ed399f1c4893815d0011608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa36cd4daca461f8aaebbc2a205723609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b536bf4c4969f8c17e90d6642680b99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f02b463c517734ce37ff1db090517611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90babaab76e5af4089efaa3becd2d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832a3f969065016dfbb9eb74de59edc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee38de92abb1637d7dbb375a1a976ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4f360d58d5b7a5c0e042c321d3935615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9605b8a5cfed428465e495e0428812616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179b78cc27cd1779952d9f71a62a42f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423aa9a46cce29ed33a2820d4d2e3da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62f1e6a75675254ce0dcf1e868b3f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e476e48cd3a965008064c36e167e2b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327ee6bf0295670ed86a6a44e8ba4df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0270e698c3c68b5e35725ed37c32b3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7bb2040c07e15f4b15db93513e4ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c8c8fdc9c460c0feb1aa22a6688c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fedd4ff882de1029dc768a41a5319625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7037afc0bf82d740deee623299a020c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b602ce12e732f608b06e10be2fd4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905007b305e9c82b8757137e5579252628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfca930f3f6061a33a83e04729d191629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc795b10beadadd2dc60b935a4fcdb8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b12d1bc8dae440d3d2841db35a41c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4231c81ae6481420f1023bac06e1f2f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ae4e6de7505d243dab1855eb18ba8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeec6bf23ec95458dada954ea8f7115634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8427d67a40315f1fe71eb3cf10606635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8bb7b31ba5fc75e6e99d2f550bab9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b343a1c0d8af0abd6ba8b66f41d540637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce99ed707cc5aa96988ed16785d4459638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e167d016c1d81bcb1b382737402a66b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3645bbb8fe7393a8816ed15237ecb26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab9c795ebd46f647ed396adb4b92bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf091ee50983a0a3bec535851bed8d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83870f2a6cdac1074d7ba4d22e74883d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f7f893b3811da4fc1b0f392466de3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649fde1b43a4a33ebe4873126cdd392645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794f46f42313a125df33cdcf0b0a63d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb43ba4d026134c9ab69eb8a311128647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc43069128c0883a930b5b45e887c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd0cb715b3473232d8158d5dfd4350649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d58b6c44dc539dd91d860d17879ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac1ea317309676ed427c8eec9d9e09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648cca42d9b7a7c08b1e692128a07b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea83c37681995a8f3fe66e3f523e00e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a316bdb2328ae76973d531f653097654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8276287006ad2bc2c43915509be10d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e85114cf558e7631517c1e35a9c1d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af12587647c906900b4b25b84e65ca2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794a4ded6fe91ab323209fcde600db7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f58ffb26df92c5788507e255cdb02e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f629d06068317f73208e6e9c640c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfcf68c5685e5d0008679a287d646e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ecdaa54825e723c540c0bdd608f45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5b72f95c36571ea666e2b98f5070f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733c92b9b5ec5193420e0821638f958664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b76c19faf3faaaf1dd10831ebd277e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68830b7dba1d3e205f86a708ab057c82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3df3e4df1b717e31800d08617b17cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785c2455e2506047b2225049aee8dea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb567a1cced479528fdba5868d740d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb156dbf4193421e6f522aa3a1b2b47670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206dec1af8272c58bcea548a470cab7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb933cccba6eefa3879fbb9e913c3ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088111855dbb20571905ebc7bcb3124b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02c2686e93f4c30d0f36351fb71874674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba3df109e69cdd06c6c86ce58b1b91675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183fa6ee748fe106deebf63cb8c319d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d35301a2a75e352db9029e7eb0f4ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a87ca19f819c90d3bd4c2974f3113678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aab5aa32f2936ebf91fe16f5267029679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e9b7f648be31a74270ef3eb320085680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8ae5a9f1e0f2a33be9766d3befa52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa4a80e2b29177e726e006f354e97c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d370f10844518d7a5a9c693f65259fb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee35976bb10cce1ef3d2cdf9f5f61e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f5b1dd574bad8e38793e70479ed04685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5a8d7307c8964f296efe6789d2375686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1650984f277eb3a2d58caf687762c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f547e84c4a0be7a94aea1fd5996de8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6224e55e885b21aa06aee28284f8a7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8b3c3df9b5d63eecca2194d9fba97690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6cc07a68e9fb54552d4432bc80210691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0682596c44c381d4cfed572ba1b3f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609764fd665ec4011c789b4cb88bd94693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0930c9e5a7aadadf0f206f42290116694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa14f7248b697ae219a7f9000440e84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0825ace44b6d25cf0ae2cd42876c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74814e2f8de629ac7f15ee85e2b5553a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf23983b4f2cb58e56d1596bd8b0d94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd7133270fae3f0abb46046763ca3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c965686191378dac3bbeb008cf347700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44280be732a00928437dac77eeb77eb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a0c258eb44ed549a01a10146d082f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c292a690d9e9185bcddb84d54a89df3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423d2b697efefc5d7a958d38dc5fdd3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7478bfdfcee698b7342cff25ce0a7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87531f989c9829bbf9faa262f5a0d717706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424451ac4c33526f2249a95717bbff3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4ae0369332ef9167ea0adc41f8c7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d61de1db2515ca008364d5854edd9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a4226c5be4795f3d5052da8a60d64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818622543e62ce8b4822bc432b45d337711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97272f8d7093687976be7565d7cf9d20712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682c461bbbd12adab907ec11ed09434713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d5b63782d537744d377148816126f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dd80abe406f73d8921fe68768cfa4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48979e6b10b33584d9ff465e7a08c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66682892f321b4f47007ffc72cdf2a8f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f02c552504d550fe2ab31ec4a4974a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a14d4e5593ab1e9e4fa8a0b3852b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ffde29b53546dbb731cdffbe2f503720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf04d30f87c82968b2c7e5b376f2a35721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3fdd46ee4ecf5a4e49a54c1b487e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f192b7e37acc156b09b47e4843c72aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f71f105a2d5b942cf17c9dddec676e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f0a24e1840f44266eb3db5d53420d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9782e49c3bd5e22024e355e9d1042e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa894bcb2d2c0e1b28548bbf7a4fe857727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378007754ca751a7ad773a41b8d73ad0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cba09a74c9fefc606854740ec51dbf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf9c90ccb86fd4c8de149e78cba713730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df651eef136c1f9525f09f59e6ffa1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e7ba6bc1db52de72d5c4038cf9562732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547bec4b14eabce6bca778d03896334733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfed6e192b81950d00a3a411fa4c29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e675717734c1aea0969c4914b1884735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f91a3bed64d6809e0749bf43da48f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c8c5f78486eb4010eac5bc6bada14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b17a1f1c330db5a77b8df07183c40738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f406e318d91799f01b8781e68e91ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5720604cdf969e67284905b9424ef40740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ce6758e6eab013ce41774cad5d3ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79938884e10cfd1c49fc7396962765d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc487748bbf2b56416c89fb4c6dcdee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e2c1d3f1d98be911b48e79a106c31744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619949569a6973250c5ebcf36e56b23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94238df1eeb7f8a899abedb2a3723acb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469ddb190b210878ebfc7e3fff3d961747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a386e98e19d12c2d994b8128a06a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7af7011630a8bc3c88ce2b0b77116b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56e4fc14a472ed9ffa72b8830a0dac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0650bf632d528999efdd6495ddc5b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7c474c2f7f8d83c7d187ad8c28212752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10486e808104a234aa318a5c3b6719b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd088a44c4fa1389010e334e08f9db8b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4897595ac913d173d5787b49ef98703755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527724aefd252289343987fd5e832a0a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeef561fe45aa6bdef082c4c910c5cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19b82892943dbe12ed63bf113ab0f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92e8e78ddcaac25ee4bb54f5b07547759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd796464900c7f40287a4c4358e80ac0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e97afd3423bbc112ab27128a4c049761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d1d4b14a0825b584d8ccf20111bd0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96a2d6abe08b1a5bb33aa8d1562cf4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de736bc20a3e72e37b491555051772764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe7b484ee231e589d52cf447aa6f25765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90e6b8f908af4a3fc36d7a5b356ddf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2230eb2f80ac9db9b0cca0005b818a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>