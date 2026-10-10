--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2c5ef73a1df7a58a66a43104147db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318322fb714be3c61d43e346677b7302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1980f576ab4a45f018e0c22ae739ca23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46a7afa00f461db03e6706577028c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e267d85d9872298c3d9953e1500d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce41dfc599a092a07e9624d549347d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006bfc88a1b24f46a111f5abbefd4f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e34199c5bb4924bb7cd182e529ddf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578958920f4df0ddb4eaf347fbbef529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25522d7e34e529106ecaf0ca2983d6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76433e61dc6be141b459242bd3f94baf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d56964e98a51914e54b25cdd92fe8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cae3573bee4b2636991ad73466406513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997997e1e25343303535dbcf184b95414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cd85ef8be3902cc7df7b009dcdb0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fff38f40642e24aae6c2d9051f16716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ebfebc5cd8dc1fb9a3cadd5fdc99417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836acd4338f94f99fa1964e1af7633018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93041cd6cc33313e08d8f915e988afc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5e59f2bf87ca0d9b9b93f9bd8628e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bb75a569f572e57cd03039b2d919321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a6e4e39533c256b01e03ddda0256022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a79b908d1279c0fe9c94f3d8ce9ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfc80df037319310e04e714821a1a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634d8b79b61565c7d97feb390c2964525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d07ed1365e90c535ded72d1bc6f6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed0ccdbfeb113a7587166bbdcde20527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fb138f9aa650d1ac51d5734cb432a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470faa09e7e101f7d1b638767f8aa6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4be69728e318360282843d22bff8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935444d2ec4642fd1ebd41885b4427f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53a67b835cf042334a45cf01f4a24632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa9cd8a2bbc736e625549f36bd7f0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b42d146a91f3b2c0ee295c06ee17034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af161bddcf07f9ab1fae40c5f8bd0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06fd32e926a210e02177890fdaecd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa794042f8833adff19024e3701bd1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318813574df88ecfa671fd13953d4bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2acee01e0f5318197087bdaf669a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16d44b08956672d85c8e2d69793b7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaf65c0cbdbcad5d4b2f39dc00474c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794aedbf2d2ea868e0c17a06aa5f8a3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2045e9bf4bd52f9e9f54ceeb65c4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017bd2a49f1518718d0312f66268d0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eca3d963a6dec7bad018e9b76481f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b111d739775d9c4785d80682bd0852e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ccb4d3f99fcf8be162246d97ad23647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc66f4439c5a093522ee30148994dbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c54ed27b47f5e108c27dd61f8c5bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b0ed84dbd67a3a4edf75688a64a8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3933e837b12d8d7f89bf191bfc2106851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e83ea872c1ee57d853806180076e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ee7083f1b62f0d338ac604a1cbaea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb820c612e47999f14a7903ddf00e75e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74678035dd35b2ee9e75199cac9cd9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae9f4085113c69126d61e638b9b0ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eea43d9d81463c68c50dddde6cdc6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abb7326e1b40aaa9592ab7277bfe4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6972fa4b817d91bf8638a8e264b7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d327e4f9d5f8011a80564192d95c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf741a3aeabd29302de8f53e5d7e12861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8988543ffe00e924391f42cc0f05862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2220303eedf493ff25a52916cb8f79163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaed00fd8e84f353040b615bb6cbb5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1044d3433910bb6e175bc82f8f9771865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946038928e59aec81d33e1a1f95d4b9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ba4d022ba4f4ceff625b2377b175d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db95c1c00bef5084c093ecb3030cd2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91137f4478c776632380fe59c23572fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddb3cdfe20624a040dfa5b698fd4f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce553a472aacb4ae7fbb301fce48ff171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e7110b6e4cb88c0d354424c4fcdc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9f4fe9a773d1709eb6d6044af6ca373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc90deab09ea17aee9c6e462dc507c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7986f868a09b3aa3ca32ae460bd39875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05239235c1ff4b0424237237c078651576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053c661b812fcf54fdf484edb0af10f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7d30622c7bf1211fa1b6a5facc82578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2accf2ec8cb4fb3aae5b9cadc98b0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfc67f6729483041a6207de49852a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec0f912940be971374861a5d860b7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5f8f6b41aef2e5be8e72c59a660a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b490d57a770a8a836e25431ae6f8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117d0e610073d2335f4fda6146cc7a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c382c1a668256930a425191f1e2f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a98b590cf76fb694323e90915c630b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c4472cde6f719057b575608fe311e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dfe9d73e46fa55b6b8822cc83ed5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeda3bca2769012ec0983ff7d0e2ca489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c700eac870f2b1ec746e3cdfa390b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac910e7ef91e936bfb47b2d406b59a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474113f201e70bf19f8b2ee02cb892fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9156add18b7e6a413932167b809fb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894a0355a7a09e65c739c6ce240073194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0155504469d6345204d82b8ee5a308e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226d4f306b6769c5de57df43b6cd3e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f347bea432ea266ff9b4f562720b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f131055894dbb663d00946af337a41e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00e40790432c64ef939daca46507f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac209baf94fb2a7a99700c49007c730e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4ee297a128429f5b1a6a9fbbe26c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae93375d74287c903036ec99e2ec47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7fc7329c6cf96164f7b9f7aaede7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a88c98979e1ce4cd9f6b1456a2ea6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f58ddd4dc6142397232b81922f581105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0284344400f31dedd083bfb9df316e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273be3029564dd0cbe7e70b07bfaa1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7548aa5a203e864565317b50491643f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac17a595ebbb84714c0648c6bba313109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fbddfaac5d1807c99037eddb3b521110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf3138be00094142bbccb0e7d24a5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a847810382566eaf289ebecf66375bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2511f600ad5d02aac5bbefbd023a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc81f8e3563ff9f4602368e9e93773a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b237d4850e6196d8453c9d8b33367115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e2729da5bae865a1857ee26ca5cf5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559db2164abec0167e55227a29215d72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36015c91827280b68941f75727b15369118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0a9cfd1f64390deac3557aa59da07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c434e429d6dbc9a62ce068e871986120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94325f25411048597e354413349a6ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17944ec273574a7bd5da5a653e121954122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab71342cc105b934187f68b467fbb1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad89e3e68467b6625bef60f47ca4c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056291d88283cf82a31dbc91c4d4a667125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7cb826002c22f2d63fe7a22c85925126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4299fefb92a2ae2ef4f0732128c4c1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a990a57329f44e66466104d936310128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271da1c36ed75ebef1e4856d8feec680129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a4647d86b16e5604978fe0a5d4659130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb177c5e56c5ffca69904b7fe609b016131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b550de45b7f5df657beac612e60bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe4bd95082f1fe4cbd1cc620e3303d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbfe0c795231ce25fa8abb1e58b61f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f78f2b21d5c40dfbd319289955e1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286c6736cc773bee5f102bfe9f8c092136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec22587790986adb7af639ac2d69ca2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54435961e90fa3b9c6d1d6d30ed1d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c0918a19ce451d9e7029921aa9739139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939122042300870c1519ff89df80c2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68a1fc6626c714308d7365f0a81f1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b94609c4be9f4d195777b9301f866f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567dafa9e184c968eec73df80f8460f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff483869a590d7bc0ced0d0f649b7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6d733f8b68792446a191a896facdd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4179b1c65d05d1ed25cb565a9f5a4d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec232b640774975987e833fa926b4157147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ed6ef2a4ef02f3c7f4ac65ad98572148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe90096fcdc2975a6ab2dc5d663ea5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9161fd77b4fea839a8108f4d24c4ac6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4a3e6a282caf39f1c2210d917876a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329cda5c690d7d2bad09509157d94bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92368531fb742063794db7ebf385521e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bec8f7a13d6d4dc7f542bc82f0360154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bed0392b0e3f8ee97bdf4b0e7e6f98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e585b17dd96e8b8d5b53a63a2c96a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d8c21cccb04de0065b540b38e8324157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4563e52963e48ca43d80493f5895b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdf59e3806ca2d98347e67a2844bd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558e6fe944d2d48d49a20c696e4819b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135e6486e2662e207884984790cb27e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029ea450cd9cc7ba4f2e31148067a66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c000cb958e8c7c9716c39accfb80977163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7c6ab56815bd1d8b3dffc9063df97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de50a4522c567bf1a28be328de6c1d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f1b198781d6dd7fbbde26f3143cb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d3da9d784dc216ece00321e9faf0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cbb88967788c8b5f7028525248ad9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef1fe36491503b65c1c35993749095169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03f6c09a9ff4716d6681ae32985ebe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bd708c10eb66117f1a50019c7b9f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba119ee9e135e8728aab99a7298f32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e8cc2825a47e64e3fa7263df93dc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feb989a6e2a1d7c4934bbd76ac8a42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b99c9e0262cd908b430d8b8b8cb4a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b1c7164af9066c31a8d5f64138d86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f73cc20c0bae72103eace665b7601177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cf02e4423839600468217e74305b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f628e52d569af41c923e46557e2982179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd9574a6c4f28281ddc342efba1af1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acd62c1209dbc64a8c65aa0d64c8b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fef539b8f4bd96e4dff566fc1a1c38182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e18bdf4164c7d4e43797ca2589db6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6cb9540e43068973157ee75a0b4ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b282aff9755e067cd21a0c312c6b1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c99e0523b4afa20a2229dfa1c3b3ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5dc995c4e087e99cab398e55b64b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe002fc71c35c74d8acd11ddfd2572c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dc61b4080a2f02b40b1f3ead93dcb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d526bdcbfb40a0744810b0cdcc26abd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf7ce17a427977635be6ae64f64ea2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355142cb074e84172da2850baf60ac1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821e14d59d8fcb3d448c6adb0aef6a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cd85daaeb2b35155fcd5a69a470dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0fe919b0e7cc5fe1701e7b68af3a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddd598dd351d3b7fc24aa48c3a88ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6998ee0cbc731a80f2d5a8aff35ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccf115def2e48bfd1d0494ad7c7f9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167341bb092df65986e20b04bf6b391199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaec2d7430bc0d3e6f4e4ed3ba7f93e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9161a834e2864de1f31d2994abfc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f86bc206f3ff72d8aabd346f59b723202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974eee1df6115a38209a1b890a0c427203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96e5ab1d44fd21adcf0affc477ecec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df225de4885d33edca05edd0aa5a371205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f025a43d54db0cd1012eb52c8f52a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985cc40b541d8a0c0aeef9c4102979c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328e80ebf6507b4b9f1c11a87a5f39a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9ae1654541beb9a665d9ae732db7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5c42c23530571ae417a737fa57d9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ca01dc6d9c7dc705ec396ea9f2a82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d3c06672caf3e376d06749f16eed7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a388da0c0f6e38ad9266f972e04a30d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2b524c0e2dc7582358337426c27e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50236dee5e49d55fa339c3c0310a661215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68650fad41ea5b7df3eaf209700376c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25589d2e05f51ea0db7879b6cf1ba5f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49304e9231ea19c656917b4671800516218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660f4604d5679bb7cb5ae44c9cd27b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07591adf3a966a92e58df511141420e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b7012ed37f66e9a47c61dcd3bd56d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a3b92689c0b310e445dbfdec64c5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cc0584b70b5ad577dc3f1977633ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdaf88a116813910155bbf18f076dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b8b0a6554c8e1a82fc13d88f7cde8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6d38d09ed38d934eeebc44f5f8711226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa592f8033e4b40638c248f27f1799af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b15b712edebbd61d14d1b8a534915b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67724d78e9bea54ae8314f2c47ea96e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253afe7bd7f311b8a29884290837e19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0816d75d42632c51b72ce55da4d379e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcbf8605d142c3c435d6e0529f9c5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdfa4849eae2e3cf4d1b07a75658e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1afc704e64a01bba3e724d13cd49b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325c13d25e114478524863674316af7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16459d550b625ce182d658dfd75da49c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61363f3a407a15407712775b8d8e492e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428228bf6d28b62f9aa77bb1955ef8b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9347dc45824243107b493691d8fef6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14118f7c5d1e3b518dc06be6181a3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ee26335f3c8be994a8cef6245c2ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b5259b15526ba2252c15af0f94b35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8e3be1a76636c54a3adc3dcf39d21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da11a6a174535c6f6747957d3fb373244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e79081c04f568d1a417500766e279a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3f0077649032271524742c5f0884e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a0bc8201e28da2dae6f15dd6d5d48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7794a8d17c7093c3344a211f0d46da4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26382d05ca16ff8b5a007a649af46dc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dcaf44b5b5afaac5cb6c4186d40ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d2c6368c51e900173b09790e93702251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f099a924e96c8f756292c9e13d810252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f359dff16fff381a95f5cdf5bf1c35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3bc868d0cb9ba5aa5b4becbb0c7c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fae88bb1686b4221b3e9644aadd962255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0a9caeeba2497691ffe4d4e7ccf6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127faaa5351c1ea7d6a088a65ec14e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa81ae0e5ff885a3744e1c44f48bac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f898300dcc3d46504cfbf168f86207f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5babcd6a7011598a9c56fe2cfdc7b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcb3a76d5a50b3c00d9e09f2faa1d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d709db3fc728ae796a0ae9a13f8a7e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee200e14306f2bbfdd93dd85fbf686a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c1189e45e1f049f2869c0717539a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471144331b50c7ec6598cb44263e30cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb27418cecab2bb343c56d1e6124c97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1c75069979f4921e9e4ee2ca63b30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723e53e2453e95e302102ef2cad15ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd366d207ba1b409c8df6a69d270c4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747a71564bae9d3d77ac1c6855732f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8d13bfe60b115a52208a56e551910271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472a8e5e1cc6579df5cfac4312e5dd2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6c3add76f7b412ec3d9703192e8f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f47fc803b8763110a13dfc3d27c3ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9500d6fc67517135a7d50671b631a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88070e86200974aff5bff23e059d9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186996e8b9b0e56fdde3460f6d847150277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f285c321ace09b77c592bceec5151278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cbcb7ba86dbc6ae1ed3c867ee237c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463692a284b912b556b730c33501d4bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e89c85701dca4067fe71c718d4205281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e769cb65f6b4e6f48f8b997907f3869282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8144eb42b480f547de9cd6543883fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22ffffc5747f165883f92a03934a4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af416746106f08098796b37627b1cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff83cc33a765068a59ce5f421e5186b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0abfd182b9d19042bbb64b247f28d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d035d97d57f213566637f18c4f64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82352446a0c96be46543033fdde1406289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f2b31d5d6edb308a5ad7be0a846bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dbc2c07492a3e740c9ece2e556276291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55210810dd667323998334b957e67840292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bc0dc67ed484610427b27ed71e44b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcad4f83df82cce66135623f61272b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7313426304d435f74f10fcb51c187f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7091ccb9eecad794f94d07a1b11d1a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb65df77be2ed8ccd43a10e6a3c393297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a95ca451e5d07cc7696780ab8c625b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335bcaaee8f27d81e25a261b49a155e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbbc8c832cfdcb38b26d6941906d7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c771a547ea0bc29922fa908aa6ffe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3fae6087c3f509640613b6b9485e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cc3df2f92305ea949e5ea94a278b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8959cf31c3036a7ee2f0b189b9cb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87e18d0b2c0cb11382771746b68aa8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ae3b774a9839fb8b6c97d1d11bd83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d663f0d3692a7876cc9a61603a826d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b908a834fab686aecdcf554fec034308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7079f7ffba2641f69f768c44131ac3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1923fa082c0ad9615fdfe55d4e75c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22c720626840210f194901f78d653b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6ade6b650b31ebb4e97249beb8216312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c336ee9db126848363a4c832ff89c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972a2ff067872da7a87c28201bb0485314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833da7e138d8f7b2420d3686b9044f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48186479a6ac2b86f9fb913b609cc79316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dfd26e13cb1ec2769772940b90cdb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b868b877e06447d4f5ed8f6667873a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8239ca2e8b377c43aecbc390f7842a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2cc645466268f59b30722294aaeee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435073642ea5e68ca56ecb3c731e3520321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938530b8160c5a8a6782b5fbeef68d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0423a9be3565abc32c55254062aead8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7db3d9c40d604408d0c56611ec37c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201bc91fbf7b3afea3766d04bd2e3e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575a4c1eaeea8804102ae80a514f68a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49dfef2ec6c6afc7d57595fd8394c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c17e96e8e2abc246684f76ede72b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f16619251089c0d54604c7877046e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce67ad330aa668980b1dbddf04d8d72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f497eb751e0c2a2ee6a026786d2bc78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97108b3e18b32f81f578a56dd9be60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63551ca9c0d7786278cdec727ddfa252333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c497c6022b8fdbefb9a6eeaf7d420334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc3d637155dd54be2294078b376d8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0f18b184fe4b2954fcba7fa6d92d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98958822b246aa7fbebbba776edec9fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7967d103badbed3c2e50e2a2986111338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea490944f95ec9fc45908d1bcd2e76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf73565b96aadb3c7cbfc9791acf0d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867a6e692eb7c5783215f6f08f49baa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a5881a2e31babfb26f0d17b8f9d69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5436b6101b0333466915f0675ff0f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79fc364a78e675f3a94e2dd1bcfe2a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b79693c1ac85228f0ccbd70ee2f19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60b2aa24d0dcf3cd3e6f6ca91407aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31c4737c72af55f306766276cd1232347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffa624a33a95fd2b396754d801dfbc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b81505a52f3ddb08b2c8261067fff0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ae383e768a631e75e1ec43f60387a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a2f5447fef01c0ae2606e3d35f0f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3e8fe308c3c084868bde8279cea94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8491bd161afaf3eea645bfda36b4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307b02de1624f436351b3d64788591f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01413844fe19628c942e4d450fd1b886355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37775b23be7ba0a41d19e9f71a406a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664712321496340a602a101f4230d3ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc77bb9b90ec500fb1cf92affc1252358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e6ba131c1ab34f58cade00f7d309b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f38ed06c592310197531997ad89ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918642589be469e0b00958954c5837b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef42fa2c7cac9ea0c323d8830714b9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7cb0090a0983d1fe63612b6d54bb7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa79d43e392d3b441f7237ad102cf4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cfe4a47eed85e924e887106e703b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf281f2f895a64252fc9c4386a3d6c15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff7dc567139aaee6e1f8b1d95d3be5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e876be2ac9ceba5de659d62ba3e173f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1da74a97cc98f1815ac12c36fba6a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5c3a86bedd7ed7c313cf2a5c1ccbc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d91933c2e55204c79b3253f62310ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61295250e8898b90edca750e538d84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4268c03eee756886512256e878870373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c12afb34cc080427993286663fb3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d196be2a285f8cffba9b0b41ad440375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92e9fd342e0c350a67c341014a4b19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b0ed4696830ffa5996dd7d8ed5338377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158fb409ef8d1409adafc5fd832cb29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7115bbed12dab9a918537662fbe56ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8432e85e699861f03b464536a809c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2fae20e417f8d70fb77cac637ef8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef860e53c6a35cb2cfa595ec27280c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e30bc3d449d8153ef0f3ab48b4aa9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b33ab54ddb96435df18f8128fe3000384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa412af8e1f33fcf930d60c16bcba23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043d55e3950871ec2064aee3a320d97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f989c1ff09dcd13c2e38cdc388621387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d20d7d63dfcb94f9e3a2b3d2e9582f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f4adbd899e1f89730ef51c685a373389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1108980583c8898786a9da41fcc9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23974d29c1f9faac6800098146e1641e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f25b70cc91383ed6edd511f4087e6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92390b23eb9eec570837278d4e0ef636393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4aba821bbc3a6d0d3b9a64eba26c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53567a28a59bfb9117b7f5a42de10e9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76ca2c07172c7f20e620791fe5ad13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b3a001f497d90dc90118ed72d9ffd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1504197443510f0b435c322e87719398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501391655986edfc324ce01a8ee6366399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b3fba49d7f477a3495efca2052683400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a29e2ea878d89b16a348de55f32de5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f03f4ccc4daae6518552150df9aec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98b2f4ba346d1459ffc7c363161f3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf83809a44707504a610e12a31d0c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c0525b8b3dd56c7f9a494bd8fe15e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c6ce9d7f6e05723f22aebabfb4b14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4afde14ac061e1dd826f41a47f0bb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008933bfc2c196e1ce5539cf4b37e686408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc00741c208fc95fdf0f6a52cb2e90b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094223a68a627e0209ef8d965b1c24a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76d927f487be14a11fe9e6913a4da3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d62b581413425d71912e1c5413dc8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faa14f1ff2c555f60a1df9d2dd42af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03264948ce4d6c04ea93b428d5310c54414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb9f7fdf67c14cec7f87ec2222fe14415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f13fc9532ec2ee96f27d4c71f104f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd2514d80e942ab0fbf9ebcb569bcc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaf22a481fe7b01dd1ef688375f29f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403411fb7723ed7c4b06cef147d6dc13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53bdf8b14a9e1c87323a85b23b8437420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794124b56128a55e563add8fd1320cfe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50719c987813536c3674462a88cec41d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3cf981fee742eb70b321c6ee2f6be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf92218df16441ed99c367105fc754424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a2509a393a277a7fc12c3e018a217425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ddbdc7649ca4a2bbf06379c46ade6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd8339441ebcb01003ce27378334c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba1fb760185bb8e71baafa2f7c0355428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966099a23f4623d3c124af3e18502d97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df1aaad2f25fc7ef1a12ca8cc9e443430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e603292be76bff9b6aaee550616dda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe0919111d1e96df43a652c7b6c996432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d037514cfb1ed5983ed6aa49cc6dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7c6347742e48d96e8e4e84c1664aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe376b6975799de7698e0fafb86dafea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5dc18abbd255cec4c5eb62cdad299436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8b0b879155ed84325135df8de1ded437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461bedadbd2345b7144e698e4e089d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c20d1a2fcd6ee144330df39b9ab696439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c55e504da05c78c12f3825cc7ffb7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fc973f3c7713baae164856d7e9c87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc091e56e1f970b31ec632b49bed69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ea65b8b500bd99cedaa977d48f53a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b435a3c415f88cd027013fec3544e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff870b71d385b9b533526572f4857b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366e3bc3815ec253e230c3cd8d3741f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393c4e188c29a523f2c78be0af460ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d90989a451f665f957647dd64f46e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0cbc9ccc931d444af7f6a3cfdbdc3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2fe911c6d7066456c7b07856e862c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc90d1ce9b2b06a22889270e41f6817451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da966e5faa52d26f9d03eb674fb7f75a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259ad2b5f1a08c3f0e9e47dc03e4bff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59787a27113e0eef8ed9d2769f9abc56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbeff93a3c90d23975a220cdbf6bdd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf54800054aed0b3ba7268f06c903d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab401f4298e4ba22fc9784488559bfa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da37ffd5853dac849761eed1dcd465458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7310da940ee24c2a692c39be623a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523485192c305b35c4e5cb0b4325522460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c992165306a0e46c9d12099da33d499461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde178b59636a13f6d77a2ad97ad08fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62360e9c000c213090106eb5a6070396463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9465812fc9891d650082b48114c7dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b61b6c8003654e535ee7a58537fcd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1b0888d9a7af3d34204a5c78f84f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a990619a3a911e181df547647e57f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff470ba38aec2277e33b72df1ccb00468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f12599b84beab08a7561c2618c97b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590474007512c50311363c81062c1c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83a1486c94188eb0caaf4c9d104442471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f41f74868dd716c2102c6ee4835bef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94a654d82e825781dacc5706f201b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81baf7b06284e1b4fa7d85190f6ecb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c402e32ef4b6536f6e6f5fed95401e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220e125355ef6f5836450bab6502077476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b433e8ec5573a204fa6e632eac9a82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d2571d03ca564ade7d893666b779d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c6914800ea1dc5f5b5c7da70b9f6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083a29d0a78d7d380f148d59154973a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5376926d11a4b00a819fa8286e3501a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92681787a5b8fd6e2a8344750a65a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7a5d01600ec83579615e8072edccf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a9a23cc5f103aeb63fa0f7950a028484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7a7affc9fb4567fa7292cad6911e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdb9c03fcd779b20162de72e5ae96f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550eec9014e0d032436370e80d225dd2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1311af57f645057355e054c001856488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efec659ebd1dbcfc07207ea367096f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf278d1ff9431840e9c7de7e95816b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b1cbf7fbc0cc4cc246661b0ce276e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc1a7090b275e75a1b23c5872fe5a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce34a8dbaa478958cfde68d146888e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a1cf19b2e515c849c3cb61e4b106d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb506e804aeadb7b8a09b7df12f51fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa59def9f6d5b368ad177fc6722223f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a65043285010ed7a5618c051e75fa4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fb724a29dd34d4e327bf445e11166498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7199ca9b18ee50423ec78052751fca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa2b214d799dc20534dc506a0ec353500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58483af42f4f862c7451a2a95bee8d61501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae4e3879dba07d0c9db2e867982ce4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7d5d9151c77997544a688cd7bc53b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0286f135da044ec3488d6afa6243c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23659ef1117535d0a158a69f5dd490b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f0b3b01a70809609b2e8c09640a7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f33e1429371ee27296195a6f2f53f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb619f6ca559d5ffd916be439e52c50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d5893a024681959d6efeac32e72e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b196e71beb3d309ea3bdf21e495d66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ebecae5e87f6581d7472a323339ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98594c532980ad492152d9b6cf4fc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63455a5ca091611ac95846e5f08a9380513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eb087efb64a90ae260fdc9adb08d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d188bb0321a24ae816936ee7dc05a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e48568e45593b8d5fedc1b55a1fe11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a24908ec5ee6d340994417d0f4244517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e21151f9b27778c7db31eb26201ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c92964f0748b1c505a93f895fc2b03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d2f9924cf647d599a9737c0e17e49520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c23080063fe89dbe24a3cfd55202fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7f286e431908b26a5d6c928ffdb16522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb4455f6c4fff3dfe4deac2a24f327523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ee76caf2a2d99e0fdaec171f489da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcf8c742795a7d983b79625a740052525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10158eb25732fdfd571197b42fad735526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea295c80e44caf6ba784c007c59c5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df1804866cef6f79d71a7f48b59587528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f7114662831e8daf80259db6f6376529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c4ac0ed8ea2f7c60638eb124f0e27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005a6e0ae4e9b45e3fdf6e0724648de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9add90efa878983c7813068879e8083532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bec2ccc416aca14a5fddc532fc4f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd17315ea0f0018d4bc03bd80b339f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f822d440638138ceb10becc42132a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafc80de71e7f311f24a05359a5c55f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f4ed3081d6324eac3c871926d9789537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2569b808cfe16589a9cc94a619d0b29538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d7876ba565a79f448f0c8b8dfef4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16819a370fdeb8316946eac227f3843540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c91c590dcde4f68402eafbbde5ab50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d603dea2177de35ed1e98255204483542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b189cee238cf8ec43bf29374ad70eac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537e2c72dda7986a18dec385a8a99da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf440d297c949d507aa74808c1f89b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78bf2e06cb3bd39a282992c46d08b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78816ef85f1b16939d838dc3d50ad52d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a871a9b009d9161b76461d7647d3ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46df08c77a2e18d857fa56f62b8bf08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc28072cf0eacc4812836d74b8fe0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce420d5bbbe6678dcdac57b408dc4cb9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5abf6bee02ac411f4ddf17f939eae2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a831a2b21f51c77918545e49d01434553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801816505543591e3aec82edf984e47d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04ff5416a18ed74c775303d34b6086555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0a9d59375443c1b82836356a10d65556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b710f659fa4371d782daa0dfa8fda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bbd92eef87026cb895999300c311e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e4f91c2f07c77524d575175f0cb90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269682e7073420ccd4cdfb9cab169ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f045114efe19ac1bafeab0327906ce6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56a7b37a83fbb8a4e3c26e58ca5fb0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b436bbd0b972a9210ff93c2089537563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbda946a3573f4ad565450d0dc78528564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f77c31d27af2f4dfd31ed7013413d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a35db2c4db5d9f6235b3f6338d304566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acca4e9b29db461a6a291192b50937567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d750673971e2d6381983bc99c94b63c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03022b88491c1e85c7344bac1ecec3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a19f12160bf19bdd73068528aa939c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc728bdec62b900a8e9d5494e544a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0cab0df14743416b1b42b2b2b1a43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87efda2573829ea7dbc53924fb0c025573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ccaffeae83d77c4b268d7599583cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683faa343bcf10ca7c2eea228ef3ada575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72a63936388f3544e262cb9753cf27576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905382deb92217d0ade1d023000e6a01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6c90955b3f914bdda15950cbd9eab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdac5fb11848f9ba0cf0a88e9fc185b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4f49b1014e0594c3c0cb5fb8849ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991435c1edd4653f77faf7d0e753edea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc0df36bd87b1578db64506ea39ab2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6184758002720ceff6ec1bc5445b1c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f03873ef65b5fcc18c1963c409ce3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9f070dac6a9d4696373305e05c1bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731d573090900075473d76149864957586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff1374a5386527a42989fcc08df455587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7ec115a202c85e0c6082a02cc4cf2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51e7c692a94383619c43342aca8607589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773699d689b2c236752864e43824c6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80f26ba02aea78a30a55b84b4de777591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c6fd806fbb2dcd1637e7b243415eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b9eab3003581742b63da5890ccfde593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4d2b2cc67da3a9c5bd99bb36b1d40594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2526f3a8bae0b046d47e305e9312dec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185703de6d298deb0f2469511412b151596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17776f92fbac0773a9816a1cd04a29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9455dd8d924287b22e0412bcdf5447d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d79216233b296a6dd099914fb9f22599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f59984013d0493ac40556f9b2b5d6d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7352bed36e3ab5aeefe218091da3740601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7df565d4551f42c820a398563465c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31257b360db5457f4b09dd587e0603d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eaf5c2a4262dcd67d22758867429a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590db8ef8e7a17480362e9c94e03cc0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc0a3da9057f4fd8a206a1a8616b6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e219705dd4c60a280591facb2c7940607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6af41835404412a83b0077a2d1c5d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3fe77869b901a1984bc9f6f9d7d6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df726516c2bb762c7beb8e16390337610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006084fd6f2715fa76f529371e72f990611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b572b3df1f057480ce3d2bb49472f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bb368bd0044d978786842cff8ba37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8426a8b93d6d300eee0aad3251f74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d165dad5a1ff06a71db05b3789814615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020515fd78bfc15d91fb11fe01e96b31616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39572d35d8847f18a834e11b7bfdda0d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b664d9585e1a331161d243620df215618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e8676bb6af11ba9181173233d8d19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8df70bd66c6df3ba1e180d4d02c44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446c2bb9aa41a39c3629a911fa4065b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26301d4a881eb081f548dd0dcb618f1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc071ab4c42e5eb5c72e804c995cb74623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e4aa2c669135e1cecd40378632d33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054452f3e2da1ac13f4a5647ecfb88e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb5b974465a23bbdcdd5b2f82ca753626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1727da1c260f4b115f8997fcb5c248627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc2bf30624cd8e42fb7150be84953b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8603bca39ae6c6835dd19db251a07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dae4aa8e60dbd87fda0bcb0a4b3d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861d5a01407bfdbaf50fc68e41f55a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e837eeb912cc30549bec927c9831890632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb1669c14344964c48be6228ff7546633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35235ca91e855a3be3f6f04cb6556873634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66508921dafb2fe7b4e4d3b6958d030635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba30178cb6d02bcdb77a9632ca140a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db64634e54742c0d3af247e43d81ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66472977efc43f81def26e9974c59ae0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b99ee081960a7ba64aef8e068abc8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c35ecf1ef47c7c592a6f48491d5a50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106693258a7ea7a9f2e5f10fa38b662641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cd7efd99610a7ec9ad22778cb48e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c98fd0b961c4cc25635bea26749fca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552733a99a94e9208f4dfeb256f3e88644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d0533ba3b7f67c025713666e3a8fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168f7e6cda1d4a687989234ad5ab73e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ededea7dc641ebbb56a1838ecfb0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0eba8affc29f854c8a32c88ec6a12f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72e691543edd98378a9f5b0b6049b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee16b784846bef3e961a270e2093107650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74724b356aaab2be8ffc27cebaa576651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd76fb99cf666d003855d152f2463b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc42abb06203048369269de77bf4969653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89895235f8b0167a9932b05661a681ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e965f8ba5a493c225a1d21e1ee1bec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528ed51c5b6ed98d35507e35c00a912656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0c0228d40007c206bd295065bbd1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501076e725f07e51f07b4ca9af08c868658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9556079176030f570b983467478ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6926501955d65045823c0eafcb5843b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0902ea00ece1056730745d1a25ad010661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e67d0f837f78662facbf850e31c57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef65ce5a1a00f8ad8353d69335ef956663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42169d173e8a9db3b6c0879499e91e5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70dffb7221f34746f227f0c23ecb09665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e63b0cfa7122c9a783eda646a58490666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2bd93a9736404aff38ee0de107db0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb9043831765be8b76297a24773b78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f24ce6d76211b29cd5a81483b75d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5a6dcd620eca7c8901afc97527287670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedb4e9f5d03ed31225c5a64f9337ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803377926e53828c0a5b292898a6a680672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500774ad254600eaf4da319aa28c207673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebd4f3871f335a937bd4cd293a13b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a94b8e638965edcc0cdbf4b58be16c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7534a55bb71cf87f022b0f0030a2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54f4b6bfe0297d532b208745f22f14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09f0125409e9abcf6c5a79f47fc8a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01e07f7095b5712ebb2bb0f2013599679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702604fd56f5df0ad223ba39b36f43ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90b2e2a4f12e5f59563c1cbb4d8325681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2c36e8c9546813cdbfde9058c7219682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e0436039146ba58fb104b041849da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a62aa7f71e28424ef116e8766aaf2f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97782b6ed787e834f1280a2788dbe888685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2c2b93ca02027b1032704123899bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564573a5ec38df090ce8729ec49e9be7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b45863fa361aa741a22560f9861557688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946db2b41419d9c0b7aada72b5162a48689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26303af4f197b808a32bffbb050626e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f231d35183384add71c245abaa1d949691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af537a74f0322feca914b664c6220899692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952cdd3bc573299775a9c9d2466e481693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8094c70e89153fc3b7cd670170c75fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab465e4bf6fdf5983b41a25376a4bc7f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed156f9e3e2aedfdff95eda25f40615696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6666f35f84b309241f9563e7556965c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92adbc31099990453a43a30a9f09f29698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0b391d7963d881e6258b55be5710f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0c935a9aba66e1bf278499816fb32700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0a927beb21ab947de8ada8d46999b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b52161ca83ca934f24447241f6b141702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a45e4c4989afeeac4eb5e7009a676703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c08caae209737ef70fca3a641f54a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08549df9a8a4b3c0f7b1f9d05bb6d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae641ffea0050cf314c6c40c560bf874706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0437ff3b31ae0587384ed5d4e9bcb74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6ca0b418b9b601a61f08169f90ebc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80938d8d7096a5c0e9e078f3667b6b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec857db1a690028b869615031ceb421710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd925c53fd5d53b02ca35378c1579e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104a38cfb18bddbec72327608385eac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147c3192392e473ca6cabb28c27e951713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a850a48612a3b855d81531711a380714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6daf427141cd1f32d8a07c0bbbb35a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf5526c9a4d66b6c4493485c10b265716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4655b993d3abdf9006297be0df6378717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e40d27c9721c662f56f208ec7b351718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2119e7bfc3b060514e17bb36cb6d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c16b8f8f0318e2398afb3957b997db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d262d4acab2e7d40b7ec575fe0780721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d2bff7c6393b882563dbb8540fbe9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dee6fbf1a3c4855c66bb9a0a5296b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f1896b6b4f523b1bcbb99246e1461724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efeaf5b1f90a60fb9a1707252ebf727725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda39ca3f64befc54de4e75c1fd221e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeac0e03ba6c5455c5e643bc397dc21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee206782111efef525d090d015b4d54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af400a89bd041f4a3b0f7f2b80f232729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb2a729cc30bfdc19de090be3eb3f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcbe3fb1297ee4a583c2faa994b234731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e06cba9f97d21c0cbeb0f62471c41732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4bd6a3c6902e402bcc061972dfc6c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caba3d803f333837d470211bff86ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa724df472c0ba0f888d99440cf9f4a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337939692b1bc7ba95264bbceb2b70a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba590c1c32ea6676ac2352b54d2427737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06ca535f8dd5c435dc03b51d6cf938738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bda3db328887a9db8bc64c04d37cc8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf82b313050fa31b12afab2d45b7cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed2bff90ad73524191263bdfdfd6fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4be2b65de685905c3492169f846b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5acbac55d83333e04ef72656827b6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903cbedd6797b5d865849080281cd19744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf8c4477f0289a3c275f87de0330fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd4b0c5faf7bbbce7a767a62d4c6e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b7ddb086935a555027ab13a88aad2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ab45bf1daf911b97068ba6f0eb6f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920f9267c43a77236b72619b3b3341c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbdc0369e8566ca00bc73f87af1a70750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56835ddc1e4601b95ca15d63b0f72946751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ebea2fb20da18a97e8c252f18f0db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f17d6f7a03d8b2021d5b95c6c7f2e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69f3f69a0d4df42fe07948ffe69516754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737014defdf42cef9a299d9638d2aaa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa629fd043774311b9a8fb4af030f73f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8582964b4d2c72ad46074083b3ddcfd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f5f5bb40cec594eb5c48f577cd2cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b3fd3b3caf0bbd7902f6880950b2a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bad54680ddbb3e92eb68a78518d86a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0ad92adee8b9803c8f7811b8b916c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64c3f102f1dcda0ed8105ab3d26c50762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12068fd8becd49e467bf8f08e61f4e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a0d388f130247834bf9f0cacd4cbd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc48055b17846b096c76e176e81808765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d95f8de926fee1719aaf6428f356a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c44c69a1f0e5b7db71aaf7ea2ca9fc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f35be1c3340a858f2d62eb2e2c127768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881140b7acdab9e0452e65e51cd9420c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a28b7d34e9f00e1a0de104f841cead770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7742799b46c5b017c3fd163baac4d2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c182ae7e673a5e6db835604e0f4993772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df472aa83a4102b1524e2174ba2a3c8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d81818ff05b94eba623b71b6e64b8f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247208a14d8904e4cd4b224d020090a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3bb6c4c0a0d50386af17d3a054f0f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea582468b04c84ec0d139737628ecf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a625b59ac727a9436a8ff2a13c7af1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abee1cd5718261e0df1a8666f492b5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3183d85faa7658a20b83a51a37794d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3a1cf329f2054effdd9e91b500b93781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7508c5b47d2512a60609e671d50bb13782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169490c198d90cc054a60898e0919ae783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e2073e039d736c85580d043e7da23784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282311b795dc86f53a6e38bbc36cb72785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde926b5038ee9c0b2e3bb35aa43c371786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc020c91d6e41c558b7307ef23a5f05e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c2fd773d161177784e0464d570ac2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47896272997edbddd2b868e37fa07b5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346d659110e321b584ada87b37a643c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec530039cbd3b20b09635b0f1bb22e0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72ceacd3c117f68464d2d58f4ced60792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ddf26dc05d55c9e7138bf7e64c621793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d51285d94a16bd2b6b367b8bb3336794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb6fdf6145c0f87f45c6feff062ba7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7865c07f2ea9e2a17e274e68ee2ce796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095f37ed1fa978256808b3fc04a43bc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5994046ce5f5e683a302a33222ccc0f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e79208625c27053fc6fe06221b9fe799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd78219149d3e6bd1ed20aa8d87ecd5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c06f8f526bfab00f79aa0b9153bab801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f20b09ba34bb5f2dee3dd4cec552c9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d0f71f1b5bc0fc09081285deacf6f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385862ee3cf1bc69e7f20d3681f546bd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc72358e1dab7a94b02703dff702acc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810a9298ccfdf4f7b1473d7bc02ae43806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb5e69edce52fffea716a0bbca6ae5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb4a7039455c8d402f0850585c4b4f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf86215c43bef3f57d3435c3206d6a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f8e9569fdabf56b47049a57686f5d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5415a216bcc9bb4be7b4be28d6aa371811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7828e0e3af52f3d93ad1a9ac8d478c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16946495e6b9909cc57863f6799a0b4e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8ff13b6bd5f1cb381d6a57c2a9784814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f08deca9b8d4864d5b2838f27af5aa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cf8d696c3a56129e6ff1036efdd4f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abcd251fcf6688b08d775f7c0c0699817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9086401749e800c7c982649cd77e9e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc23e7205a085911ad490e7d041124f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed1bd80498d890b429db0f0e418afb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f01cee229bcbce784847fbbe21849821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a20c1e153fca5d2692ef5bd57ca001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bedf696f5a77bb68e617eea98511092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca68b96fcf084f9a33f119dbaa68573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e12d7ae17e13c2ed757b7b19e5f37d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce2582b7fb59be13ef2b805e183fa65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f41fd88bf1060f77e3915f0ab6573f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430ccd15872786e67c6a4818a84e7087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41428c95131e28628d391545da5022488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b5f0ddaf0a948c0bd27cfd324ef6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efb410511741b8df858aa245b3a8a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dec1ea98da398473e92bc3bf3005b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722278ad8de84a5245ef0a24a97c42b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf579ab1e8c81a56c5022ff444cfc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f62db9e96a5b3ce2b071c4946942014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a475556608ecc216dfc42197e4ca815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a63c07ac1e10d360109a86258378616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff689670f944da0e8144be37ee0d02d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e9f05311d1e36f9b31c0b58bf408718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b7a4b1875b18b8c8f5303e33cc5ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef839c055b68a1aff7303b43d2b1791c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66a80fff44659fe54325cbff25def021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cd73b04e387e987688b678c4f9e0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3752db9874434b947c2c06d6c6aa91d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bc5e0f9975783a9c1edea6409b22324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238a5ec12caa75cd2fe0a879747387025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925176431fa0e01555804e4ab7092c5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da163a701901ceae4ed06709660770127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5135463ededd2380eddf4292b532828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9f3c1b711b5e1e07fe573f2fa0f4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338c454b60d7ccc16d2e4a4fa76413730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63896532fcaeed485b79a5e422c9a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990dfcf459ae9e2282bf8c2a9f98dac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdc815afedb7a3ba77dfd12c95d73c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ead184b4b2473d74a2b5f076532aa134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717a64e8d4061678a83d81d6253a51735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed8e40ca33edde9cd2e03825a6edcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fe7b69b5ce79206d3136355ad667f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f076e917ce5f353c41da4a286c6acc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64201f72b6284154ebf7623e51b0646039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85407264c6cde0c2d5be74fdadb46640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d2fce7a65c02f349b41bc03ac0d4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0a70477def501bcf7ea575f6e9d2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbf62dcb2712a590ff974fbabcab1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b16460154398b65055c5bf56080a7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9024eb368dad3c62d59a0164dfc534745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f2d0150b5507cd46549bb612eefb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b5b53b044f491e267e176a10bfbe347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa5c960f29701e2e39fcc7e8203ee248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0797dd1a0ebadd48ca447af08948749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583425cc6fce3658d767d6fd97a5b40950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b6eba57ea7cebfc735d54759fc56151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76766fe7eee81a26fd57b98cd64820c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7907a2b26169a3c6ecd5549d506b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86944b5cd068a9535f749de496e83caf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642e6ac5141832f905baf70af29864f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5357ea76787b0e5fd3aa6596202e8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e8d8db2aa164a249e0a537037575957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81244eafd2a0e98bc0b5220bc6da6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215b1fc5fb4f1cefc613f425ee448fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa354b088308548f15006a01d88ab64160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156bca8b891a005061952965806437261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d002c2885dfccfd0cc000051e14bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f11f5735816a137581efaf502fbb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69988264883785856ebddd000f46533464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb60e62d9614c2271fa6e03809b7d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84460a0992d77e61a8de090d2af5b6f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d431adf19af6f61db640200325476467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bddd4a37f64be8ebe59849f4a1103768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d0b8f64bdac1773714bfde4f022e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c948137ad13d20f48605b39fef02ec170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd2024b791ac50c5ba803589a43b3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a5674cc10621a32d47c9c2c5aad0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705a796688368c3530af031e066b7e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734a50364610dc99c21c171d9bb50f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb626edcd145557d500c947b1e88a95175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f0f1dac23ca63bbd6686974676c8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff50f5e5fc403f36c9049c4154886477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee83166264cdae239f89427137a4a2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f723028c58f41e42985442727d19579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665b77c82bb07bf2117452b09632cb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa108fe38662e971626e3555ed2e99e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18b8eeb26b0ceb3a28f00af7e6d5f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6b0cdf2933f18f43a725c6b0b2ea783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120e5fdf61d7baf653b9a50909c9a3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a39d1fbd2716e20ba692484a3a617585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f362a70b671849ef088acaece865d5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dd36e743a9685d1004102f97cd69a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc2dc47feec1fc683c6e3b6589893e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7333ee08ced8862c7517612a8518189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3a24caa21bcd496ed536e8b36a72890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277804531f612164ebcc6a2c9d00a9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46078aafa5eaaf32edc3447c6f6e5ef392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac6636f2b2e47250fd84679208a5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67153c0c59e694408d0a63c993094d2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7aecd640c27bb0de48421d8c2e55095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26baf379c4aab0f4f5200f29a941af696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbafe89c90918a58b168d4039c3793e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a420fd1bcf6696964ba3df3bf940998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7baac5e53cb98fcf164e8794a8e9cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a3c26a43f969f5b3de9606ec04b57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f315bebfcd77f9b0503255cbf11382101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e53b4fadc5864a2596e19496b4c14b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c4ef3e148d35b207c96c790b2303e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbae26a17bcca0c1819e03d44dbfcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa075dfd5ae53ede2e5cdfa1f88fd65d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faa9f9734eaabea28f4b32f1bc62f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62913121f39b333288a31f3fb34ab6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb6419d7b94f93e48197325476f8d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8de2e3929d32954edca328be506b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54cfb64838e813e520574bb1b684eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bec938216f9d5dc57526de42869f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c7e705b43f271928de5d70a7a4e8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645fed6cece1f24ad958720b8c57183113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b2eebe27fd5986bec1625bd52f1d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5698977a4d7226e2595c316484eb14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab8137566793e8425d891a691a2989116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c6e2ff3cbd754af8d50093590985a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40401e4a53a1efb6f8c10f3a620114a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d7dc7785fba4f5292b52d144babf4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f5b92d6ce65ff02752fff7faec140120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dc79167ccb07f76e637a19112daea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f8e6ae7eade8f2de215858c0ef2dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27f540401fc0c9da58abdda2ddfb8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed97d4925678650adba76dd12a07e19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1007bf497f820ba951cbf542b1cbce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3410b8e91f935556f06de3e3e064d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681319aa047183e8d26f416228651b8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2ef0fe9276d8ea0f72d2162f1bd54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a0aef4c3f766b5eeca576823e3bde129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce4943fac4782c39e4859338688152130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b3bb13edee19b4995dd5ab50e2689131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a37b521a75413d8ba5aebf618c0c05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8a1481a6ff73eb999dd3da8305b56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33db4f07b3eac122d8f4c6acb518c69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636a21b8e77fc279607603bb98989d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe0618e481efe8fd25c7c82e9c4527136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de349b78c75c3a1eba67f5df0629131137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24c735511bffa3136a62af7d687c08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f53feed1d586092e5d1b80e0df50d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaa77712c8490bc89a19666542011e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dc37f31d82a46292150bd5aeba52e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708e01d61cdaa23f857b0cfc4ef46d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c68070ddde9611685cfa25f00b4e57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d799aeeac74cda3f2a55f840884a81f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15da88fadad96e0edbe497b05c96e6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd951264b241aa1331fd2fb747472648146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330f8e213c8e86da425e89b6b5244f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002663a02b015c2ce4234d83d815bed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac58408884f4e0d92a2a237954d150149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974a653727233effbf7203b65eab488150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96a40ec72fc4470d60cb40a2196ed7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c564597c012921a8973a84a114177a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956ecefb6a82912baa3407e5bfe0811153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9498a491b73d4efd59dcdad8971d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0284d06b9ebc03bf5645a3381f1e1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021a738566def88586074c340cb12e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562d76511a5e07e829d1d7b87cff689157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6df40003702ae5df63819564e3fa1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd577bf693609be0c868e7eab7181e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbaabfcc3f707f26802ae8cc36b78d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d27e7930d807f9ac636cdac5ce9eca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89c134a8c64a7ed276cffbfb9cb772162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dceb2cc668c1823ea7bb3113bc880163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f654bb2431d9e059241ed3cf42c64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e629c9a960e076d795af77a01f7b5d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee8aa00a7559a8ca2a976c55f5d82c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8523a40350de9383d5d767ed0561502167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e752b2551fda48c3af56de502ef7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2aa7e1dcccc4e9af2029b24c542cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a07966fe8a42c40e41c69ea17c17d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901669a7b15a77c20836d314eea0951f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617bc23d171b2ff61a53bacdcca8eb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55347244bdb3cdc6460c31362ae8530b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a2f509f3982d1bbf5108112439f9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf25a3611e959685c4edfe92d5a407175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7161a6f48224175d99114a826eea98d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3443efcccf2c691969c00bffdc40dc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf65211bfcdcbf1920a23d2c401f094178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0ac0b00aadd79db40fbb670a0f26a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e25ae25b179663fbef76fb3489043c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fe4cbd18cacb7d6c82b9ddc3ea185181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03cc50ff3ecef4cd10c41fdff27096182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da992221fbcdaef36899290fdac04a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09c57f44d08e475010fa2b4a2ebd6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc38489fa3b88d49ae8456857f951c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71060618352f423d0fca833f10c64af0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558d9b59da482398979c220e7715fe6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309882659c282b79251c53a0a033e9c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfd3442f25fcb28cd5e7b29e03bba0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34869973d04c4f7bf1a35272a244d2ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a418f393f2ea03d1f5a0136e1aef35e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f582a98ad0d2a43a67097b47ddf5dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefaac1647108a9495e38e0e26bf4cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33557e2e8ca7acff17c184ef6805dd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bffce713cd753506c311d8b19b925195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec08f172633f2e4adca90ecbcd4570196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e936203371c2209ab5ef74cdda29d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b6143b18367dc751f0126cc59f6f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba11bb942885678e78ab5a971420be3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7af4ad5aa5cad39d5c4a843d2eec5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a63f20cac84a28f98c7e7b59eb0e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9265944735c64013bad1aa7c4311c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71bff5fe56788f19bf8856e4794e17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4d76d30586f84f28853909c60e812204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b57f2d169a1be523fbaaccbc62f000205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829df71644e45891b0b6ec632416e4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7250813000e86f0a3d38a61b5248fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298743317286c6fc2203c1dfe08dda1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04c4aaa1649b62dd539ec9e16b16c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a31098f6d320cf3c1126c4f5b620f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8a2091f68465bb678b2c0bf09e6bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5b249dc35fcdd08b80edbaaaabd24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c1a299a9305db3f18c157d642bf37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bb999f133f35ee6a13e87c4d89a59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2326dd3907ffab18865d27375c76cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9634b3778a771dc8f01382acd536b87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3352d9a132973bea0feb1dce535e59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa41a4ebb5eeb319a9c65e18d8e3e45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a5d10a71a56d32e00d25d09d392b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef09d6db6ae7b957dfa9678eada1e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52232feb0b3ef6e3618a3211c65563221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73353a2d2cb8322fbf78a698af445c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9993607e9553be5c4c7b9898027b85c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a538000e0b0359d92548cf01e65c717224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f6595311a1cf4cda7c6345c84e051225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d16d0dfade20aa7d523baaf550e88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035de6b38cbf71834e2f385be934b3bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa83923493f61fd894c6276ca744fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47597693f15f1c67c929d1f1657284f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da023843e3b223c8102af3026c6f9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f188e4420b78674e303a0d21de1cf80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d42482dd9a3b3f36f7f9f717e82109232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44875b6a39769e6f27e4a3ea0489e80b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c6c0884dfc21a4b689421f78b7c73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160602e7fcc2f4278008dfc5b590937a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8c5e7936c262e949ea37f40105f30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8813d834052e69142570ddc0dcf10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef2816d39e9cf4c0d8af5d124b1a8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76abc76cdb96cc6fe14c4018022159239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd91f8c72f65676e530d670ae22eaab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc0f7747798b9713d3c1a50da388ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183c231019a3cb98902c0bf56e4814f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fa2f2ae76a01a69adfb8ef507dfcb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba89595deed12fc5eef4bc8ad8bd9f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c214ed1c977392abee4e347a868b38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b8698ab389c61e544c4932f1eeb0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a367ccb9518f6087b5df55cdc43bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5202ceee65293ba4268b472c3a070e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0b64b0c4a67e635e10b5ac78fe143249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a19fd58728094a9730862cffc9b03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cab64f68c20cec1d2abc027734db9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f38a1728718d13beb96c31b16c32d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35dc88a9188872dd6212b425133557253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435a2a796afe100e216345aaf11c5cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612d47e6b8cfd93da15cd2b7fb7dda6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c46a0133c5b45f02246941360ae59c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade375323365cecb06dc745106b0262d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce3962f460d1a8e4d8648c5554ab66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea3acddcbfe77be0249e48fd9cd127259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab347a342fbb0062d9a0a2a8285b89d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41900a4f0cd8e503894ee387cbb48bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d333159bfc5ec11c59e13aa1932ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28285aed4567f77ed924cee5a8676f49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7d9570bd7f18e8628581f4cbb1c85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba9c43fde9b365789405e150fbec26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bad8d42fede3e8d627bd660e20d3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef693d87c1b26bfe8d36bee2adaaad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bc2349a1a19677a40d6a5339ff57c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfe928b34ff0de035aacd28b027481269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8452e85840b778627252c7ae91eafd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16286b1d3d397c729d635f231f74a164271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d990f38f7670105b2c6d4553e6e2775272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373703d469123bbebc104f18378a4e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a8c62e7c06910a16190d05c1529ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfad6cb53d02fae228b249b5a5d5bfc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4a566cfe34cf07c2487051f02e37c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d2895482c03747c97e9226c5afa57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ce058eb398f8445a53e13cfddd120278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134ccd68432c39b33e76ce817180efd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c55c4b82fba2908fdb5470c937dea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d109b68bf9bbefa44d6076709a47064281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a225ddf7bde3c1b5bc35fd58fde285f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d815051067bb5c55e9b4f7dee2ae5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29cdca55c3e2a9ebdd5e708964c5b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c3035f32f871aa35611b7542917e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbc8930e9bfa5d48739c22935264ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7be56b9f7d9e530828432900c360c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0137f69fd45b3ddda101ce54fd042288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573179ac446aaf1c3213448b7a088f9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a1c7ecddb797fbcea0f13f3925abe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bbde10bd41c79a9b94e13de238c19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1570b9add00a0cc4dfb528aa4bb76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7d543f875dd219cb9777decb93777293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a6f5da49a54577133b21b0f55ee43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ed8f1637fc840a38277eb98a4764e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da160d91c0f4dd67ced7fdd77e1f1ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cf3c3de55cf66214da09982bc008b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d9261c4b5284d43c71f3c91fa8593298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198140d1222c227453c7bc6a1666fbd3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e181ae4e3e145dc1e528465e68a8007300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0335df843d35823b924fc74b90d2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d27a663495b59e6ac7d9af9b3ec8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e9bd0d6d2290833c50d4efafb501b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a7a92fb9740b034bb1a7eec7ce78a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebb243c14278d0c1ec1e64e045ebec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a36097a8d07725c119cc854532093306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f79265c1406bcd4b3c36117c568d09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c2e032aa0bfb668162ffdb3fa9513308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee928979b3de6134a7269eb469ca81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0917f9857e2808a878cdad5df2f82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5c74c11189c7e908bdbd6fb8fef6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042217b99b830d5ad501ca81ebb984a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884758feada8126ec9daae787aaac149313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fa5ee46629ec782bdd4d89ce3a57a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6cff313926ca31efc86f3496a16ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967f2123f101180c6dd0561b098a1cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690c38f39fb936df1552fcbb970019b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dad9396cde86e37be5e06836747a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b311c66c888dd4e5db09a39765f7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f081f803dcff18ea2548ba827bc2962320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd39292e2aa394491c2d7a5ba8c481321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5a0cba3afbddffdbce792f5d1c6df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc247bb9f65ded6c18fcb6b4223b56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427325eaea0e651c7c0c79c10c22c75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c021e9b6432a8a251d80bd9199bb5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114a984687902dc9efb6917164b5fa5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708677a2c0fe562019ec61264febae5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d950acae040184e63a8d46ea29b35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d78853bd8c93fbee471ea8b2f0dbdd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa974a63b93957ebd1135eca86e4aae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655200f5973bd0abaed77e6048b69b14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acad7f0533526775d48af5cc0d3c38332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c88bf6e50d85ffd7528ff7c890c3c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ca36bf46e2b899f0cfd51a621c78f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce08a1a941d9037fae7493a1ec65e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6fc3a24530b62f2115f37a0d4cdc9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f0c85bf2df7fc02f781e2c7b63367337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151c2aa0ca100981f2bb12a42dff7a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586ad2536ffb1387f15cd6448327c1d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b0a65a3ac079306af65bca2bf4d5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ac0d5d212058569c000d8be21dc4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2758bdbab24f9a67e47a121456b48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e1eb06f568fb57215b806b8a8b83f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1ede21746840e3002fca90b34c5f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea60e082bcaf9ad1fe3797a76915a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab570121fa80c832291fec7307461e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653b40528c14aab106c6986112ffe9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba74117b4f8c8c80a96ee371d734045348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d68fc0251ec053b1da5aceed08086349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e9ba4ae358d4c4b52427294373c00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebc36fe16f07a16f45000584e31ed1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2e8307dbd7d44059b715f226e5c5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71ff3fd7941aaf3c97d57e2a1c0a6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca802221a924f9e0786d0b9db46b16fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7a369f6e4f956fcbda82eb36b8c43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa5ddc87978419194f296707095220356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a184e2a8aa6be5e64394b3d089fe4a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60319621697b2e13a04b8e54b154c884358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaa75ebe2e867e17af56b37199d10a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceafefb3891c17fc6ec446263bd60c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10d482853524bd62ada3cba1ac1dfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae418fbbe137a585ac2e1e7a3290e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c15caf0afb013035f268734ebfaf42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a46c7f98cb5b78a12bdabbe5637e90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c8875a251b55e07a16146225b8e2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a5d31807d9db0dcba7470e915b9a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b292c43df3110628c9983da9a23da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07409ec73e9b14049c769877d16e6071368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a78c4a3fc2285e3fa759bc985b1c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17b84c4730863f315f0059ec584b97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005a42064bd36abeb8bf27cbb5401b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8d71e15f6b81a3fa9df94ef28440e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577562a391bfb830d96ccb32d3dbf6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824712502cf2d6d09722019d1015cec6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a374a4f88be7b7e9030fab171efb5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960348682762b38578d31097fd8aa1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18c7a429897e549c15de58ac1ba3cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc27b0323209700e54a10f798ad0177378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ace070450b809e384456692a0f45cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57592f2eec06012259c622d13417a088380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85129fce9dbf0cd1ba73b687917051381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263f0a7c0844dfc71a5ec9ebc49c3f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb97a99660e73e386d925e7fe512bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0522de06dccf5400275ac70621c061384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c084ce5752899dff4dac43aaabffb60385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455daa1060edf447aa41638594c1aa00386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d022855a818591820f493758f355bf3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831309adcd627a0df061e1f403795340388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d211b7abaacf6d49423d73f546669d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704cc6b1029ff8804cf257aa78d0e56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c96f7f322ce8773ba71d1976161810391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb81a8ae1672cd8f60b335dfe066e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c3afd6604ef5a6a914f4a04830932393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064f6d81a661fafeec94d7174000659394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7005af3e9ca306496e9e9423ea91f1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86131896223c5c66c91642bc2406a976396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9bd0bf4f8fd8644514d231c5305e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801884305f6a533f8f32595792edc67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b9b23bd472d402c78554633100947399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363eaae2acf717d9c4cb760630f0607400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b04d863a083e8420aabeb80d7d913d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec01d8b6804a30afdcc3ef04ea6faf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddcf7a7d713a99ea266fb6aea815ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4798ba8c22befe8d0be4db15c5ffa8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c852971e54bc41333fe69e9c54718b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69095a7e08cdc9c781fcb71f4f408188406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58222fda78ee292b5d158c924967a06407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c0f4a750107c1fff700bd5ba7f72b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d4df5b6ac7860724cb515e2121c7d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88105f11f019d974461467c13cf33e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a63bc75803f75b29c5b86bdb80f05d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a41c5217ed2eb3b2fb429b7179e5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806d6ba80768f913591113919f5bdac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee4328ab20a94ea2e5c8892a6110e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29bc074b3bf1bdb91c5d8ac89689c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b5efd3e875bff4d37745125892292416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734b96bf2394bc4ed3e9fcd2b4b9618417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666bc2c77dfec76b42a2b5e5e596a24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cc7ec90c3ecfb0b74ee25928b0841419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab87de9ca817de5798970736f5e91e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe37f4fdab556ff8a557f8f21d115c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0d4585ef008df6c0fe7a91f74c7d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527b779748fb5d28c650334da4f899c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173449a9e8c5a5b014fd869a4c770955424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b2c930998110c65484c78bd4c9f5a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048249154aee6b3d5ee71b23c462a43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d179d36b27d58e0cdbd313c87e6c80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1d261d37b996caec47884028d4251428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875f4c4eb29c5f9fc8e2a658669f003429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d70f9d8f1403fd160f0d95db786a47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f518e1e8697d498533ba495ad9c06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9e06f25cafa0a269b03bec4a32140432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efd9737d2671c0a983d563efed429f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180feaa1f9eaaf3cfa9b220f70a09d04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05334aed928421201d37c4d28a9da902435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83d2c13cc50aa265e4875da512e968436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee17c34da2d6a365bbacb3bc76bf185437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02bfc310577590a08e8130ca103ebc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25bc2adfcd66e2a0fa79c45911028a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac146d4b41013f73dcf6e135d7e37c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7835399e418b5475e1d7e14a3d6a36a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42eefbd200930392e1b10af722ba0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25f25c62ba145bd54340ed7d2e73fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d00a2007c9102c05ba8d8f9ce14b1f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad553d9e412caba3c5678c02e9ff5a62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05586ec0ae408664ac5f432bc5f41e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158b6dc35322c9fa9f418c357daf6c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7de9020841b9252002bc7ce0dbb33e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1a53100b5b323f6d7e4a9a571d129449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e64c8c88dd228fd82c3971eaef26e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e5eac64ae9a02141c72ac235ead6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c1b6f727a5826b7d3c14ce0ad3be0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556fe2d34afdc10c6f1d4efd4833fed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c357d65c88da944097d4e4e097d1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef9c06d2293701869552d8c4c3838f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed30b745506334dd3b36e81715937f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cab6b55fe24cd7ebd198f54335a736457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f70d850be3dc71fe6c11c073a24cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589533e1d3855be95d41caa55324b081459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43133c0d7452cc8a88c2b764ed39cbf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33393c9b005f074d6b14b9c12160dd49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68508e50a986a3e5e19ec8c48945d215462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e0f0f0e02c0fafe003979b0c0818d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab6bada16d0344088d9b900f828229464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a9166543bf4d1af45c9cbde772db9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169fccb9bfb96747f4254d1499074d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6307afa47bc23ef50db61bb8cc7d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101127499db79843db98e4162841643c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed073efd0d82c494f5630993527c127e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f2cc9e29ea1cce9e82075d046fc10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e8b0fbfa776003c064f892327e8c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd0587d5134142880abd8b77e68b7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2286fc4546255346976b2378f0a5d1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248463537055c93fcb0cab4379ce103474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2c84950f592e08fdfccc3a4f95eb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced82c449cc9f6c38f5e81019d466a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b74cb9a68e34b6f57db82887b2ed59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb261fb38ff2b97d87f3f467a471fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c10e6fffbe9c6e31502496ee158f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c65853b7d1f988bf2825bbd729aec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2266ab1fbfcb819df86d11119de3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76758a13caa4e074427daab69cddc7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f025f32530fdf5a23f41f5ab5a1258a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a720aaba8dc1db64ba7ff53f2915c80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604027d8f24be08cabfe2fd8a1cd1972485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812e3618d6a1100ae434b0857424a18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6296fd6fa5a15eeb0d3f5d3543e96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a0514c2695c284abb2af994d6d324488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e977a488f82818258f5636e99b9777489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272b25e3b9915a8baa5fd1b0af1d424490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f58f6cbdf0e7fd1873fab93dcd669491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421170f9b47a14b39ea98a164dd84da0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c594e0e05caa3abdcc2257cdc3c51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f8eeb8a82326e1b7132fbc5591477494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9514625b0e84ecfad68314fb98f61e2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94def3c7b4f64946b6b894a824fc3a0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255257a38a0cdfc82e13d2d11e52250497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743e38a2b04c70e90faaff9a8844aff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c729b855157e0ab46034bfe4275783499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eccadd0992ea0558a775e9a5763370500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2900b2da8e16d6330fa5f20db52f0cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb1af449b0240fcb3323863c75d5b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23df4eec9359b0c69f7b90fb8279b87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d231ab88bf7f0bc79f6f870c18b77b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc24e279e5d45ff84026eb221fb8061505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43c63abbf21130bfc651a7305d364a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66517e9f9a086d66955204e92d77d0a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eeae356bbf6695f20f49fa3dcea76f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05958d4e21adbc0ddf7aeb873b35f0e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669553660cfe9393f2689025f9546161510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e3e92af79f40d6cf8b0f0ecf11afd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5cb8a539fbbb5f286385105c85443512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5c2535c1846deb3690c5266cfe35f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbbd5e5896afff8a6c3fb8c9d256bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a404c92896837b35cd565b45f873f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fd9e8daf0d24d51d23465f1b00095516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aee4449dff5bfb0b547ce534c96958517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02d61a51aafba5cf4e251a0e2b0a19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a170f84f94f87834df894c822bbe2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720e13549c9578b344f953fb49d3d62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07832e079fa5954a329b4668e3a2e652521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af6c6c150ab16be58285fd05e16486522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9dac40828535d811b229c6d8b194f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ca73d992bc42a7b6597e6f78a9429524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f3d702f73bb4ed4cf6cdf19aba5ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abc36c1ff94b16e4d59f4f06d92292526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0b5c43040dd5a47cafa4266cf5090527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcc5b67340405bef87fc55007a4abc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602d3590a8f788ed824ea048f611fb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba723906ab54d0ad7fb751b4e553f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df519a153fdbd9b353bd1f8798175590531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284ccac3c21db342a21a3f195db2e0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e5fc606a41fc8bcfb419b9339c406533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed86423a4edf040bc3d5e5383b90d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab761d4b6c297217dd496bfc4a4afcd8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8f53d1438c40bae3761e3ec21541d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce714421f3b0f942d3a5a9c655b726f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c314df604584a4a19f504ab7f6a4d9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f86225de2662b2add2bbf3d9736f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5566ad61c70d48598cd9b7416e67899540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b991042ee8fbbeafe9b33c77e7a8de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed313382fd957994dc93416f71baa046542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503063cb8dcfa8b21297baa75b3cf25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29d628c598d6d948208fe450f17cd0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759055552c7161c241c45747b2e4681545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22bf0ef49e3dee9734983f23c82301546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa667257c70c591d99d8208cc14019547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084b15fd94faba9c77d5a28397b98ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b886a761e5064604716c0ae5d17671d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0c815ed3a35e9795358bd2231acea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229873d69b430745f8c6bb4abc7d198551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b14eedead1545d056ab5dcef26794552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86594e2df4d2477402b4b594ae6321a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaff9dc2c1db681ed33ed5bf76dc319554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27b96be7bc57892c35d9453ef65807555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3df11fcdabbe6e06e8c1077223246556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792af4fdbc9ed528e29071e5989da97c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286ef47467816845d23d9797ab3a1a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211294806da8184208abff3f0ca07e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb1087361d7496e9432616a1606684560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fe11048b04deaafa35207124b1bab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e498883dc5f34d41bbc9d8d74a4c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7396fe3a146e7ae422024b2558f55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e079981bef5f308af5ff93e68f34eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4875392149302d7caf79d96bcc80e60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478856051650716d5d7018828837bd11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee130a2e44f80546c5bd3cc731df43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb94f85633c19f9ff84dd21dd92cbb9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd7ef94937c2878098d62b465a1ad2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fde79ecdf749976db69a4c260d00e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27841952279bc3b8f330e759c71c24a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b4a8596d7545d7a706bfd63016035572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7047a1b36132685243a98f8805e00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cf51e17a7568cb3bb287536b9cbeb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462294cc424010a1c7bddaa3af120de7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91f22e644c6d0406da12efc442db58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18177d28dea2cd1c340ce33796690f1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d665cdfdf8e956cdbb10524921b7cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1804574391975e4e761fd28465802579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ef65539f54f84a22a73390deaa31d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927125670f8b1ef713cd955794ee4fb8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a145e85dde2513f8c79be611cd606d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b4475c2720302ac16bd1529e74d5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f8c03894bfdba6dd253fbcd39f23b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542beb1d2774feb19da715256ec4e21f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5aef5c52990a33a07f0143a735a0a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c15192c7a04209d310c663da9da746587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b35f6ed1b66210db4ca076c638365c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45c8d4a52223cae968540abd63cb4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33122bb6247e90279b8e46393c2a9265590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592885d65b4076d87fa129b30aee9abb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0550cc20021447e81bb8897a8cc03b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e711f991b7806640f744f4e0dfc17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13774515d06b2199c2e9d17f9239628594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f74465fac4ea8ecbc04f52518166b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6ac6b1cb39a5f3e66fd5aad6b0e48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2021590d0391af70080fb237c1f4a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219b08d79a8a5d25db768e09623f193598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6d9a42204628c4da91bd5094d2e74599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f28526e3ac93170e2fa7ae8cce6434600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45c901940e18702bed0ab0a9cdd244601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243022f5f6ce346c77efdb7c9911651602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026e1a194945223926271fd1a588755603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2ae7610e59208016fd5693d577fda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f313cd6a15428763610bee8c8ab8839605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda97a21e6c48dcd36e9ab6bed38ae3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ea2d18e3f322056f7cca7cff1c485607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e9651593eee9dd069df6341791bf3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d9ad1507313c8a617819692389d88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8328a7661d3a046486770c27ee1232610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd33cde189807c675d9a79737746cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060683ab60415bbafb7a089cc807d05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69708d39beab9855d6eed655ef814d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f9b453ba06513b5bdeaebc2d0c3a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90f92de7c2d439e23cf565d0645bb0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e262517c0f143ca5a4f42e3da797e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3045123e4e9f92e3c924c0392fe94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51324ff0efc5cb0098c9886dc857dc8b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92a136a9fb84334aab9c8b0fb36fb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236c50c03babbb2a45c0baa067e93c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c801ae2127aed8e740a40347a02681a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eeccabbc9024ed8cc7a5e16230df5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10771822dc573839dd3e7b3f6c14a7f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ff6b744b4c73e46c5f64a88d496a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53346e7806073bc94bd04ff73c8d70e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0b906c5ed9587d6ed01f759d37168626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277199deabc9156c544b169d051e0e94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65d4457620a7eade158208eba724df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17552fa80ef8d3386e10599c5b8e7d88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499f71e1201edc6e1eb315d3843ac59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67588996c186dcc2e312485228c1fb14631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675116140f00609c957a8e4547f71a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c196b2ca2d8e3d954cbd2af0fae6d59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329e2ca1987a36015d38316044d05a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbbae916f911e420eb5b2e5f421a7b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757a7d0fe7f47d8704b3e88c768f161636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4190682ebbec17e15e48a79f81699f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dbe3e53fd9de0121b3f451a0830a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f5eae3295d3354240a0b1023bd55f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151bc30e7b2862e411ec1c6eb71daab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceb21bdf36db837d6dfe756b1554b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a5b17080b4fb41498cf11fc27e50c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecc01c2c104df43744a09e163936ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521e8e599afea0df51692ebc8dfa92c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bc35e2895461b7851c1878c6cdd67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a176b41553232e9a92e044392b89c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36675cf53a62a197c82c252a987f3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50744df70e1661bc11502af3bfcb7e6b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a236bfafcab9147edc88be2b41bbf2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37224ee3d345f84e5ac64124abd1360f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0d0cc2826834273e9a7a7e6e10ce7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62cc830e7dd949a79a5c6efe71acf6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d0dafb32e9b62b46829242dace8d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502f38071ad9e202dfadb251f90273d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19edafde15c9ab4f88508a74b6404dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c0e295ddc339cf1df1b7d464d9886656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d81b677d1e6d07c65e172f2b71570657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27c84df1d5cb550fc39d987aad9131658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ddec55aab4919fe8f2c491a718019659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3bdd860a6317a5266b24fe4968322660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771fdc6f209aa0302f1cb662ae0b18e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c88b38e400e1445223bd63474edd57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b212bfb2c8bd222fa56ef8a624637663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce32e20996e6b0548705f3d8b25e5c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8a5d5787d19fc2e07ff88856b442c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b4fa16115df31a782e245f799ab9e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09cb288e77c31e0aac5858b56326c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12331dfff3c68a9191595b6678d419f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d43bd6f76da3fb745edf94965974f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07082b82bd66390890b70804ee95b839670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa63a46d7a6b4f65f86db495eb8e0a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19902bc3ea57fff3e57d9907d482846c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0efd259885976fdbb458f32f4ce603673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1d9c48a83cdd735d4e181a4f57b95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268cbcee110780888be53547eeb862f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272b5455d6e6edb8a61e5bd7edaace7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f77c7dd21f6601636ba4fc818cdc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b30b70e648a97969f6dc158db3dd13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d1d5967d661462c67b0342eee5124679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc24e635f47507a1e9fc2ff2fce3fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e75e03ae4b8abf36eecc590a61a783681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b845c924b41d54672d715d561e1144b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74011747d992004ca3df27530919aa17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553dac6d2365e020f4ca27107a415f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62733f22d07e1574ae722a84f6cbcc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d77985abe48514ed8a1516e87a4ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2a85792eea5c179d5efc1eb34375f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c483a823684b802b6a9f2e3c6d4c19688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8e3625af7e1d69d44c8fc00251182689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07768c5d7fdad1f3b4ebf768a71ff1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b3886484eae417ca7628ca1c4e927691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83517d54c89a446750778fb1855202b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43e48d190e85f85b1609c3b38e0020693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f256b30fc615c1fbfb3a8c2d94abf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4b58fbb1b42284581af14132569c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d28019698b58b9f4ba01173487e80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000be6a2eac8c0998b355f2aaf25e18697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1040edc291ba1dc0d9b4f3921c3fbd7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6ea4c171024519595ff6856b77083699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300e030adddb3f57e60f3c54277faec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f07f1b5dd9e2d260dc01bd133297ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1780bc8943fa07846b4f18e8a675c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5daa7948b70e94699f496f4c30b294703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74306dca62d66c295e3fce091f8866e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d6acafa1b8f86c66bd37ad7085994705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e66e55cdb43bd8cf66d09d2d8aeb3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da081d64af90899b40544348b29eb547707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a466786eef42cbbe8b8786dc5eb161708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9518e8bfe6214f71e9a4fc9f44ef0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f474555f271f9c3a170a5a67a51e9b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7509d3274eedce35d852b111ed6b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac3e4b9b751dc81da55ec6154ec0b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6197ee43ff98f4645be94f2b0bda22713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67631e69d597d87e3edcece70351e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d141da21a41796a47536cf48ffa86715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb3da39c746aecfd78890ef2032ec0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf1d4dc79a7093f6507a4e51615fb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45257cb1612cd59405c7285923d49595718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3511bf7f76958380234952908083e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec67fc57d53dfb0dd70d7741a04acf5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383ca0f4428f6b010182e89e93760f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a004a8512f4a2dafe4391ad32298e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59d64eb46797e5943d80460b65c084723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc572243e98958c695745728f25669c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3f9ac2c368b089aaef780afe682af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c49b9f56f1228b75f7d3c784357c9c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36009cede1d839329426fbe577662217727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0d292e7728be9c78fae8c11e72f7b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115f5614f9cd35b96dc59574cc6f30e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef02652f9d4c44a4851b6b220750f94730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f770e1900204ff08b87e4d1b0b05f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b16536c6984a115883f41a4fce95fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbb1035790ec5c812aa5f7855292fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec218df1911ba5a655a4a3f5f5b49e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8285f773fc6b8c2172e49064027bb9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077759a4e9f71033ea6656cdaa5023e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6ebebac0d47ce5db1613e623fe540737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b14ead47fbbccc5dca68f4c6667d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650296f7652cb811c2a70dec5fc2145739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87e1757d072f5fbf751e884d319538740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9182ae9262bf7dad6e21b6843fd64741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aea25c2810ae92432cba7c61ce2783742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2d9b8aa82e21d88fd67780170cce1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b687ebbb7da59c06249900be1273f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70661b17d6c9fad1c2c0cf9b8716fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701c3a829feec58dffb105aa0506b23746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332b460c29e59fbc35e9e7dc4c06f90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728ca8625a8c787681dadf3416b7eed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829980573643997e9781b57a7082f2be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738559896d96196bc3aaa4d4e6dd924750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6d11a9ec70d235f81b0948c075a1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16015151b140566f4b17cb65ff137b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb640e66052bc43b6dbce5d1cb337d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd1f7425f97257ce830c54fff5c165754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c08d373103bef46df56696c9039ffe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d898bc43ad1813c6b83284f5a5e2b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0aef8e138ff81cea1804d36ce99c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad11b0ef646d4376a7f27110d5d7bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a41068338a6e3a44a7fd1477bcc937759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a31d54f86a32f99f648e2d601b562760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2d0b7634c6127786396f833467cad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c0c6db2b4b19fd97a00658f48d96a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ce3b4e8e3d4ee61e30efeb418133e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32a896b41185dbfbc64d2136ddc985764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee290e9cb26a3ce9502699a4785a865e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8cef4b19d441780a35457a14e3662766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b45cc4e63cf4db6c9e602dd2b97a3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>