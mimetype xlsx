--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dc6e213d9b6a51451008f9c9bf51a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6c525ca1ae39230703450596ef9362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ef32743eb4d12f55ad3bc3258b42b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf7edf2b7b3619d07a56d39bdb3d264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeddc15ebe0221f8d393431dc6e15075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e3299a43716f3ecf8e0b9044e58296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91dbfa12fb1be8e350d816c48821cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c070159adb203082614df8012bd68e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd99f986e483e20ba0fa27ede8669449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe300885a80cb7c3dff8993fceb86d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88062f1e2cc22d4aeb548bdcd13850a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4b0fc647dc8795d74155fdd63588012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86f11291402c88524e9b52202cb95413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b296ebb42433797d4209a94abe5b8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a46417122ec49fe7ee98335d015d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6080747c2c51facad4ac409c4368c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648aab0babd574847799715f8f1932317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad17472301b11e73dd196bc7b45ed6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa0db96a88ff034da285f02ab9172119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763b2e6bed9f35afa1c984539b7503620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6f061dac7d0e3b52a5a857bb6c2eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42ffc9e5ce0e638f08d61f7c96b44822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4235704cca822efddcce879d1381f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219b5f1580c7ece8f29803605fd4c4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e85d7ce9292d15cc6f2f5a6e640a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963f25a87370c1abc9545b1d527919926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1939d8cfd034072d2dd231a7fc9b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ad6a9713378e886d97a749a9dd74028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496ddce65128aa26bb54e23a0ec36da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149da26ff39f3d8609fed33f98986d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958c114c3258c02fdd4ef04dcc0332831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565d116b5bbe50f39171a028e0ab99f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192fd8d27871cf10418d8bafe33c6d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308de2592e7c6139bfa03a53a921959134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086989669afa8ce4941b356ade7344e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90333a83c04786391f6cbbc92d30d9a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f587fe7d522a3f2ab3e78539a5c97537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d501dd9b894cf74154016e78c5282338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2d8e6d6b3d9414f34e476a14847c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9ddcd1b2779127a901dacf81c1e4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684801e721c950919075d58f3239b1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638de689c365816d86623ad7272f9e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417f664e40f37e44e052affa5bc313543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c771b97326a53cb5e5c2b15a732d8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9f010a18aa1d2128269c6170a276745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7e03b11c4e454b23da56ab8b80c7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67483f39d91c99f5deffe3728ead5bff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6147fb51058ed02555e2ffabd85a99748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5576c67ada73bcfd6044656f598cbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511448606884d85df7a39a88852e28e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db955e068d8b394360af030f794eb27d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f66fcacde19e1bc2efc4a2a9a278652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017fd1b1ac00f432cbf6f82f9f19a3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0120b2da3adfe5033f641739751461c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d9048772da7c9bca7ff23b9a852c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a2a50cc1ea56933f63cad5d12702b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13137a3eb206dac8352d96ef39eccf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023a1654c1997c5a8ab0f157b49d6ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41654ffd27457bab2f1aa9f1694b85b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1c163c28de9c4e1ee395341f828c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0656d1d1d76811f8386e40fe1179a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081d134535e5bfe7872f35e88e5855862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4c508fd75e76007b9ad10e70b293163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82221d19b306049771c2111c913f2c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca80261eabb184a11c253bed47534965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528329d85dc9f4d59d5e514af63af59c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b772fa65f23608ac1d9ab79a08b34367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13d9b251cc76c56dc3225563c7e65968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2271d1674f6561069a34f107e9db169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad57528a42b9489fd109519deabd98770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111a38b29cf7707260fd56a5fdec8df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c22e1b5b3aa933853afbc25f89a4bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c540d416330d53104f0ed395466d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edff2c0de9012313c7612455fbe46074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65ce8d3ecc8dc2142074a21b9bbc0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b762aec0dcd0e9ee0362c55722e9dad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248ca404cfa8b1a6b6fbc4eb9cb6b6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300e66a1242665ad783fd5cf878cae878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9673040d5083bc5ac9f0b385ae454979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8bb935a82a9c745e63608e9556c3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2b0a5aa2204f4c9b16ef89c76596981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dd786e35265405cdce724a8646ded82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfca5bfbcf012405c4a3e02c5a9809983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617d0249b52bb99b3975ce304ab188b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cfe346d4890d6d3f7323d9e25810585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f526873dc349cb83c00a54bfb24a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefbd4c655b50d66467707ed0990f1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bae988802e2b4b52fb37e6f6fba82188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10669ac26161c97ca07f52cc1e674e8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7dc9f1ee0012b05d265f32893319090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6106695f9270f755527f643f85680391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e8a53b0997813182764405f04b9a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76648b57cbd5e8606afd3a994879d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08761c9944984d8c467bb6e713ddf85f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aa154ff9e6072f93cd0a7bbf6e16295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1a95f440cca1029f96778674b744a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2a0847cb18c2f0efef22dd6b084e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14544762c5f32b41f92d8af623ddd5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9486f6100ae1db2ca613c028c2478a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655f84db5976196bb0fd17705dcae8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b98f32bea3731be58264ba1242815101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655133921e44c04ffdefe402d0d7b94a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4d9e897c0988314e25eec29c8eab6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdcc31d73a90bd090651a630705ba9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce196e5bd78b4d92f4f626102b87da3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af69e82b933aea89a81c7eaf7536c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3377f4297c2525ace1e4e538949ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd96d8e55fa1b18170a77d819360bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cf9f562b606c28d13601ee93c7329109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4016519e537a0d696ced44ed10dd761110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06676378eb950b2c6f6f5e8cbe52b418111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5580a07daf37622487f552fb03e800112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e29e8543c0460473ef24cc3a39e0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a6b3da536a1b4358f5bce1daed968114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6193387b00612115bb144bcb8f8b67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8b425098d9b685f113fe27a581618116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bfddc0770fa026e81bac7a9389aa0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3f5eea651b7381654fcd0f5a5635c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfb8007417fb529643067b67e4e79c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409dd21fc4e4117ef364bd7e7fbe4d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021d728a486a53f54e4528019c18966121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306578e2cbe3f9ed2aadff0cacad3c87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4bff3ce94d864d7a954d8d99a0523123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007f0002037d805556872890074f680124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d515f70e5ccd5cf226d0667dbbf914c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbc0db69b36c30e670c30cd1b65221126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12936e1df32f16279085ce2fb8dfbf97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5af3b2cd08f8f1f17bf79e8de1f10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88b206a9afb62d824fd83d79e2a9a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ad039c6edd8495d1c71cdddebd5f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde279db0a8a39154cc4dac150d1c52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4d5f354f3ffad88de8ba8672ef678132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41c02631b3f32a7ca3ae059e8e3a4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86eaf446fc914e23062fb305fbd2d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29fa4b30555a5de4757f32c2161e42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a3a915d85d6e73eb9600eabc533e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f5f0b801aa26869dcf30766a1155c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3aaf3f75a1e736d0192c3fb16009c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6d3871cb7a006c13a5b6c810f4057139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd586a2670d648e1c3ed4b8dd3047a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef1c776d52920cc286e7189f71d1d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ea14b98666eb590bddc05da9915ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f75e55c6cb4b7177d6e90caa0cfd10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32624abdd72094055c8b9254da1062144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f430a64f5395df8c99d7cf78a879b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e160a0bc2b21b389d287f6355bfc7f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66d8de81fbda04d1982337dee56cc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a67e75f9d06a7e6a2a492499baab9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9fe09ae398a8ded640ae756fbbc24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3fb7eb40e9c1187eb1ed64734efac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06da4dd7d97be6cd7ea159b4cc504bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61fb980052677c65018bae90fe694a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b29687a47ef96da39890eedb700d74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0f22ad4436de84c91d28197045ab2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb8e079766ef6da7ca2e2301f26c5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682ed52707dbcdd6a959adaef34fc3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238799b3bbc66185cf5dededa7aef551157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e6470efd5bbcf102d821f7b9a7748158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a004e68e2ea2bee342f77cecbf618cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba506e011752ce928842b3f3f34c8154160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5646c5939e978ed524c52939304cee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950d5d338ae5a0e6b96435b4bd285d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf7e932d0c22b7f737731f343710a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69b921b4cd5ff09d78f6c4227b47ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a0e0e74e44744d992218c1917f303165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba5ae293316c33f7b46fc6db823fd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283c36310e851f6bece982ece94cc16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb063bca89c20e493104c6a20ef84b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87451f4eb3be8566f1f9438c1fc69952169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cbfa1e2b33c5e16ad97d67e82e3c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161b26b9c3925fd261e00231ea5d605171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733fb8db3d6ac88d657839739edd575172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880f09dc2c8a3c9ad13c82c488855c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f18ecdfc5fa61e916e3ce1f62a4efc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a1cea96aecdc2246d044e0dafce8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4223a6dd1dab28128be80fe6ab51d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e07526e4f93869232a7a88dbedd25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794975240ae70c0c670770468dd0920178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc61024908a80b946d3b680daa5883179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc4f0298393241b8ddff80a9b736ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90211e37581eab9156a02b5edb87874181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3873718a182c2119e8498249d2bbf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c9405c4e2a0428d01b61c71a245f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b059ce4f2285f42056ce8275d8b0ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e40ad7ddad30c90c990917905c7808185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd12dafa0bb15e5715556fab77af02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909b71e644748e9a1493efa51502c24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466532f71bb83a649e16d6f124c81bc5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9265d253253c78b6dc1194fc87c6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680354319645c8ae50a8c96e5b5a9ad5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3b89d48d58cc70b2254545eb83161191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d917f140694e30501026405d2bbd3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7089d00f3fe14b1bae9715417f436193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f8712e9c390b7d4929255c95c2fb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19699f35deeb28ef84061153ef8b3f93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35981869c9386bfcb651e18ad3d5b14f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ff89eebb27fb425d6295d8ef12dfc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aae9553ad10c8f20ccf06530b25dad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05fa3184582acf07a6d3887781a9e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d70f584ff172c442bd7e92b20c5393200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35909de8ce234f70f883b0284178f592201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ed4adf2c0ed014cabb5366e31d349202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c046087b99476407748a60d0231b50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278b5e82e5b2b1c0595b620bd6b1858204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d5734526c572084bc050ee6e6ccdb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761475261c05dcb4376bf7b090001c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bb7052dfc63f6c3f114bf9810987c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a690c2a2db9639e9b840705e7a88b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef990242fd4d101acef8d8394fe1b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e756e04b8bb4fe80058ca70b319b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eee076e25c5bb2656b7444d2bddd9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec2b7240f1ca36abf1d04f9651efc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48bfe92442c915fbbe5a4d68866def213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ae6fb9b60112472aeb5836aae114d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89794170bb2da544ea6c13d985d49b97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e5e35bf485f88cde207a7e9f78e34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb440ea8898058e73b5eb945c9d882fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e46b98f77ba0b5a147b7fb22b2e40b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2d5525ed556d8a36e4f31855f1756219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cede1c9343aad08a5491fef759b3f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13be433632ac5e34115066253d05c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a05692acce09259dcce1d464238714222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0863bb23b4bafe23f15d712b992b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f318a8f5bd53e97e23b07a66312d02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493a5e220d70701b41e209c9a24560e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38137011d4a650f989010c42d11058a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ede3ff8c3dfede28940f41bcbbc52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1157a1972b529325b7b0380f4d5149228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13126f2c811a9e0d4f3f60510ab544229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ce589970adf05e277eb9ea6b4d472230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73dd2d3b1b3143a708deba105388e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25afbd73f0cc6df21a10cf8bae13019232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d53a88c694d28d566b708037aa363233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d52b17a2d94b16c969ede90e403d25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c440fcdea6ce56a682e45996e80c5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c001c2a7e1dadff4e6bf9e353c0734236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6027a52bcacf8a6295ed42241a1685237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de696bc742b8b5ddf49d384224b24a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e340e26f2c7bd0eabcbc0c1604ffe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6100723da74836255ea547ac2a4f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f4f1e52687a380f6e418bb8446d44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23c4351a07575bbd063df6bf3227a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b08ff6b89e63ff58f0e7ec49d227d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943c5e2444f87b1a560995eeb068509244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2665086d2cdf9406243f260870cd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b4e3e18dae9f4c02880566d2a2c6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837fe5e001194e3ff18292a22bd4a26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db03c03c50a348dc781411292891d84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79a0d984bc815aba39f514ca7f2513249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f511f46dc0b5735418afc6ad8c9c447250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5b45dfa7c689213d1e4a2d1feb3cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc680017072dc56ff90f55efb592d5e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aab3aa3726406472d6f14ed709d29a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e52fdef5f394bc1cb4fe9dd48b6b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772be7199b9a76b58e8a2487d99b387d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b94af2ddb559a218d36435fb06bf7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728916cb3913edb2b47759d84da6a23c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f1dd974b8acc262c79d681e721614258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417a19325f1ad82b3191d6d189c93a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a292b4cf2d57daeaeb39a9b10cbd6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276837c7d0e36797a3b940b46bbedd3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919742ad2727b712c7ab80cb68405490262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e39904941e3b80748d4fe5e52d3b84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c675eba0f981b3b601b88e5e2060a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24037b303479d8e61357a9f3062ca63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2e36b42bf3b7a3161f409f1e5a502266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bc1d32249b4993037cb8cd943d38e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b529fad9eb4e40933832e06ba86f17e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c31351144dcbd7e2b57d5d660c5641269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965979fa9e49a15f47cb336801cb0fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede0f6f391e0a5b62ab86dc96335512271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4617d6ad250cd368539b41f48e81f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94349872531e1b94057e7415a94e42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a67938ec7cead7003782e73ae71a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd272e50460d5469e5579f204d1f753275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8ce8e2866d2ebe326308f677cbf69276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce7641dc0ac7d8e62fd26960c8174f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f24a5ae953ee0cf04db850ba1d699278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c5522dfeab71e87f7af2254b1ae7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33113cbfff77cb1009afa6e03b99dfab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3cd7313ece9427e7a5f7de8b72b98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9625c543c5375451c31679b22920ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fc50c11095ffc38c7d65b0ea75c43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc6529fade5bf8c7df160bc4cfcf96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3e0cf6a327bc9a872c893ff89f0a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92512cd78d4044a59056cff00835a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e8ecf62ec5fda25dc6a65c6ce0ec0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee939ad81d8663d1d491554c4c2610288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27393a7f6d1d1bee1a7dd20cb47ddeb8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0e066d0be32d4478465294bbb3fab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe57cf4f0dd4b40581037d163e0d09b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbd97be7964ab52c7f04e29ba6bc2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6956357073d9de0cfd196b5cd5f2fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079373cd62749ea6b34af4d703a6e54e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016b2fe6bb59d9c81f91b871195a19a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9cc6d4372c7f140d462ea4cc67c7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3bbd30ce40c38290bc3c1928ef3b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952ecd22d6211a342a3a795c6912ab5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19f0d5e9cf5913e78fd8001068bd35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10879ec108162c217b69faa7813b86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280bdfa3e6ea74f790e2511675c7a82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d71593c0baf7d973a2495a79555b98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673fafe47eac259c0ecd4ec46662e94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316d02762496765a010888f0aaeaf23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf8d47650efb03eca875f353bf8cc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68873c8f830c2a63ebaf19ffeeec5499306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69890c4b5cb0e974cd0c4919864dfc71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fce81975371c16f3168ac40446ea32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a472dd72dddbd95651cd859183061a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea205b40694262bdadac842164b67966310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4d227de0e4d3a1a9cd37fb494bff6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0fd7a120ea803b405d69e951a0f09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167ad60844191a1f6053be7040a6fcb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b090a1342cf1b78221e1ce525aae32f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a6bcceb8a793291509973c841e54a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16291cc84d4b7dbf68740ef3e4d1c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd7a9b28152b156f698dc1a3eabbcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f15da9cb2224083a11678ca09718e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bad7e0d2d7aa3e3cf61cfb9e4697b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11946238c460e6f9d47a86c6a29d96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f4e0639daafb5603a8f621a07017d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc2814dd98f62c0d208dbef40b5825322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98c845d7bbc75eb1c919cb3ea5f40c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5689e65976a0eded8bf4ed4eea11ffd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577796c43f20b15002507328991d20f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20955acb20fd4460d27c2f35b7391a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdc0fb0541118a8e2443da5e468bc9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce661924c31f8d714f108b15e21a9913328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ba43397a368362961e11a6f44ffb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf90e4af9d115424328f7402dc86f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6910772773211e95bed2cf1d1b72970331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261ec96ca9be6b774fecb4f64b247db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f6cead08122420436445e75ca6ec7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e95e53c899b3b9e0b198f7dda92c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431066c7ab601f7b53ba509b78155fc8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e46a21bd32ed2043dd27886d6f1516336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2392b115209c3e6451d34bdee94df23337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13c08a4788aee7602e15fba967923b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bd31a05c82065880e1b39dd16145b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d50bc05e0effbc380823b0c0523dab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f28d17f46908550f8080cc5705b68341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c79fddda758ef729ece0e37eadc34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad7ef5f79075e6db4833679c746c08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a348f1c2b16c5de45b5e358947fc9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6420234c30925eaf9736840427eb0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c46ccbcf51133760fc71c0fb012df6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d375a267c79c124d91f72ad34e7725347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f742192302b868c52d09849930cde6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927e05ff76b0838fd218437d22f3d02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33dd0fbb719640c45a96ad14376672350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d8ff6b8585841b45e01289df3a4f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c476d855bb5b4fcb0cc71bb7ac0e81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d800b4e4343413efd93b226464ae46b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131b646ac9ae99c1ae03a22d0b9f723354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e2bb1071d998b3593b737ff633761355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166f89941981d9cff90e47c76008f01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ca1c5bb1bb3fc36d8a334d89ba600357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31a7f46e19fa1b78710c5695ca3ca1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02315ae49cfac16112bf3a53022a302d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4289386556b16228603377c39570561360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416ef5d4d3d2cc4996a3f7765ae4d73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b49b50a86c3e5a554f16835305593362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181e06e3c733ab1d0fc5eb082da1ad1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c797140afbcdbb2022a1710f9548146364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb79244c3a6d44b4cb606ce4d9924c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a1dde4511322337de294294ac2ee5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84844be65b0859c5b5a34530977724fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc4b0b78eb39338762eee957805d97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0840308980b133f79f639c59bdfe0c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae812effad1e773690061f634bc9e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5679bf0524cd26065a21bb8dedab31e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a54421e9e84ca3867a5db2bf1dba1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c926395d6e531141eadda51acbfb64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3efb7ecba775805dec24dbadb810f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d037cf1c71b4024e494b348b0094a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cff104c5cae248df74a74c361a614376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742cc2eadc1f48157cb457a14647f28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef30dc8410b12b4f2ae0687e06eadb7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b942713ec5f32b29e6798755d9685379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db525e14c400eb6b56ac4a2c451a38a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bd869497260585953686c28e2630f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884e107091fbc9da102a3a6de05fa8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ae0f32a284a00cfb5220cbfceeaa6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b992d84ab033e2385bb7e0834593c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d681437c7fbad1a8597db2052879de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c8eb2d69e390f149a607c9c0ebe4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e602bd52f8ee65c80cd5ecf122dc4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966a7a3f2689a5a7086e3860975679f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37366f07d494521450d2817b2288f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda37544f5ce113ed3c5a4ca34c9359390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead3d872ae954705cf7332601d28dba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f7b54caef6d796299ec7fc592b84d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd7844f52f40d608040351853769c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d1a7b4f469a319cde5cd6fd6bbb05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5f2480f87ef716e5365260d5cd0dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c0fb56db060f44edaa151c6c00471396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c16f19d85dfa0cae66b2c948074284397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f5f26222f93f0a5c28e180e1fe532398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b273b0082a88666f20243f1542d87399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b7a97a70231ce785c631e7e79f4f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870e2e0c58a8cbf3ebee40d68337de6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676390d999ef26a36fb1088b2f7bf03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c80170b70332664afcb9ddd748f7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c83c17ce6d11865d48e49ee8929319404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00865047e7472e6a9eeed5ce8aaf33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcec383f418cacacc0bc7095d2cba6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48fd49d72e9959b71e1cd0c68fc811407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c27fa90261ade220091af52d458e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b22f97ee442432b468bf240be7807f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b602a8b1c62ea1dff7fc01af4a6882410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeadf2efa6944ebb775929a3886ae5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686ac6c6b68679561818254b6f681cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa135efcc7a02fe0280bdc291bff70d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66e29d8cf916ad0db7a8a3c105444c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51730a3515ee47461b06653db48706c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9c86771c08873cc6eeff187a3d430416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff8301984d40ae0c1871d3c9f2f46b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e55964527642c7af6df37973f8a4fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf8113336ce0a9d6fb81f3632d0cec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fa8a380ce4f15777f5f3951079ad0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f8b9e59133551770b7c7fc232915c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185d77ca6d05f0af583f49f8cbe83fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad97a03a7d4813b389e49c06b5e7e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac839e21a8b7e768a10a9dfdee23309424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379838e1515057747a8a4661e50f168425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726d0191bdf88473edd23ef3a06a10f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fdd2e3d96d7b8f84c1cd2371ec69e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96e471a9d8c8654befb737d3cde633428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd961daead5c6f47f2e576f50b6834429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4088d9aab861dab5bf9d32b87ebd8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc78f7c083a4671fbd5d332b40b29cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a03e97147aeeb06cc0306444355cb0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f282bbd13f47f0b597c569f0c72b63e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b6040064dccf9890560ff83d5cca1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baa039cff16fc45c190039a72a6da1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb24fc9985e75499460c38d71088e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ee4d180aa0c34eef4f89a33534b2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd87df2f60a17d55c3302281d33277438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f372b2a00f76b80465ea4ea949d3d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fa4730c3d273a135165c2bca1f0d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac79123738a8fff98004d2bf66bc1f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61281e0a9797250291df0336947f5905442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7c675ee13b2cf45c42c6b0d0eb531443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91038b3f8a9b39673b5779490a50cfd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225afd5c318d5cbd4107eb2e50fb03cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a77f0c4b0303b0f7312f36e29de698446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a99e9878c878877ba957cc3944d75e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c9d2b67a97cab72de867d55e32365448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f7afd0550a6b4af3adde2d5d2a46b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123bb935592a94e2280d1cd712ba91a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9afe85df749b077d5c0b632650f3a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d63d7e259bbce085cd31b896c9d5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfa3c70592cdb3d536729e4f6453a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0319b7661109edfd532326d1129db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f1391960a4cbd868db9e1fa4f8d0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c8b3d4e0aaf2376506ce1d31fd02c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6898631a0345112aa84b017fa7c35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37315438eb296b424ffdcb6fbaa8cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be2b5485d629e7faf55367436a2f06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599e8d4d4a7c412820a40416dcfb51a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0211e63fcbd08b32420c924d675814f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e2815bf6034e09582fa49465d4256462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5404a50951e99b8a847a57fe68996463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4a0f4e0f2ca07eb9d123b5d27dae9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619a2b453e325544afe6a4a11687f7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee95e4896638b51f0a02ce0597cd661466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0082a464539afb594292e48e330706467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e618d1de98cb036a43e5f98441ea030468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18cd44fb81fc94bbb53c8ba5a9275f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3c02be41f9eb1fa37439144564a79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacf58aa53c244894022c7fde88fcb5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc0ca0806cc628957ca74206c48850472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842e5b37ff05e20dd7fee45959fbd7b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fa95b51568c25d40a65644e023690474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cacf9fc2449f720411389597197c01475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d5682c6feca2fe19907389297974c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9511ca71befd0741304f02a88dc3d55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bbed37f51ef6472820f0745d902f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a32cde18389a1dc2a3deeb812a5e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d928b0d64821000c2595203b0362fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e4201aae1539b9b51712c6b0b7cbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151da438638882fc91a6bdbd5ee3913482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769b786878186e8594cd2de3524e59e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdcd7988c77d1c112f015ed01d2ef6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42773e2f7d9455fd0207582aea248bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f302552a36a39ff93686368dc768e10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ee1ae41559a5fef31d3eb7bad3a65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39fbe22da6360dc23ee474dc920dca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612084d8e43dc8bbe2a8f64ffd331642489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d221a9795a26d94554d6687dfa5f8f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1339694eaafab9f298c617cba37ddd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256a9bde833915ac5102587d4922938492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451353f6c5db8cd05d6b6d7a5905c39c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef525f8628011b96307bb844e44602494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c955bdd2e569f9b3b134a9da752801495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73853a4dac8dee26f3a9e8caf88f14ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2fac3b333c76b3c9e9eb05aa2d18a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ab5580f3390a1a99d69d872b4d25e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f04133f4badd54687cc7110be6d67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5c8df6aff4112626e6ae70240efb0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac87796dadbe20f8d1ebe7efa35c6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7efdd1c9a8fa6667e40495f780c8c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92821de18235f8d5ab7770ed0344fcc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5582571b33aae6c4bb800b1864215ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a16ad88316c7733457b4d361e10a2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b766d3037c3327c846bfa2eb23fff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a11c9a6be593cec748feaf13177c6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ecbea4444e1d63317274d73a47893508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffab8e3486aba0d4ffe43ef54c0072509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8e27107d65c45336d9fdcde0fc4bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1d1b0b7aeddc79eecf46ae3ba1ed2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb35e7db6cdcc71b4a6f09fef9da42f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bb434a522b7c615fb5245756c1d44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c23d9257a31cb502ec77ea9799af24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26818fb4a453c990d9b24cfcf08df213515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f589478478813558ee007b994e6380516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181519f103818befbe5747b31ab3d98517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c62f9b5a574e0c876beae774acf6cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28408558d011180006cc9f5d71a24b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070aa0db4614bbbf5b4e31ed0ac403a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1b4f5c768980f5ae49df7cdc50c14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe30f38570b2327e086c066c53e596522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73f0f43edb43dfa452f5e79a2f32af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7c86f907d5d8f3fb6a0f5737c2308524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dc2422abd3b6e80e99b4030567e58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c75600fe663a6e12afdbeb6fb8229526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667f1f331c67de582b2acd9d98076f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c076d8f06ddb602351f5e0d43c480528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40199404668618d87aa5e6ff15038a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15651e9e561904998db0e641812b0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255edb148bbfa87fa02170f905c1eb0a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64ba64723ab42cafe81fdd05f6be8a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907aea26a811f80d37e00bc8022f925533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc7a444556e55f8262cff26ec1fee4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9966974b180b6bab1ba52cb4935c3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d49b933ebdd9ad6be1d9e289ad3a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3db2ae4bf3d0209dc532c8b57b7ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb37fbf2ade42508690fccdc07dedbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86007b55e0dc7c1933b2f92a90f96a8d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78382e6bd2230ce9e464db73c0c4057a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c89d07f61d0c9c735db2d862e387b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800c45b3a8d4cf5b0783c20b418020a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31392f31186b3f0437b0e92511881bd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624c5710bb9e9fbc615bdedd1deb505544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061575a2eb7df2770b88c439da53ba09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f3761417b7634ff953b726db757a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd23d3f295e9971c02b486fab45775547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242a2463ac2ce6777a45492196f435c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802da9ec51fdefa43d42826e1669a1e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50259b0263fd939d2acc29d7af9c74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfebc8d87684030e5fe936b83399212551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9c6c745d3ced4906eed782e4b4230552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2c933c6380b5f39272388a707f31e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6394b6fc7b6a337394a858f080beef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4136ceff60802c88c43b649b51f01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079d834552de4a2db79b321749b9482556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15140e75a137683fdacdb5f3567254557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2018274dffb4f258446e02ec88c3d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afd85e7da7488f7fa9c0a6a70e5679559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5cdd5993c26f14db1ec2393f4fa07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2023d4bca712b9d312ba9ef9f0b0d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f77c3c4a9bc6da10baa6386e5effc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772125c1d629b46718d8852a1d71a11563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cb2e17164f34eb7d60dd8a594f32d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe60ebf4c659cdae8285a3b3fd66c83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842f3fa944687c76e6f53bb7b15d999566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f59e37e36e408d0af2b30fd4e0980567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36e100d58ee53fa26072b2aa46aa9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606b3637e0792722e34919e83c905e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f6c74d1c445740fbfb329afeb8bb4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bfc4b1a1be50366d67d8c42ed7e5a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f2e4a6613d042595e016ef9fdba66572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4141c8bde86ee7381a8d47a7fbfc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459961967ec0644ad306cb4fb340e837574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22db65f76779ae1005e951911c82fae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a343917d6c1248162344a3533ee880576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcf0a51693d2ea6ff2b99ebc6b1061577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9946c619f5b06a31bc1a7168a0347578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103981515e6e525bd0c5d35fc53e9e9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb8e55e3571eadbb8b0195bc0c636c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2689b0c138fb3d0adadf0f088a9522581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfad187167bfa3018b991ca5d0ffb69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262da07e23b9593dd6c38ac52bf3506583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b196c3071febb5dfc19ca0dea69e6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8858307b7d182fd3edbdaa8fad6f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587235a1881835e4431f7ee6fba29d4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc633a07db9ca1ae7deab24bc31ec516587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eef5002165763db6e286f310b4cb8a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698681a2edf6328926393006b95a9bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67039144d7c3ebf4923759c3d7325a30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbad9bfbe85d14ae5fb1044eaedc3c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78812b155907549fcb6b6d4517d76d3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a3603a3f11638365db47942cd2a9f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c258566bb0e7c2179f87861a12e03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ccebe6378953434d0d958400672ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1522e606b47265fb83364ed01a288f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251b9942fc5f4eba9792daed1d3c129597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e70c1278c6c360dfac31e7adbdafde598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d85006c3413b52d0b26657986b9f4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87371cdc102d485e48f537e171582d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ccab444176e49958bc253e23e0332601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab39b95553464da14ad569af9b48e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbbd66e699de6bbb770ce40c2d0ff6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f9a240edfb82af75793640619d0b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae053b8948d6e7450b83175931cc8c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12cfb534c644f0da04e93885c9dddf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba646820d5b173ddd14462e4c488f42b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554a50181a82ddd2eb7dd174d6e3906608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596a38a76c07fa37cc807eaef7ba6ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b17e96295cbda2641a392f7ce9eb7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a80ae6be183bb501f07e96c19a1905611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07292b657c8cef8dcde854e54651b3a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9696bc8866f5feee539a5f233e909e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa90e82249930642f6d70795a51c359614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad251e6e47795a4b37abaff6a5c5634615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f2717e3b4fd91784e0751a06dc65c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db63de0d8b1c3fcd94fc0db58d44164617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97c177c87d8d3281f9ee5e26b8ee86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9436ca46e7f0107750915b52e72730619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13173854ac2278c3e9c50d25ff854df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbea3d695e0d46fe7ab577a23dc947621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a0a89646c50f111983af5786490b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570cf2cf0d9d7252efdce8a4fd30ab6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f5a7c55ac8775b9d29a80fa038997624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eb7fefbeb3157455d66cd613ed455625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b40ab8c6134b96a389eadc4612a6c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc27f5f207ce9eddddbcbcd3dc2de2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248cc9650557b0e7bfb5a1517349545628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4750378a2e1b437c3bec97ee06d7156629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af37c37f52f1245e081df702746cdd1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6405681db50cfef017e97f51e2e763d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea1e01033db0b2087934c3f102097b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feded9c54069592e6827c1abf21f4b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df11170e006de5dc864a08eb4cfd4d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd6b008ec0520b795f0d1193f1677a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbc38fa1299d6e52bfe86e4b839461636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae178fccd2b08fa47e500a352ffc0ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947f5537a48fc3970a924d5aac89dcd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaa994fb64df04fd1f9fc83d85a982639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d771e1657685b376abd86ced00ed8d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00601ef00e615ae0a725235c4546b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a1d05ba37497661e8273521e9536b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf94ad17b128e379ee430e8d7cda7ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0915d855a88a68b4fe956b39bca85ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c63e690a0c13b693fe09de56000df6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da90c954db95688faf998e837c2cff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f5783862dea1fd828d5703963f095647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690ed1a2426c697dda3e4ecee67e8f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5127062c89d0e04f199b4e90dde18649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbc989cffed452f1447a25232d0f92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5509b144105bf9d3833d8a020a4cdd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd312aa3d730cad5537e2ce52291faf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aa7bcdd2d7bcf887b443d918c7c02653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269fc3aad7b729333623f5f0f6623ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea347df7ec4878418e9aba3c6c8a6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c30502c543058f432e0a94117f990a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff18b3344981045ed584ee549b7217657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec34715dd414cc898e943b565f2996658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f3727b33ecf1642f4aad163a29448659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426fdc1bf4319f7bae3034f55e9e254660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a4a73c4f9b3d9000e31a1bb30150c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c0694259966969134f90766019fb7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71aad17d4ed941c211b596b008bbfd4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb55470f5f2d17343271b1e610f9450664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6876b8f895deb4e0b2f5ee189b2f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a875ec7cc1d80671915d275fab592666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2c454d9eae205f4d0f51b29fed89c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f247043b35745af9e2c0de0bc101389668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b69fdee56cdc53a5e54cd7abb41498669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a3345c4ff85ff38cc16bd939264c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f430fa6529d2dda30685d452caf3f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f63035517c225b58a929e556443ae9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7655e25ec28cf3e81a8596cd690b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf50ac8f05b81df4cf813b48c94912d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fc796399b4fa826955b67204b5f95675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ae11fb4ddaa83f124e98930dc4546676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1266c228093df4f2928a0972b6570db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeec212e81c3270bc275492fa28375a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a685b9525ca65f08b164d9924c6a72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d27c528a698c9466b7edd14833d5ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09202475b9c98886f838afbffffb2b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db549328c03ba8c9594cd077d756fa6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86e49fa668a6e6823f2651492b14d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cd698531115cf48cd724d189c3b6f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7f6c86bf056261f04a6587e22f588685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f948607950d0a3859adb05b44925d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669d4435ccbd56d0310ded822622c63687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbaa62e93df05bf2a3f82d3e50f727688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e151df1e45e810800965a3ee7887e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686f7d2eaab42b8e22cd36e355b28d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5c8e60f2a5eff3838ed11210aba57691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873d50aae76526cc9d741e630eadd74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df381ebc22439574ca3d73d3e38d344693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff7605a1fe8e0022b1b54d30aec465694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906641905378aa1cf3ac5f5ed103f7f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf148c85ad7209f99d1913eb89aaa7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd85f9cb007d522f4c01d222473288b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5adba9086f1431912dca836edf68b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e69ac7c0bcf7355cc42b506179c3f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98196a3057670ad40bfc1f7b8f8c2c94700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c0018cd695502c3087275125f25e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e47db7bd88976b3332257ab24b6d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a052967cc3b15e581feacc2818efd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0ee070afa2fcd135ae6b94cf2d5b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380af9baed9e6f83836943e1113bc94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bc43e3ad157f132eedda231369af6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385befbfa3d9e6ecffee28ed60842e19707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa3c3b511c5f832f0ffd7c246b5376708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0926d5693f527fb46e8238d4f4055c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdcc129cec544f936fdb2e05f19859710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6970a9a89479f955cccc198a39a2833711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861a6bc9d186b62951e5b96653d7f6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d705d9f949940a06da665ee82b487713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097ea02cc8d04727a560db981ab2ec4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8cefd1925cd350e972db7865fc887715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688669bb815853f3ad68c7468ca54d79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d59206bd9680677e9b44f70eb1a751717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0652e84582ddd4da70ab6beb83fdc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91f7b11dbd62d1b178c41d97fcec24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2282dc138f1a46578eccc3501c611e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303d4e9b255f47628df395732d27b93721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe80097d407d4a3c9792dc082e4fec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564293d57f6a61a68f90579480dd0779723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396bba14190ca871a80ea49b3677c24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e247361ae8f2f1ea16ef8531f42e00d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e35829f6a31ba441e8eec03fe560e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d959b614c32a2750bb1dfd3e7f0d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e44f7f2c3ed23352a0d84d3b7e0cc1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093772ecba239af1e52b80aaa0f0d8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cccf6577c48f1639cae61dc76dec51730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad659b2e7ff7fb662f1d07bd3a3efe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad345253a99a1c3b88e8cecb3ad0ea4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1593879aaa8bd907253490f6e5937733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543067bc05ce6ce47d6a11171588a35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55b686a770104b5bb1f1ef7d385acc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf371804e2755def400c78cfa18a99736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed94b265351ef3c2d98a2a2866cdb4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f849878e4c816f2049eb95cc725ee0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01407c6393b1b8bd6c10eca643da76b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1d65bc55779a9f63b5c8bf1babce5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f98e83ea27e4f996b3e3334cd024d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab832c8d24a9cde96fb2bac32cc9729742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d178cbb3bcd2f0f3d340405aca114743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e674dbec59e88827cc202553d000c0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9319e52a7ff2dc82e19e3a010f4c39745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3748deeb1682594b1e989d7104ade746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0734a0fd3a7fe0edb08e026dfa2f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0919ebc8f771991c729648d1f6070e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5411db8addaf62f3bb3226a8dbc4c89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128d51644a60c28df478a53d371fad1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7ba322c8a457a058bbe175e27aa57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fa9bf467c6e8d8d7eb04c6394c415752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53b9a550f0d261ad64229074acde76753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9a797b2e712dc9524098109399cfd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7296b0f6de9d50cb48eb4897e33c23a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a2c4768ec2822b5023efb321b6ce2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebd76d330f056cea782d9a6862f511757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a198b07af345eedbbb4dba5c725a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb7e3df1da79638ece4c2be59ff6fd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ec7f52fd0c02c5fc24fec59757719760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ecd3d22d7158b5a26465dd7a41d7a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979c420184c16b013c8e0b00f42be3c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a66f0ea2ae124a0901aa5a43410e8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eead3ece3863e90d3af029b457bf2c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639333300e9d0ba97688a497cddfe12765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d094372c0b5237d3982343bed8dd2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056150d9a142e549e82bb1b82a02690767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d962eed07ad02457f4ad80014b748768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f48b209e8363e212b921815b3eae2e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b42f709fe0f2d3ca92becdbe12354770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d87b3cf7c90507510d1990c39c26a6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d569dd84f4fd483ae3964c253b8dee772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf00ad7affa5b2d475bd50cdbc499bf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae067e5cf64a405a0b65c226dc66446c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afe693b44f527b68d67c11230968f3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7442fb04ae94cf1d4fad770bf21da776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef783c9c4f1fbc70598a1625ac486f34777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f500368c7f499d2382c6bab3d0a3361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fdaedf63bb37aaac24c70f95b2b522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef2ffed1efd1a32575fb32a2fd31d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982ac3f559c3c5a0756042bf1fe9ab64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df627063f4a0daf96136e20cc70fc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bc0a3c898cfeed7423e2376c864846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8695fee1ae4d2f6b245d67d133c71e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193358a0a1a52198896ddfb949eb8568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaf744d755f86c7d9bdb8b3d34377a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b1d357923303f8c3e07d5aacd5a3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a84f731c14bebc3ce464b4e56b08711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc49bb5bd49132c8cd6579fa2ee2fb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de300795558897f88f10a8dd08816313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2777e479cf3babd2fb3cb0fc63153814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee7bd48942a325779ea0a1bba428b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d521ae019fc46c05c2210ed16f267316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874247d83dcf2de6cb05fb1655892fb317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a35e07f22dfd12a300ec6d8a672dfd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2cf27cf1c3a20afc85f247db9eb9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082187f8cb68da35975dfac94e8790420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d942777dc840236f25814e30cbe3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e9991a5d7aa278b1988e6ccfea3d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce5a3b5a8915fecc78e9d7bff0348823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8127e3098eb15aa2f430901c504a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c4dd305f0f918635b2088837974fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00d87a2f38d664f25580575124a17826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13544392677860d6c93ae66821962527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2998f8698eead48574d8a5902b1b18128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e99c8e0200eca6382d44769ddfd4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232934b4c09ac3fa5599ceceb02323b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e17de04151a81097476395b2afbf4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c72af3ffea6b3efd9f06bbb541f3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb80a4e188e4a30f02a07fbcd3590af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba448687f48b29bb6aecf8c0b4cbf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dc8f065a46d137989e0949455363735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5ed821a06a8a9cbd02c1d3b92e46336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8837f4d1ba5a7ce99dcb759bf2fac437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8d264d1a58649dc2c25d09a5170cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474c839d15dfe6c392f760aa2b8d4dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f8d21e1e3c8d117f8958c709164ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a4d99a922822f6af086d7e6dced8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5340eab2cb5733c521070b26fcf673442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f1d876db97d2d33e6df41cf4b4ac443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ab904f1fae2c72154cd62acaf078e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c64d164116a5cf48c38217b516390f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39934376499dcfecc54782325b81f0f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165bae07083c76132288cd4f69670c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e65dca2deac64b7f0ae2aad0d4e1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64760fb769000f1ddd3c67f3a459b7cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4ce969710f41fe99736012ea6bf2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfdc167f43687e307de884fdc90fa751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b7c1d9e16e4522f25e055e2a2e55552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bbcd76b3cec2e8cbf2c77c2b5c54453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfda9a29678766b5336ec46eb87282e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb44b8381dcabaedfb8e94383b3d3f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35b53a76c78fc0d6f19a3e0a46f1b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4448d772761b9f89fab0d9db1cc37ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ec755b05bac4733da7a2919f3d03858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294e2994dcea51aca3012f4bc7022b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857377866c8b836a2aa766826dcc3aee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b212ccdd50c9cae7d76058225c478e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2aedda8d8162e0b0359887e95855e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea529d6d0e9ec81621d52f935649f6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce1eb702eab82badf406f9877157a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787e66bb712ba87820ea39c290d547265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cd8bfd69b3bb2445e4ce0745b098666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2af86a3553e1880ec90f0397cb0d2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bca514aa1c650dac95254aacaddf7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b242c294971286e71fa871f663ead69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06fe5d1567a3f0859b4524aa70447370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad44251a18620f8d782d3855908f3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1121db505a21c99acbb7f6e0c6e16272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554d0d7d5470fafc2cd1850484813e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee222984d051662bbfa13acbfcb2df174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f07937280245c3b256c6f3c6f1c0a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4addc7311d4abf094fb773083c0b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86235475b294fc2f2cd1502e749f01ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5037926b817b761d1aea11e98e1ec3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63c087c78855d38f0116fa7c333db679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa69196cf5e97e4042c2e1f3a6b31c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab79c68c551b755255012d17d6794b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bf27c6104564352705be028a34f1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd66566b117d4876b78e988ff96595d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61213f677d40ab034a290e6cbb7fb0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75a76a8aa5cd45cb0a208d921ef9e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20703fceaf2bbd5dc87258512dffc6de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eb1180ddb7c06fcee3f3b4f1be7f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023876ec1473cea8abbfc968cfd789b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887f6e7e9c24adec0215de77f4bd91989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3a25fae058cf8f2a8efba6b6f1b8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa164de0e0b119dabc313e5ed1b6aebf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a240f05de9f182fee2f89fb49f62b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda39815760a614dd8a526a481f127c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4c4da43301a40d886b18a7968405194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7182679b1937a67240d850dfba88e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f36f1329c4c0b599abbaba9523fa9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245620d0bc9843ed36dba6c3a63a1d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8b42d98a207777eea9b3ff89abfb398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c3e6fdbf2ab9800f8db131ea9a25999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67332a113c313e0883f0969e67972ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10b9564ac1fc2428672acacd028355101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993d93225462fea49b47b907225b83c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86ba089884a8bfd36adb8b9499bd62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb975f87dbb22b6b208295fd076974b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9870ef5cdaa4ed59cb9eca331a870105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49a823fff3b50bfc83a1badc9fd3b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7412ecf297d50eae5699d7c35553ed4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430ae676a3333d5f34cacff1b20c431108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadacb5f24adc452b959090d0e7dac43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceeff3b0637496120d9ebcaab85ad1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b54d689a02ab760fd831ad44f80af0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554df17a8434e72e710ce9306977cea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23cc0186bdad9937e794074706a16b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfca171813d8dc63325a9ccf9bc2a42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc705fd730ad091f79f770a710b9544115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57557962e3decc79b8cd4180684fb9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8335fa14f1a00ce7c9c13549d03487117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f73e85c0b2cb3d28e03e60c7fb166118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d355f501ccdc65600ec6dc7a84964119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baaa48756e3109a481579944845613120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a29b2b75c57f79604863f0ed5a6e2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda330b19e6a4b29d553c3f5a34fd16b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8156a0c816c26b1acd7e979680dbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61d84917aa8f618c412c0b869c215d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891001682fe13dce94e7dbf43b90ac5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9dedccbea93436f67ef95b56f1780126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48738c634adacb4eb52ea0f557cc02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a77d3cc612523375007275952760bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8a1683d26accb18a2d53e48ec20eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e25119a3027b40b1df5bfe103b97e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295ccc4f9962c214ff1e10aa3e77d36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e723f282a5666de5fd425070d78fcb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51661d88648a0e3c8ab34ae965856d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caff2cd4d61fb14595e0c8ae862e13c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c0a80d67c9b4bd08a9db8ad074620135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea75ff8e2242446abae4d6ae8a9d209136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e752654de8dd51e674a4ad541c3058a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550643faf6e480938baff88bc31c63c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077f41cb5002a019517a3c7f016b31b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264eebc62bceb4d37c60eb97d5923bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4633222aa99c9880124c90c5cf82586141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54ad362ba2506100672ead7a9a92ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8f5f6fba2cd123ff5a36c5dc949ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c114056989d35e264dcc5cef93bf3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81100f2017f0214c358df4a74ef98bca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5960cf7c01a5a96d05a7ddab54c743146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1e6b0cc55f8acadf4405dc84459ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dfa79c973520efd22d00a9c7389ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403b38462939bfaecb3f3aaef707fe8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ae8b4e0fca976d8218e80951c7200150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b63b34cf3b1b7fcd37e361c3193b10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18f7c0a1778a5f7d05d3a8ac6a1ad2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620b90a995f94029af5cbf220d6b565153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dae055178402468acbd77ff7a8264e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48e569b4e2a9a82ff3a1d1288ba686155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86798dd40564ebcc166120d7c72013156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94553a026d09bf469eeb8ed153c470d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70f09905e382c5aadd3337fbcbe02f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8ec1e00a63773794e4ab8634431a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195313d95c59c56c58e508e0f26d0e1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7bf6d8238b7fc32899b75889666c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df50cc39dcbc473b8754b1052b2fcb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b2ad038b9b1972afd356bbd394f89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bcf143b7836756c8c3397d9ddb60d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada20c8a11dafcb708e2a9d09cc427a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232abf8198389474f6d67a4fcbc822e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7429c8c52d2bf45efff34c72f12fab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce08d7899dee85f66374ef727f7922168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c61e46253e015cf1870a798aafc4e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eb1fbccaec5fbb9a336aa9d6599ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17b74b8f93fe8848c8e76fa4c5133d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016f26412f5decd4c4b49f91ceae442172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84e9a78bf6dbc41cf626a52c7e473d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936894f45fe524afae6671395e4e397c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e2779f585649a614ef601f89c6c46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c34fd63cdd5fb8636959b92990366176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d388859610fd4f17cc17740af196187177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a51b26cef2e9956d87d72eb7ead472178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ad49cdcace65695abc850e37ac408179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897616341587966dba94bc1db54966f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b876755acc21f17b5ffd75d2cc6a01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b16e3254f5dee6b0fc944bf0deda4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb11987c89eb2dbbd6781c054efcab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426eebe2469ce48434400881bb462e14184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19affe2fbdfc194499dbaaa0220cf790185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc92d316438bf7d7781e5e0a816358186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dbeaf51d87f432180ccbaeea05272187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c8f03fd6a872b20c5daf347363a52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4708f9694d1c48bfac0b73f413084b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0aa247328d8fde68a0a0d8df283e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0618c42fe88308ad72a302b783439191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873862f6c6ed34bdd43333dfcadeab3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6c9ea0d129feba1aa8f880c707f01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa317367bf30e8fc7854ba1a163a1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48537be9d2398ea6213cf7b346e195be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22fa34c99752f7f0c6ecba9b2b3ab1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add31f0224793a9f3ac6c5e910c8e049197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c30f85215b4c9adcdba7bf37e9e14c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3965baf30eb1f66fb0ca7c5dbdbab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e8ab75a5292933130df68b9468829200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8857be17cc1ce8a04a2a1a3c334f03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec676dbd01d8834f91bfa67ef93612202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce418b28318c767892c4e75584bc3197203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3b974316eb8d2a902ccff91466895204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb3d06870a2f6b1798c88c306990fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee756fa58dac1e205fe43ea7ca29b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed268bdfd4ec25ace037d0d4ffaacde4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ef33fa2d6d453f237df49def3ea88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033d0ff8940dc6dd667ef9701066b4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0e2ab78dedacced4ac94f6106bc27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1405effb4f279686ef7c7fe72d433f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecfad9c35de205e0af8cbb443d4837212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f07861579c3d325f89bf98ec07b95f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7301351db8a59b42ee5b92296217f50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f688db3b50d172bf6807f2552587a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737fcb7c23b7b592c91114672eb959e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f011e71db2cb63f3fbe664cb994d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7696c74292ea902a98984e5af89c26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d63eb327679ced0fff8613f900db0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7aee390f7191bb68536c154ff9492220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f283c9f0ec2bd7b822489e3dd1cc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f284a7b25db6c1095b6f1a0ee27fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386bad9e84a2472ae43cee20d4cd380223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06fd21bb7b5c82e29c4bd8ea1a25f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e27103d059294abffd72c144512f42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1375565c8712494e1151908a4ed0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf807df1611fc4f46785860342d604227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84322f4220d2beb76eb4569c8eff84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691a30702afc057abe055d82d8bfd78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0024b16234ffb365606cd987615d4e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8daadb4240be0ee59fe9bc3e314ca5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bafbdd3685d80e793e20e69f37cbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cf51cba81da9d81b37bebcf888f05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa4d48afad1454cebcef2972e72879234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dcc9be9ca862877ebba4e9ed6ae43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c13386ae5d628fb01463f3fa63b88b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92ca539cd2779eeebb1518501cdeb6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b759e7537f7a98b8356018b21855c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0836e0cad0fdcc0ea34122b65184f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d479a8f40280a0822579a74602065240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fae590d80e6e683440be813373199241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df267a423f7da29d4fe2ecb42b37dc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3025027e33650ba8d943c290a3f7ddd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd8a6e8649589ea22f6ff183d371a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9f1914d6b5f2685b20f1820279aff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d56fd05e0c0095e6b04a124bf56f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af1bf0b55e289d1bdfa578ecc075ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d9552ed5762220555ddd0984bdee6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32fb929c413c356a9b684e996cbb2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a95742edf04a68662e6d8e415fb183250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d15af9551c6bee8d4298e93276028251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342bce0998c4d9c60ed759d40838402252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aab419a68395b87b424f495998bc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676fac39bf0e412fb224a140d5bee47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24053735c330428571efe43a32c6f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33f8fc36bef8f060fab72276fb9470256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60371df779bef96b09ee952e31c7c91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b3a3d063c625c41651f8a2f8079bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb4e313cdf1db1a00bd8a03d4dd8ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11135b5ec71a4cceaab6d85c342a290e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa9909e653837b11bc945dc830e909261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321856356f9ac7e7953cea2e3ed96f3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0768d7f5f058d7dca01bfa0b51ee1f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a03c5481ea24bc8556cdebe82569ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c898399754b019a344d08fc2cdc6a5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0185617309c96a6d528f6f3b708a602266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8fac6018963e577b067013547aefa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dde78efb421831a4089d5247b6ef51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0addc2e93c601dbfd8a27c727bd7b0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbaaea2e39986e92ae677251931c55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b72d6f590eae0d55c74090a1b31665271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb12b633d8ec8d391239a9fe6e0772c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e570b179b607a530c3f915cb232f96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7abe2c88ba5f890833ce8c8f6b74eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b2319ddf72a68335e1c7c70711d69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33da165f0f2efb81af92b63ae7bc30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc60fc82472fae61ea8148c90d6fdf2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ffc21f0283fcb2e6626b20fc77036278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45532253d4c7412b865c22f28e31746d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fe25888470750fc376dd8722c1f3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731690c5add3ac9ed0201b0bb2341f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bacff514b40d9797c56e4608c1c41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37424a23af9c528bcd86f8639048023f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ddbb7ad54ab407cf2d99fdf248191284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab4ee7e4fd9b26931e0991765ab1ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6fbcd6f689949d5dbd5aae5f35659286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cee30cbbfbdd12e7b138b86061a9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de586ea172456c74425c2c5a724d83f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae7265e043769b9379432aaff18f57289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a5d9a365735b7e6bb752c7d62ac9e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3805f5030abd1e322c1d60f9d0c01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704676069b946e15c05aa46ad846e273292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9e7abb4b56b636ec0d834df20d655293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272e0c598a36d0e1c9faf0430dbb1ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccce9c69ec884de372a24ae1ad9a12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369647ddcfef346a26f31bf746ab08c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716d440660f0019330c6486156c6827297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62399aa7ff874fc9b7264d397021aee8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c4e325192c071c568a4aacdeb9123299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df867b49c0a92db0c09eb8321f5658300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977837fe031dc4c2d852639ea89799c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e1780e07ce307c1a34c754d27066a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baf3b5ac67e49b0a4c58465b90a21c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a863b5f703b7b9788487f81c0d9ffe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baae84c7c950316633441d14d97e50d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd89260dd1f61e47dd1810b9e611a8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbe171d0db7ac3c487e3b69d8adacf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7caccaf2da337ac564cce391efc1a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574fe416e117d61de1f8c073a65c64f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786080349af453147d744ae6ee0a3d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eb2b279c69cc544d9f9a000ea08c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d23b43cb1f7a9dc42b8a396709224312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf5af5c7d3afc2d9a8050c67ed5194313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c76790eee3efc0771cb1bf6930e6e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e191b9ec3f571e77849f49ee71e8e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed56bbb100f53aae216e076d1944c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27926e8fd32349dcb2cc50ab58e4ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be889f4b5a0d15c1d808ca69b7bffc3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150951fe384d7cf0b1f59d1ae8ba5bb4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adbce7dd4f0d4f88174f4a44f36af6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e5d47b83556f891cb08a6008e1e38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84285822ce6de2b09c47f72f124bcdf2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4a90933c5b913805f478dca0fcf88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5575a88ea26ae99cea46eb14ed2b2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb29b2f95721241394850f062bedf3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258828cb87ac9a58d987a2466c1cd0b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6413a467d841fce2e97c730b6c24adf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60a50f89e6da518b9a506b8e0cb8ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de7c557d15249128bccbe6bf5a1a6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39025c4e161158f18341d1f9f857c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6af5274463ee704e5fd63270a012c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42df9fa1dd48f2eac4d8f859bbf612332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f2df131943e2f908ab148e213ebb5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dbec4226e1123bcdb7d8d46195f9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04ad042b16d7bbebfeb2de96360825335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa592c92b20f45107d1b08711ce4413d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3cb1dd5bd4e51344acaf24ceab677337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19e3429fd3a9b7d15bf01377d10605338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b65ff65913345f3d6a9409a933d83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70538fc9c04176149da5353473fbe93340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427560ff3d36cf43c19aa5241341b9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca83277be24c675261c8ac95edc62a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd2e8a73ef7b77f8c830b0f7af6e09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea46a24ab4132db431ad8ae1652b4e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be9394220d3012c51673c9aed8d9c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6c0eef52f053a095a20b7c56ce30b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb049ccfa8c8db945f62bc5dc83c04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f216b78c7adb1e12aca1ebfb2cc6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7effceb97383b99036d38d6aeb61b36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded18e7128576f30606c72cf17689da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70128e9dbbc0c5bdf1c7adec1b5bbbdb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833ca4fd5f06815deb0d15699ad309d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80d3e3a0390a67f628a933a96e0398353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd8bdcaa39daba20ffe207dcb4677f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb98a6aa9ff539e2959f6abb500405e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121c177affb7672527c928b10bf626e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c2ae999c59d239ec369dc2625226f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226e517b01e9d0ff4e6ffe751a27fb8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591514a96add297fdbb2cec22692397359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d3e40323113348f5813b22ca99661360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a8355c2ba011b9c036a8c8501f94d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd58575d6c60f8e1ec25f0d881e426362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265f0b72466212644069f21a0d8fe96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec23d81a30a144df55cd4a3535329a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbdb7cf417a34d64b4ee7ed6352973365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda057082c7074004aef68904f22e271366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ba9c9fa7009dc72534b74971b85be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce052e9310ec21e74754caf6092ddd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71483276bf0055543e23b2eca837c2fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd73fc00d9cfe2c8dd492f55499815370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307b65af97f71610e36f35e1c01abfd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5b7953e86392866e9c887531e2e67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09129946ba87dd167196505096935a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f160053d9b71301110cdddecaaf65ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd0a1b7f0ba2a848b8915032b52948375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d582f5975a6c79a218aa9f21b67486376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890a927e6797448e5ade0555ff44f4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cddf97642edd9606f7f1412ca2def378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc75f2c8c32e55fb40e24a25221c47379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489405ada02fb1c14abb4e811adb2703380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1021f1ab197efc7fc09ca56941b5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3aa08a93d5d8a2e30a67a2c80a386382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79c2ba40afe861ac47101208ccf80b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2b691b8ff7d621b523bde0fc792dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dba06e7b07a2356934184d0026c0ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743d8bed73823ed2da684aa6b4dd898386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d223738ebc55aa2041bc0d48f587f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89815e7f3ba98cd3354d10647b39ac0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bfa92a370f35a1c18c98c8d757613389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57191786357343c7e4ed0bfb1efc3b15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23e4709a20cbaa4d385223479d201d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeaa9a4292c6a0ca5bf4421023d480392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269217649f4997c70096a35f1163f05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ceebd8e7e331d9b389993ee5f1346a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f1f02cac2fc36fa7a588df0766b67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8e0c39bc34bfd3b3ef564032cbeeb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4001d0074a895ac704e332a67c37c75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681494528738d39e79ea0650419c932398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeb0fa310f5b705087ffacfa06bde0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e6f5ce1236b567c5154216fd213bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaf7f0cae52feea6d2d25631f88570401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5967426d50df3b95cdac09e60adfef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5a8aa9b777c6a4cff753bae2806b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0959878766f361822c5c64d4de288404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8969136be47fec0ee34a33a172f9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca919e09d7d69c664505b42614df6797406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c8816cbfaf0bc087a361303ac4f40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb7f0d42a388f06ac5e532bbce98df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981e35be054491848a2a69462cb7968409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a79e8864331c7b02fc23acee36423d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804979ef339a60d18a2df1d9210b4dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eec8ce84b4a1a6614e18947f903f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c89fef9865afcb761a88157079d115413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2cf687b4d93452a49e92d8819e475414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94640c3e5542cf4f41c25b6d88f3e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d799cd9d9a692f6af1d1c99fb7d3dee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0394615a04e2663036d295b295edef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d305898428484b53460c62354360ce7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827379130607a465c1bb0706aa7792d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4d4d975ab0deb56a37c6e733d43eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634d24ff28d49b9e1f437fcb585213f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dcb166232eb349ace03a9e7242dec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b825af8b1382ab16b2a896921729922423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3f1d060c8ea6fc4588ad73f330388424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8b9813f1952ce1d6bdda01ffa2220425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c55f38d1b57b3ae396a3b45ddad2a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4ad10ddd3f0cde0097ba79ff1205d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80517a446fbdaeb339f8a6cfde0d9cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a75c11327d0b36102768488e6306a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456ebfea68259a0aa9a875379d6d25a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e19b28ac725b4fdb3c4b26b307716a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd9defbab6472cfd5aae3a89a24616432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cf1dae41168b1c031d45596ec4e58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7885346cdb8d7c900210ab4ef2be34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3383e2cb630558b11e8ae9dd0e9e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e11a30b25efb20267ed355116ad934436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756b92a37bd4a31355ec6d293bf8016437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93461faabe37ff0a8d164f301e4d1318438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf12fb2a0716dca97e1c2b0435bfc9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed700c57c47b6b517a47ba0c84f7d289440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb8a18ad6c694a538cec981d282c4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd8c02e17e78d5450138043b1fe25d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab9f1190b7f32c9bcf77e6245d07da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e51c4c4a841921147d598a75eec37c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546144144c24c7a1cd0611bf937dbf88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a176667e1b2134603c4a67e373e96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e58c60475247744dcf0585e0dc6fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98bd5fade5874ad9d0d2990c4f7d2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25dc7afd2a141b9649fdf27cc0ea4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2704ec74449d3ea420f639cc4dd37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9ac5e8752ca3e172a70ae39ecb3df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451143548db0d9b840ee630b1eddb63b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f50a3bbbb8148400377d8a6a4682f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d5a5a166d70a0f9f789d3b4e117dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4828f44240cd5513b5155eaab9cf4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6acc406a21e13a769b0e3c12f695f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337d0850ae775453e810219a2a72d76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2e0a7bd16415e6d61f50cf98ad5b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09c2e57db221ca0aa41aab2c827b43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd031ee60549cbd2157fee34835e1e02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71f6a1691571e0c58a93bf6a341b1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719993e3a19784a17bd43599dc9caa1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c9b1bc0a9fe9d4d168c0fd6427a09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ebd092e5590b2da3aecbfe48f19f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be98f215b9ab473300dd2af1f2b2717465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19e14125494556c12ee077af4492d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4a9ec1d28a74050c2304b8e7a3070467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa78f95bff1e2f3d3789e4741d483e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a57cf794ff3a196cc7d56a9dc3d85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c219ab4e61118ce0126a1ac9022f73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a9b433ba946dd258a6b81fd68072e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281af23abb9a019def97c232f456052472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04c82cb8d18392fa77c19484b2928d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31183e688fad9a9c671a2b2f7325307474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa793c64c962775d70c61fa16d8e77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6874290ed5971c1b58d62dafc8d6d05476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce37260cd81857d6e7ac8d6473cbec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3432dd4ecc586c08bd4884f128ee253478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f7e923b1a49995fbb599c757137e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf009b3758160b5ca6d1fc79eccfe753480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b301accf67946a9526d3199a3d4c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090af16cef18077cc365b628db8449d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696015d215661b9a8d51245e605289e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cab1cfa675533396231687237127d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966862c2cb9395c7db75c664eb2b4bb1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45643dfce6240121343948e493de0d63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dcff4ad8676a6d6b30b34841e42d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1e2cc32fba67556ed631b7f14713c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d159d570ac66f913eff2ef552713183489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4aff4b55953006c20fed0178ecae3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c00ab41228cccaf488eaec8cdb0507491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c2758fb2c2583dd325ab8a2bd960a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aba5c98e95e8bc8cf5d14307671c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c850b5f5fdd5c46e6e71d2f6e103e35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35e85bfa2328b9862feafb502d1e24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a994e6ddcebf7a7a0a161540a5f01b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fa1116fe4c45fefc05649c82f2ff6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93af3dab883a0315abaca8ad66a6d1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32973a6a1730535275ad3063c4c0679499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4c9d4cd9312bfe13196a396f97c7d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f29bf92570b063760378296031f31501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612ea64f3f67f4c908b54a2b87a45a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452717d574ecfdaf78f22fdc88d1c7b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af500dce784d850394d335de94c748b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174e8761bb6f497413f882e037a7b17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954933fd5dd8e744ffcfb5263fb3e362506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b914ed8e7f0f007da263c1db6ab2c5a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34bccd237b25bef854d4715023d92d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b330d9a11d56ee054f4369c566bbe4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be9da3de0676ca5149b74c58c4ac1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5774698ca61603da9407447620fd5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81f54f249cb0245c3bbc32edef801a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7d2da6a6449fe05376529c254b983513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e52adbd45cb0a897387244fe0d987514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95c7818dfc9e62b698b1a8a50da7d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc2ab4102eb256dde170784f3495a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad1066839dd9fdad688e2204add151517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917474714f9e959ee4e53332efc57c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b07e20b78fb4a47d3ed998dd849ea8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88f02a754165ce7a2a19cb09e7006b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855107f43d898ca32c47bb1a369648d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4619235df32926668a2b7f739e19d5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a4339aa006319ab45b03241649b53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64345c509e93da24d4605ea5a554c465524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42629e5969c823f66e9b300c135983d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d442677f490b3869596ac1916200bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ae6f3bcb169f441ecb54f5a96d1ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94937e59d1e7edd18b9dc4d8989962f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b749c3e94db01ace20b4d7ae21e782529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954906ca09f4f50bb348957ab0a7b292530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35b1bbb0fd0784e98874f6329f2781531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f25f58094f7e021275089b5f9e4858532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff0fc3735d7177e72759cccd9ce690533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc894f49cd4cac51b0762b73d9928c1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0dd4db3a6ba638e8452fc016f20f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d570c782f1417f91cbee81ca32cdc8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6b5203d1a2558f83b0e23e0667acc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f6c3794fd3aca776654be4385c075538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fb97762ace54eb5a2009ea302c779539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae538d07d6b1d2b46ce97846ef6b30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf7a5333a65b599d355592f9434380541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d10247ca112af33165e95518ed41f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f886aea811e02324a249f3f3ac1561543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c156563103718a5c2a7c1af39783a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756924675b851fc566e7e7dfe132830545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec361f4b275b4b89988e61b6e5471e05546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7252e2093244165d1a433ae4056409547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e75ebba0eb6edeedaf38559b3df06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208db834707dd3fa8d443a7c48fcc7a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d8da44baddab7de670a995be837dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc89bc1d25b7cedc9b0e41d3540ee6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436a4fbe95cfcb2c07b7812bce0be33552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163711cd1f934e26366dc28f7f9908df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ff773d2f06403928b276e5c9b3384554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994c9b5ed836d4618ead5a2760500b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ad82844ce14b21a745c65647fef7a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ae4f88deeed9100c8330750f9d981557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d286a1f2ee906bf66eea147f06fcf1a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02636fac43515502aee9d8d8512d9dd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085129221ad3198f983dc771b14db29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98584e6b2976bb5e93314f8b3e867a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bf053149d8c05da39dfbf2f6aa2b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf254ad4a3c1ebb0da6e69a520d8a81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be830a29bd79a5fc659c87ff501e1ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783698910c8283fd8d7c0035e9218b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e483ac92c22676f82d09b67729b96e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217ef3d729c049ebbeeff124ae174fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6df5eee38014790ddebf8aa4d7e07568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64647a0fb15ff51fd26af3ef6d5daa2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba6e16c3a11b3941f022298ae6c52c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fc0494899b9c613aa1619e30c4737571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafeb017b0c33d0b13a8e5b5057ddf5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef062614aafcab77c176d9f4f58f10e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09d7bc08974b4245980a2a735ce02a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd5d403216f0052b42fa4d6e9521bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f968ce19aafe6228e05e14df22c1db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf0a0accbf35e3375231974a8a2ee2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5fa53513d5702dc3ac420449a2b72578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275481da403ac3ba27de662836b2a31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b9ae6e157e46da1304fa5753f7b67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6799a45dc29701793ecd5cc6e74130d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589b659303f8641f4fea6ed402a184a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963293942186a31acb46fa1662aa5e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a4cca24f536f94b26fdcf539bafc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e95f31c228237ddd42c2d3d4db833585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eb1b7bfc9175df361017972f2c83c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e64014cce3b282ae607eb7d551b54e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126d8fe60a39084d49b20bbeb6d079d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782bc1cc91b900a2cb9f3e3db780c94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c17c8d087ad0e57cf71dc5f0185df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d446a7a203a738c497f2ca6216914ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef92adce2659ef8700a194d8132d06b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b75f502e917d55223d200020d030a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab27c87a13b0ca672b668d879d23182594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365da7924b5a29a489e708dc7a9ac3ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb75f52da1728857083d52c457e418596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c845d697590fc8afd58004a5c82884597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5280073db8281cdc98191575fc059dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1aa1fbb9f38124049b336aca27075599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ab231de09ef05a3471ea6d52baad8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2318bdd63ec999f8c40bba0a4e672d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7d16f350aa18141617eaebdafb537602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23c7161759c057a58b7b5b548f09a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835eee8b6b090a7b8c712271068490b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc83091007e3c1bc6e8e467ea33dfdd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4c36ec1d0c5320dd9d8e4ea7f0267606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399b176589735c65f96cb766ab4887a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab16eb640995b5185294c650a6ad50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276dc5b7401bcf6d53e1963051c7cde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7b8776fdd0577673d5caf3c41cb85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1008db8ab6faaf9ba5a8e95358d1e7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc77af44027980ef86be026422f0e94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e78be6648176951b330d3a14b53ce2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be23e78f128b40149906d50c1fa8916614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d8e4fbc11ea01c1533fad0ac23ebc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a41e695cc0b50c75750ecdc4fed739616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50df7853820744be7d628e8c11683f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e6182f3bc297cb2a54bce1d6d6605618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee812ac593840ca2dd2af97ad53f3d0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a72ecf8437b2b25ab9a2877c66517620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21347332b57ce0d07611751783fe18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1d33a0f8a558e0a1b2f9135352726622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b32af19bb0a16aa82ee60a2c0e6df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfddf5b047eb1c05afabbf2be4b7c3f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1066ce4dea82d2a738b063f2c30c776625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586f51a74af7a5039448385600d344d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354c048f3015bd727c01e3cf892dc2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121ef5bd8b4b82485b7994dee9790b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dd907820d4080aacddb61dae8c96f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0891fe8ace032f73e9cacd07d2b67630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371da33e7f73b7267cff5f58a15baf37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bf285470efbb26e596ac2bcf41682632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f988d7b8b8780bc4d6d0a394c94f2d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b9f72a6f3cfb5dba1a43096b3574e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda90cc11bc7106669760a0c5ffd86d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1128750456370a5c4caff4888e47fd5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbed8edb6db97306d112806971b0196637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3a5d275a29af9303df338876b1fab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474718c2d6c4396b737ddfa3623dd919639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463070e6692c263d9204b8fa2036e96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892022938b37f7c2f51a9222535a6ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30d9c40909b829479579ea154f1ec7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfece73e2ffd7b850385422c239fd246643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ec211335d5e4c6f51b1cf8f54b657644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ca30faabc22b14e69b89e49ef0378645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd9a281a2ee6d0f331d89fbf05dbcd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c43493757231fdf647fc1957047eb2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4dbf6b17e4afc7fc2969317c14a51648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def628002e615b39989db14d3d21deb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54236727517b4172405391b70b3278ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8ad44409727a84c54c66ab4516a29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120122e1a1736a71afe4c48d32692ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951b5c8f25d17b38ceb8f27185d1ff5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f653f25f7a659c59542065049cdf273654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b786a074981b2a3f8d6fe9553203ab5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede5db2c0fc765742b0addc121f8e3a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d77dd680f3acbfb6b2f7fd42b9c5af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a9e98091d0b57b281f0462112a96f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc1835fa45b0022e86c8b72b14f28c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8c4e4aab0383ff531f54268f00a57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33292fbffb28e159f0cf08bced85635661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdd7ad66562f8d5b36ef7e31e4592d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d712068d2a390b3e0fe216b6eabde5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f9d3eed88d76fa0701030c15f30cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561afbfd762100606a32726208af8b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15818b9d88350581e0a818d88e590cc0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16584b25da3e9a611762f6f0776b0ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109d2201e6e2f9d83493c50820dac72668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572926558adffbe4d7053ad3d029ba3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff0054bc733f63546d2c45c01e34af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881efb8e1415546e6128d1218309734671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c8ba90061eb9173679d00103a9438672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34c43497bddc4a6935f5669ac7a72b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4642642ad4266de75d6ea97609948674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce40af0aed8742de8935ad946e1434f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d63a503320d31ce0b7a6d6a4f7b235676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de89078f517adbc2fb5654251229f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597a1a89b5ee08aa16bbe9624d04dda678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a50090e0d8b8511cb200938f2f99ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad9e47e68dac932d4de7bad2c5bdf2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acfe82d362b6ad9466331c2125efa0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53d4374ce73d1120110bfacbf54f65682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b328bdee48344f71c2a5b151eb654683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f4084629bd25c67ba65710755d5ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7569f79b8bac06416c9e9f16b06b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407ea4c1266d38a2b84e56323b7f648686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a7d48a562edcdb95ca6abdbe44f85687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4370482549a4d92100bae8323fd44ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5a0483873f5b2de4d5e39feb023d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c625b6ea7e310f4bf0d0e7c5bf866690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4e2ae196de1da6e9fe823d044e9d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a711122ebfbf51428a32c5445e71c14692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdd67be9d95dacac4b30f40fd29738693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc157af0fc9ec0e279827263eb0b68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24791e86596ac355a355396f300b9482695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55db17676da32e58db2718dbb469e87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116d71bad4d3fa346f62d1586028365697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33085e2d5a3bc3520fc96f329f257b48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cb27bfdb2e7106d438063f9c7f6ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0edc021ea9935e5ea40452ead2521700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cda9461e4f164f88c4a613a6a30e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b161b31d3e3e27cfdb5dd5b75af6d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6b3b35933d6185659a8f15fc2de5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ed4d7909d818d10f252a9bd5f6727704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7a07c536e1952fd374546b35c0c13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4afb7b4cdeba19e191cea4e2bc1f74706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10f928e4783e09b0f1b5c6c2848920707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a38179dacafb514a1feab8b1522de3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea849786ddaf0de8726b3b1eb8354a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb721d6e5e71716e0ac4571eb1abed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da4a90f8bc57b11e19931a143da949711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b408981d69a3b962d9adb7cf69f3906712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2470fd364edd627f8d5bbca7baf280d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced482c6ce1e3a6100546b1d02f79a40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef390d1772c57a5a0c2993d35b14d66c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c574658a914acae863f9f3204a27a7e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee67c6a78ebff389c6b4e575dc30e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dc0bad228668c0afa42e78e2cefe2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b91fd049c6950775ab705a2fdd403f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb7d29ea79ae15cde8b905698f3567720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9634be643af799d38f73b408fc2bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2579bb9c35f8dd9505b93d8c1859d6d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05c4eacd1623f01407ad472a688b92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cf6512dffa7b2b5cb7fee8e48d5da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4343a513b8ce19a11c5641c565566725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bb45d5dd134e73d900c7af788967b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2602ce0350fc423079d6c9ef15b63727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87f094392f76797ffe667995f50034728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b0ceffe45df7e68f2ee85fb0bbd92729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e474fba8db5db4a7dde13a8a6f2486730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba674b7a8f7a920dfee795e4ac40c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2eac1f144ae9aff719c79b8f03fec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5da044d39eaf284436f37a0b79648b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639c51a5f30ccfd8386f712d4576fe4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252f458c0b705850e5b57a5a341b387735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e482d1c691dc38b3973a5ef3b5fd6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab431267556ce499d0a511b37eb0572737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968644f1c8f74ce2489ea1a99e3d0deb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba642d1c098929c4f011dc4d3c601b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3d634145ac002e435896d6a6a9b78740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a008ad6edd35de07b4ef7530673da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce06821692b971532126099cdac81a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa1b174d0c264d86bce87b504fcfd1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1a0a4bfdb7b2b23283ed81d5479e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d363848b402df1fb2f25866877ae3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a0a34c951670d18233072679afd59746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103a3184bbc706766ca75f9c9040464747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea308de6b63efbea232559eb4f076b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff0428a39afa7e171f58142b0e40f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10d32089c1e6e967c5018d968af1ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48310b18d8bc046127c2aa4b699430751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb811026342b0fcb24e18f5e7b84900d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3982c8a9c4bfc01a1e29c0dedf7348f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2eb9c95aa71ccd12ca016e53ebbd6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70051eabf1cccd910046ab26a59406dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6b9ac83f867600732162e51c6c453756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3899a285d6c154be37537fb5a4d3845757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c9929a16d89b5192d504eb3f13e9a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8848fcac9b109ddba9f482f5a8e814e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ae2ee05f2ef84ac0fbe89cd37111a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01127a917043443bfdada1c5690b3832761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b144dd421789baaccb38e19e906ce20762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce3f748cd598f306fb929a33a5cfeb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440a5d0436060826e7f9d5b32947b13764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a8ac73dbd8c36462b8a5b1322d043765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23776f8d15421eaeba3bdbfd2a8e9b38766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a8b5a97b969589da9c0bb044d2713767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c98e17c6dbb5c708f937a63fec8db768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc3ce75b8c361b78063688ec2dd41e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfe3feefac8b6898180d2a35a80c4d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0539f7f75d433ab61d16e1aa49a50771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdce96ed51df710f1aacfce771402f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508e8b0b4cdb8ded179a187be00f96b773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>