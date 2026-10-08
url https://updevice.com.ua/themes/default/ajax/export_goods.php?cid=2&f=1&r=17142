--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab467ad34ee0715dbd7867fc34875081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724caf288ab83c22537876149c845b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378ed9d87ca14339671b45f1513e18c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27c1a82c780da7cd604ea35578b9c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022d1b50437e074f4de7a26e2762a995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761116488e6256d0e6862afb437823ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c87466b6ae444e4c985f21ee35dd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b272a1a9ce8f7238988b317c451c9c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dd179513937ddf465e5a1cdbd986c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d0a583318835af45dd1c686c782c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8db101f7421642c9c9a4a41ce381711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d472a2da35259ae337170bf10488bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbebe19b8353e480e7061396f04a7c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a547660039a7564fffd8b006cda1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc3aca3cb703b7f4c3bb6542e163fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b2ba8e0c2e3cb463a399d1061bb8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6faef304d29351510c4e83d9f45d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4f490bfc2a38f4378c403c2e94f4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43583abdc72a90f3e0cb02974cc128b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c7917869b645daed4fa3b0833aba620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f6a2b8493d2a2cedf647719e9d92221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e34513c52529c3fe262628eb7ad71022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aac50e9c48e45c4a27a894a872d25023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc8ae967bee1d5a5fec22fefdf6f6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57189304e8cd37bb4b2aca4ce78d10ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f810c5f7e1b2f55e0f5098b5deed8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d795e98359354f9d6623d88dd4b7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d7ea8e24fc98861e3c9ed50972c7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8476c35e930524bf4ca4469a2000d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde8183ce5ee41ec2b1ebb8935b807230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ea7dba106bed1e2edefba1765dcff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd68d5a07f60e0de6e7718006dc6a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899224bd6b0d7d88b3b3071ff9e3d0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3e5c3765f7b33bcacbe0cb608d39534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e922a47b1cbad279b0191203df42d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503886fe60a58b9825529b9d78656d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a07a112ea8bd4f42403c5fcc1b11337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9a472590827f2f3587ee546d2a85438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d944d336def5c9e7b2b8ab8f8cb723b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622d7e15c58afd0c9a2dd306005f1e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33359318140d171ca78db57e8a6bba1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7521d12682f53a226350143e0f7762742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44da842790a36f7a45f700f8868adef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5184c33c5232074baf3229a944a1bea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaf53e0d5ce65963b8a2c73fd96f3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec216e731067b4054ba107c6b8bc1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fef72e5bad450d022dbe9d87f0fe147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8492eddcdab1168efbfa0a2ae032e2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564523ad3444339c990e54833abec7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81025ccbfd07efb0e7c0cd5bf3f7502650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89807e658817834646a1d15d0907ebe951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94cf2748fa48df9b23f5f448852ec652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ce1298a5f3000e01d1fb6e5ecc18853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132c58ea04f524915977f2c6af4452454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec93bbd0a2002a1d7d992b425776f7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28d147576991fb23bb100f8420b56656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c680a041e8c8b5721e79a07a2038757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e78a263056d4747b1d935615019de258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017a9b496f5e77b6d0368f36145389459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521707c62e109619e4ce1a1df6200da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424a1b42845028f593eb1ff54a4da0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440ba5f947a6236ea8f607bc97e416d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d61af98f3415dbe1a9b89db5543f5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10d21104e3eed900de3632b369bdbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9c8e2ac550ed940abfe3ee8bafdc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab654099e8d2cae64d8e4fd1b04651366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f66e9c925b06ed0b4ea68a20517f5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d1048158314c09b34e5553f9e8f9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b66c8db1971ec4c0c74dd7da71da9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12b46c3a3a513f7608925cc87d502270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16ff51e885d0b9105475d651662f6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc9602caaa430bee4b0b57ab24785372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc22425a95116234466b0cc0c23762773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc513e7be2901ad2d9aedfedc3113e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683660700871f498cfe8681acff4246b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a9dab5b475eea4741ccee930cd7ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e66486f211413b2a79546ca0ba6bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1083f10fd6db0409c71ece124dd9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3024153d4f2db5bce0aab9f9f35017079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437b8041d88bf394e573ddb3bafd8b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0df2eb8277c20364267d80098762f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b85a2884c2b5c97bc23127af217cac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e671d171f9fc6071d97cf1073c1d69083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a267d3924c7a88da54e59cb38f5d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3ffdc25b563d20e8cf0445313dc2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdcd9ab97d2f7643984b78f236a20586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ee39fd60be07c7483c87260e702af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8780cd6f32c49239d47f5b55d40da288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a591a8bd9dde8d358a4e2aa950beac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a105d5dc88bf5eae0267fd622fc9d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7259bee9e4973746cb885ee6b25aff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b1e51c2248f5c6a01e08f44fabc9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedff51e6d6aa00a3bed1fc3d7a19d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2e98da517358948f56793d747240b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701369c09739adc5b86b6b1690ca61995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f209ffebc18d2d55dd5b84fa06077f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689653e2cef7dd612877dc52d5b0202497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec74b05499aebaa0d20874a53d24bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb7e13e4c4e0d660c43809b71c844699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23779ecab36e0a7305bac470cf043239100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3236a417b54faffb649a12b00b0ad31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d149437185b2e0140d93eb7e34b87d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5549d807134be6bc7f56f1f56dd85e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0247ae888589b8d75a42e64c9017ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3805c30c10b9a3cb3d6b44f2acb7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930e42b51107429f32cc99a6760796f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b6e11d9771366502d002e7448e6a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf8f7130131d85d1f6b0ba01daef36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5755344fa5dffd2d4f2463b02a384a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca08ddafc26f7e83eaec7b1fe87f1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0f1ae14589a58ce22a54163191dd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131aa7e4c065e14e7c46be5c31b9d06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7f3006c2eedd9863688eb6ea5daa6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d87bc613a37ccf187fd7adcb2ee79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af457cd391185ff2c9abc78c3d7c954115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ca3bbc834a4d01882c9a3e12f62df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e414a4897412bd47ae7922e9b87a0ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63ade10e821ae02af0e3ad68abebf2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e0374060c9640a398f2655bbb16fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb66dd0df6b7d67eef40d9ce406529120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d6a3d0db974db6b94b15302579c99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c734164f5e68404525ad6ad50e7a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab11e70bfa16dfa77aeee0085df2cf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5fcfa08eeba3551279002606aeb8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6324ba18d01d0fa4832df8abcd07c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074419d8e3c84c056826290d30ae678126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4080b9689fb0ebbb634d5627f48e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6465c5f1e0d036870d35a16f1afba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93931ef1dc372936b740aff9207a6be5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774aaf09f2b27a0a36aea90fd234672130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577e1c9ca4079628b7a157642234868131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b4732197510c2c391bb49f313f841132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14c99de63010776ceffa06b6673237133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c376a7e1b577ef56b21ef481dc99389134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b933ace2a19805ec6b4d4d20400d8c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39eba4a6807470999d83784bc53b28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930be2be9c67df6634b8362fe2eb7057137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5636706aca577289fb76d5a9e5913138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f6ddc087bdc69fd5d2bc34c758e9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725880d8a8d753983cbd148f44e2bd92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9f5d14650e85757faa2d3fa2db23b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d073b4c7917d45044509901a6918b94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c54c4d2793d1ab9a256ab5eb71b9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11158d8adbcc2678ec5a4f6d1486aa8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e41514bab7a01e4dce20e4fc06ea3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdcd7f81fc85e7e12d87ce6d77c725146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb603b14ce23565ad81f7c3c717780147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca217444e16c87ffd3f027004586a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7309ece3d2b8cca06498f736bc068b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b80c22a217e63bbfc407af6c94b029150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ca867d5686a18ab76aaf6f2f1883b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d2eb772392ee15aa5b757cba86a4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a09a51b50c4505b99dcb59de7c3353153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02672c9e37b266834532fcb517114a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924afbd73e208c4a8b1185de26e6168f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add272612fada6fca16cbc00799b6f9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bcb74549cb03a159ec79622262a50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4316175ce30fdfa46fb3bdc128e11ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25834e2bdc04d31085f3660038c3473b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02582c03aad25539c3c2eaa73015e8ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa1902a215f7a160ca47203b6ec6ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857499dc6d1d61258f5a736eddfc2443162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeea4c6ec99bb5faacc3f65cad17ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886e614141fc3c1e97759d683cab15c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e19294ebe7bffcaa61b398f8ad032165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f176647a247456577f0db07c4dd9a77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10273f425d15635c102bae3a5e2b14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726ab0c9fd1ff8aa81fbbc9d8c33fe4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b670ad934d21c5183d0d40a508676169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89407be9ea91c781d0dc32363d771d7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dfa0385b7013fae2914cdc1bf5002171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598c9f52483f5499b628acb4862bd16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7b8dc57ceec8739139853b0481fee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277ab9b2742bd8c183697e1881cd623174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924201c826ff1861c9f9636318cd87a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d1f8d8907818e36363e726d509edd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89217d7a61817cf3ca2cab9aaf503fb2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46aff11abf1c64ea86bcddc381f3ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d27efe1f90140a1b701b2d98d1c00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9faa61c9c7a4dd140bac5e9b87a44180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f78a4ba4014cc1bed33b836794e46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066f48fa02909832d1d1533a56fd787182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f59b71237a9da5aeeac8fa246f0683183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f55fb7a9101b898729f176f371dad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c9138933171013b3513285c4255da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667b3a73e7c7ea451ca956595d09bc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c429da647eddd4ff8ffbca0dfa0f2c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bf3061d0a10bf2233a740f500bd2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed5bbf7eddf1c6efbf88acf9017978189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc2eadc86a3d94ac664f58095ab52c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d88f62adf509f08c171195fff81a8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc243c4aa6bc30537ea64c2baed0da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29b9f45c12c26f6d8023dc58799960193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349e4e93a7297e5abb7b0b456e957c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df3356297288ea33ddcb51fac28ec1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27823bdf5e9cf50b70628ceea078dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27adec58cf6f824b61b5a32d9e4967197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777450f454262f32526d91169302d1ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc7022fc30e51c5743210c383c05c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a753ff3cfdd0979da507a539f2d93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaddd23b3804537099acf2ba13600c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23ead7e632ea0d6a0c375488904299202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff8a20500f899643af4a50be121bb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda90def1a4cf67187507a77945dfca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93ae0fd85cfe5b10123e9a4266c78e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cda3b02d06b3fa15488792e43518bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20b905fd52c6f91574420b412dd0de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60d491e27e0c6e4b1872388cc02bff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abe71bd78eb14154ab4d81c4ac1c36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50448a5fda6521484ca752f3e436943210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d41473f7db3d96c899ddf2fe7548a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d101a067a2d2ae7fb89cdfa35b0c361212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf144202e35e883865d18710aff8385213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f45c19c224751d1a730121274bea1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080592ed25d8f015114487b7fc41095c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a957dca352fe1cbfb7328f44f28083e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d25f16722fc1923a9dbe4509916e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0edf6a4d43126ce12f603c2803435218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88656227e3443c7ba94b186f97a43e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30f49920beedcfcf0ec0a2c6b5d192220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2e44a88f1cd42601dcc5c57d01a5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240699c2673fbb4994935cd2ec8c6b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1039c879a5b7f4c92b66c93ade912223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cab38f7babb51226dd17c9dec614ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b0a1977224bce5c03d0a87cba603b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe83f1d88a36fb85bfa655588ae0810226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5f67b96c58bf04c6c4e821df4d332227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10bec298854976b21236340de8ace5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdd81b482349df1267ec50ba0f0e05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d924619f09c5ccc566211546c3ffaa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbdeee28f9d0d84f9e9ce5e7fdbb86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549786eb6f7cb3670314a6523077c15d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fb1f96d25c9483bc6265664f645eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4e1e10c6f8daeaa18fdebb7a70542234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45306c772ecda7be9b5ce041e40829d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5f162fc2cd81a34a0f2daa0e934c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340891d6a2c68273fc8679ca4f6b94f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb787d29225b3b9458f62132a37132238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093f95b723bd399a3e34f4ca1651416239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de79219d6483147747efb67dbb84a17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c75a7ca6b22b22a1d74424a64b481241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30650b0c9aef7a5bf77986e07af8b687242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c373bafe89044cb60408a4dd1b4fb17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2b7c3443da40216767b20a82f324c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557631f1417657f12d3d9a87d9588f92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182d74b7457fc1da78bd59c47a18fb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6c61a890994b5bfe393ac3a4d0f91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd44289cae5f19a238717e8b6e7b493248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e9c14531df7d50eec09c016b3d96f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a948eb8b24b576a634c59967fa51d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae286adccc5ee9c4b8fbc1d38adb066251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72176fe9f9b24d7c00d96e4f6abe3bfb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3584531bd6057b5c98525061c7e08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc35e7cb111fff6200ae98fc34c58b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8e9a14128873c807bc575cf82276b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d34a453e2a89c5614937880c4bb99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e31238d1ec632b507c6472a81314d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316553598f741e21f9ac73b1a76adc3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f83f8307999ae058219b9312d30c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f83bea0715f4c0287c03a3da25c16e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44505b8a782d111074ea70ba6de4d68a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c033b83396187d2379ee6126c5fa449262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c4e800a481023884e32dd243b2c35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed45fdc80147bcb236c3b0c06575bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf6c10881d4565e781285b8b961695265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac613d360be6921fc413e3c98262faae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42674734f9839b7f417eaf8a4dfca283267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9efcb7f75ab40f2dfe4a6f35ab0a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c3f74de0ea8b5b702505b31a487d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afaca990338142634eb7ab600ac59d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964032d7c94a24aa3c3882f63c3a3fba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299913ba2ce61b2e49da95304a92e048272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258544ec8a550ac5a970712fbe8c84e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d02e2e339b6bb24eab65f1fcc3531274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e2154e4ba7624686e57e8cd1e267b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4e5202917918086bdaf0dcf2105bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e4bbd17fe857239c482908f6fe978277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d47acc610276fa95099dbf9b582e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051a47f4f2ae2b0c7c58e568b0325a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e9460bdd32235167c4976da2cb3d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0761e29c2f2927958c79bcd954a82a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988369dcbc4693672dbef8c9ba5d00e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa57c3528e31575a31b50eb8aa736d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedceb94b709d8ebb9af4acd3baf01cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763d957c8a54e478544fa730bd85984285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bd4d9c7f5cfde2151451871005075286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be4ab9f7229a93c88970c93756f681287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014396c999feb44841273251648261c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dc2ba0efa22cee5d87574a778b7ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573f6314dbb29f2b2d92ca7ee095cf8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300819467f9e8c09964a615c8f1ae51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd576436561fb4ae9d792c8ec88bcb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2935366dfd5f62870fcb607599d01c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ab8c9f54e66b8e8f366a183d265aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce174501910fa7739b509c0347220e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a84fe0b42141b7d409dd0a78b8321296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056b8bc5cbab5b882430503d4a5e054297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bea5a4ddd82edb4b1080b5b6627c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131a6bfab8900f371e212ce09333539299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04144cee949e2246a64de9d6861bbbe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20cb6c0cc67f393c6adb2afaeed309301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911096d8b179d39323ee50c65dd64e6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37c4aef8f6883e112cfdeadd36e028303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bef2a28f2c1d97ff21e1b4e79e908304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36809f72fe38728e2df275383dbc5cfd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11f4b765955eab4af4ff3c349cec71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a90e4908f7e0d141d123edad79255307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cb6ffe4b2ec3efe2e90d22fec85b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14532432f7b328760bb3b1b26e4a3fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0701e9b2b4df60489e285798dd9ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af771b7ddb0d54fbdae86ee6fc6ad2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba53c82d6137334f75f5d1f0a21f738312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd669069d0d9ad77986b90045bed115313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45f10a8f6c45d22d6dc8f676b4f230314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a64138e704efbe6889b0883fa4e50d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27ca44e29f06a934e40a6914421672316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14558fabbbadad79eebd103039318c62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0cac7426708d11d019180a95e2758318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b67ab1ca5eeb591599ea38c1684435319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074cfd4d11f30837758bb855a40a0b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a26fa2e79e799937fe708eebfdcd12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d6df8a7fa608c0387252e8abe189e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33007858351ad46f7b93bf0b64abd7f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d08dc719c16d46623edd41aecef411324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc3e2054ad7c0c241ab99a77530d6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c900d8c4ec491a072ef7588eaac4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c4f32d804d359e63376f602501719327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c45bf5d849bbe6135329437d1967b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d34304cc51b165d67442aef98a597d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d5ce907081b13a090e980b25bab51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44afe72fbd707ca6eb54fa40d64f342331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9789f9cc83880745f4d9af0d42bd40332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b78456adbc8f20e1369ed3b3bfd7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a95b78966b8abccc38a40fbfc4b52e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f80e68b80efa26a526e448a5096783335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb0d29ee48f66fd0f57dde69b90aa1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3ebfee28b4dab044472e25d268a4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36190e38b8751345ab18046a9a8372338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d333e3449efbab8ee7a304482f7f196339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c4da9bae93b79f6c6ea5082a4622c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaf6fbb82e7a96d679ba864336293b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356128d84303f664b24d034c7f92013342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce84c0be5e54acad38319119df73e38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bc195708996232d194544e1b413fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4854692e5b4a4cdfa3bc74f43423cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc63f0f331bcad933d6d8dc6d9b253346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7765f2378b8be501d9470bb298c50c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9e57b9093d0ae3862fcfc78c64f27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434b5b129b44666ce027d54736e279d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c177db661d6dbe978a8278b7f7b19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed60e1ea0ea21b34ad83f75bc5788e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b986de7bacac805d35c41ffd35a94a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08260f3493e33b114e9ce2e0b48d33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dca77a4cb3f4f58dcc39199dd404b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bf829d04989498a1759fd1beea60b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bf7e0b56f143c6fe0f5ab6b4b660b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7f4c14cf45fc274bba28af98d3413357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dbdd3a836e1b7fc2bb553d16e4cb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49aa500b16f61570fbce0c8184b3ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fc9a253ee658811ea5ae767f29e87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed0785262ecd3351e824deda0b4f53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb98d4064fb64c892bfce19b438087362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b69ca23f70dc42333d7e5e5cb544d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fd5e03ddb318bb4034a1083b7ca7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0325557b6cae0cb886105c5625041365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f48a111e5e5f6f08d61b683645a84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14815fb2a56ac60f97121336c0b8464367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb4cfa918a4debc003bba50e7ef943368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda0d5f265ee16625ad0cf13cab74c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b1a807b6c99381b89196b4c6e4759370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722121bcaf8c2f18ecbd540f3fadb4bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72b78dde46ac663f10384970f729a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee14517eb2b474bae296c57716e4fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27766c473c7a9e5932e00a4cf2be0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251b1c2804d07e22f4591880a923b49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd6e05da94e40fb4fb7fc7b473baa6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b7fbcfe27d54c9e237e934ce68997377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e34078088ba16062728076978585d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fdd1152c35b7e3700b07bf40c86f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1c5537eea6a1196afd6b953bfc095380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fe3aaaa909bf91d34ff1344ce22c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38c0166c628f8e2f8c3009394499d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5936e5b102e3f1243910469e346d79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f540243c86f92e6c4927600ce1108aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687ea84017a665bafdbb9abd64abb84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b1e49e28f090d38eed23a79407f31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e387678b951952d2d20a248fd4505387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2ccc8a7dc649ee3e1c1ff73cbf9a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f4e8b05957d8d34c079ed1252c341389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab40ffc58158d4e6b715a2ab26601c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66716e7cb45a853b73d5666ccfc6475e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186ef6faedcb2ea6e0dff3e8616b39b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d497b2c4cf24ac8be7b90811bd38e29393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90176eb0c703f64d2f46e819804c51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14d9b963b3819087aca7f6d309901d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b28bd5f5623367bcac59ff72599c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcfecae1b83c08987748a6a8329f70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba463df38b882aa8ad7b9da7b9275cea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50267ba09ee5d8bb0b2f22f9146c0516399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6b9fc9e38d453516fd0a5f4372030400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a367bd83256a003cc8a571781daa73c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ab45a0d78149c2b0ce880e343fb59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0423e42afa7b91b0626bdb53fed2a35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f7022e25fedfefcd57da0a03c4dc9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6974d0e58d10b9ba8ea9b3d2a0f61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f33c610d538a4785317aa6d1377491406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a384440ae61bf39f1355ad5dc4f11a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe35a36f0090a81f4e19438b862144408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c51a4322b9dce3485e5f4510412cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77de68e2c5c75cbfdde93f88a51be8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd544196d2df595dcd518a066123b8fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a284c9140bc19ce61b338c9167eead3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc94b8237169f29606ea82baec610b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef125ec36f3d2f8c5201d4a21e863f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ed0c8626ea0c29cf12b797dc287f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848f08e9bb91099c9e46e275f75a42c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4b9965a1cb9e1d12eff93fee4f0ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73261f9ad0c5e973ebb095042749cea9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b0208a6e6b125d9eba79b1a3b22a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2016ecbcee8dbbfac5d3d45dcacf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab97d59200f469abcf25c0197cd2627421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048314db74a79aabd6ba29dcd571ed9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb6efaa9b5cde39105734f63a9c75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43d61980fdae41b3bac2243eb69ee6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cd91b82fa69b4646a007273d91e56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e741b447c596e8d1c1e85d9b9dbf61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43c91330043048dbee05750513883e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716806d2c54cb02c50aa97f6a0d57c44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080afc16de7d53bea104192d2594cb2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933de7e8363e8b21e35830cf08f55886430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0c4fda0fd9fceb5387ca6c015e1c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5e84bfe7d464f41d7eee289725754432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd282bbf851ea5b86a9a3adfab082c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dff589fd504dc6e284ef17982d2dd8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc609bf83070708250a0558da23f5f3d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759f89b30836f34da1597deef647419436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a16aa424d4a6a058ea386ffa17ac1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa20edd08383751b995f22ef13c68e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f5cd42faf92d076b64e1e77d003e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25eb45505b20f743dc83cf1d9f840ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659ebd9e3ba7de0692de3ce3082bf88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0fff2212028f2e6a3a91413d69884442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ceef4f3bfcbe975b79d13a1d585430443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c341d4252cc098c86624284f2c43f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1fc1c1bf67aafa1ea049fe7b5c03d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a17374f12ee724638496988ba28f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294842443a5eed51fa5a5fd33c05767447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbb16f601ede402feac5de30cb3eb0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf19b47722c51ac4fc2479b37bdae80449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a609f81ffe47aa3926b36319d11077450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12252798a1e187987db5db89dc4dc45b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db561f1eef28cd1e295d9663d560471f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26138519f6dd8adcb87434bc228259453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ab215e2a914787a5a923034c62cc0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a27fd28d642ad2804dcd5bca132c20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19906a7c05c20f8c2032a16aad6f5d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569f21c0549a453b87a5754908cae78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0da1f08f336cad98c7760fef77c2b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ccf62fbe4fd06659222d1a6228121459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab34bdc4c1139fe007db3a34aaba8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523765f6afaf2a67b51c0809a725b4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dd5382e21a13bb2471aca6b0bf83a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d060f33c77fe87f9de5c895fede1e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77745944f2184d5aa36c3415905654464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d976272b6a96660b0ff197beb38c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d340ad107a45ab912c501c5c3dcc8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e19c50117e15859c9d4e87a4b2ae9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6881d08800723bd9f833354f42c63d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa47a67f9d440651c850212df1aa6d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8f56d4a52f759f8ea0f74a5f0afe5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e904ea08246a6514b13c64132db16af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330d9da18d1d27bfbca04dc6a228a18472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ae784acf579514abb8ebcf0e1513e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b30c8884f8e8c715714ac156b73c62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22a8e4d635f9767b9ffbd657e9b42c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62654d8f8d134c6063176357161fb06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307653a6a0d9057be11cd4f53aa8d19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521d206251a636bb6598e1bc1782c8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f596af40a36d15fdfe4ae50e41cd4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c049ba18d14f6950f8289ec8f97bf09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04f6eb6abc4f1574f045851f70a57b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbefd1f124a2dbdbd0d12824c85443482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa335b0caf1229ba677b282d9552913483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9e9cf12311a231fd50c1af5444a60484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc963a175208f1434c1d808c5582e1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788f01e252227cb1b8b8a1f7ec64347486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb639278df6836c9145fe5a691227e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3cd5848aa2d3ca9fa7ffc2c4e927d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fe7ae491148580b3a3a67c50281d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ba22578c07374e35fbf2f44fe33a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2abdf0d8458883e2d80c591c3aba46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c3ddf70c6922f2d5cb795f1d1612e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27687d60424454aad075d3c42fa76c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c267d6443e5953f61a0198175b1f9f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490d7ec9375a8fe019ed927141155d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add43c73d1fe92382612274d9bf6470496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30a75b4dd28192c43ffb7608a422d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282867908eec756d3ed78a7ecba65f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c80fa6c340a0b96d0ce029e9a717ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be182596c3be186cc31b7cefb89d74e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35d16b975b47d1c18c97a3ce6cb541501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629de6dba06aff33d7eacaa10b01b61e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e199bde98974e1f9c681f99f429d9e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa2f1a02efa2f5802cf919e812dffe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96d0d24fff28287421cde958bdb851505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deb2e9f6b266c2410b86b6004d6a52506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89ee01d2e3a93af0b2541db0183a38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26421f371594fb4ca573ff2f028eee8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c156ba426d924759bd24be1e142497509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618c10b93a14ba55363e393601e0e06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6db7d3c40c0a89849805b1a58421d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822ea7c161049daadb30521cd2754ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac14d63b6b16c3a6db459dac7dc99f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64864238ae3011b2c25e1945c45ed210514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127cf3ff0dd4dff66f3ddc21e77f956515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade72c3429a2bfb2f137115aca321225516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25035068a7d3a75ac70f249d0a96fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c034cbaf24fd2c86bfe241255eb5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cbca140f15e762a834faa693b46be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45f8395d509142b44162533530d015520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df079a5e80a3608f0cb06057a4ee20d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccf648c9db4751c72525aa0256c329522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a4f5cbb1c12ab99a51f2e29300318523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb592ebc91d401e4c687f3f4636fc1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c08727af95b384bc72cac1f5a9ff25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126751e2b5753c6476dc4598e269185526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfad7704c2a7184dc5d2c6255fab208527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5fc0b923d4e67e4bc99c2073c1ab7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dc9ba11c0392bf4d533831aff2f82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04376226c03efaac047283a4595f1849530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878f3f9ae5c57969aa9ff0b94d09336531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c37a705e6e556f8b36ba275bb59df3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8156ef2d082242a3caa6b9abb13e832533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e36de3a5bd48f5f1c3f6dcf66ce792534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1b1c1bb88d32b82f0a5cf6d830db7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4c6ecdcd10a643858ce8156d7b64b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf8ed4b2b6d5034f4c9b7f77f950ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9775242afc18f434241f485929b13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece64cc7fa542a37828e41cc1e3db00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef1dc901b44c7418f276706bec8d13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc191b2f4f70121a2096be8d92849c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b2133e01f8927f2cab30cd839c49e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a869205c267f2d8338cedad0c7d6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3117be51a9ec40f6e277c7a5832fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdbe96b4a491fc45d229a411ee856a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40e39adcd4ca007af10175473c1300546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff425723903016f22a6860add81693547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4529e78c09cfb5a5d4a612728584d01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ebf565d2466362cdd934b3a9964d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaa2ec7637b93fa105168c9822d23b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f2bff4c826ddb97d994944c2f26b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967c07f355f887ce5d9918ace828081552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92338aa87192e70c8cf8789d3b2dc3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb973cce2af6b46c55ef2ab6c6bf6b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86af1ff03089a938742f2d82f0cb1f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162020b07788011e1e2e4ec9c34306b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daff7dfd76ad2607066c01bed974dd6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ece732a9233f36d962366cb40fd169558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040180dbfa498ff6b6a756f366340cf8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db22d465b31af14ff1636003f99f37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc1b38a8e933b9bf829253795996f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8712926faec51046d60e0c60aba58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b40882bd12c4ec71620f3cb0286577563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c7f15ebadcaaf67f48418ed5e6cd8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c4aa00f1e714837b0394e64fe72b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260570cc06fa8e17d4af6d6ea50a6cca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57c9c72e85f99d9ee985f29bfe19b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614ae807fee1e47dddb0a0927be8c7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1377b9cc9ba1b031a015dd05da964569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd97084a489049335e2dce5f656331570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df13afd40d595cd47cc95feda6dd34571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74caaeea0975da91ded7fb332d0cc29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868c25e6b0c2f7b1e1b980b999eb608573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8c50862f886f7ea54b611813ddc80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a321b9e5e06986d94326579e50fde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e83ebffc031e6373d66ddf7332f1fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158af50ec0607f5a58b333336c8e80e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49125627eb22c373efab153b62ea83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2249d60ee34e27ba7b7681390049a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9ebfd091f653495a5010cbb97808f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aba284b025b75e224832b53c28ed58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cf2d153ecd914c99ee4bc26ac3a58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1000b10a7f58e1688b6955c6bef72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4caf63ef07882f20357cb62a42e813584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f4862cb312118015ccdc9491b6e3e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f9f3f90bb747b7586e7b7181b0a80586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8345938042a64f3fc3863269fb3781587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3e54b0f9a63a16b49c3845196114f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b85d7809061122f16f643843ed150589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf30a27374185dcf882621b7e30c477590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202dd3727ce9b858697476861e30021591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79635c1bda42bdd7e6e7ce9bc2b8787d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2b018cdfab1d074dd3a597f7e48c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb46c30fb4bab38dced7df36fc84f84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11195b4447a22f77f766ea29018fb994595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa7fc9742b5f0ef39d00d34809117c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b723b510b6f40e33e827e1d07354c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721784b83bb5d4784d44c36e6ada817598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c95c0580d7d22bb4381d7ca8e7f73a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a660c4aee16b27f23670c8362db6f8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07159a5a80908f61507ec39460794ced601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db972ace165e72411ce229c8f186f4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbce1b813c40990cdaba37fdb45576603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b640d38b40b23328da349d5623a5f95604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ca502bb3400003feb8ae8bcee091b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6828b6c710cd2ccf83da5442541c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7216e52996d9270cfaf1de45c1bc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd19c930654693d208cc3a00a56fa4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae446a60024b4b5fccba23d7f9445a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945d51f42c1126565dae3c7cb5d9cf7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7cb14722f8183803b36e40ef61937611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e5a56b2a7d438405caac88b214767612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec900dd41b849cdc3c839ccbb653a55613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22192c8970221e7ced2c70daec515b51614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdcdd993faa78161fc7bcc03121d38615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cd754170156d888b2650c8bea06f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfc6007251eee1b7d7381b6b37f41c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97690222173fd5ce52dc5301059b8619618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758ef3c8bf701f4f3dd475e9cffa1aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f717b7e5458cd6c388d71280c74b53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460efc6e355fcd7d681a402b562c83b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77621ee8eb7b01d4841d81d6beebe6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403679a35cc2c6d5cb9b130c3630f7f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6dc41778272d9e2571d6589c32407624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339e8f291bd219e1419698af59362ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8790142eb84c889f3bdf5c9e75b6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b476f1c77b5cba1cb4f604c876177627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f3a3e748ccf6d2ba50ee901b4d15a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca937534550178df9f572a1b6aa6da6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5509d83bad9b6f072c98ac66bd9dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260e4eda900cb65101086184d33f861631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc8e085f5b03452c362056ead4e2b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beaf96e06dceb0cf2c784aa7af8dc9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeaa79b59a009ef8be60279a96ce53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8bc2867d9ad9414e6e7bf1b06ebda635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dbee1487cdfd3dc830f81b739d412636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcc64898003a86d9f816e04f177e9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dd3c1d41fe924fc33db958b12dd13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3dd92a0e6f2ae52dad6d0c862f71d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f59405759abb22a1396770aaf314b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd73231425766a2e073f4e1794a8ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234527f876dda59f0df6745b1b3ff85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9357bd3cb4638e9d1169cd2223bbc8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2fad50474d9aa06f82e5b010018f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e01f53798efa0fe3563083e6417c25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05048d091d17e749fcee3b327e572616646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b43afed4ce69c7b3456489c0a8a99647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934760dbfe0341f89946bc3265ce3ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3e5ee855b815baaf1508acb127a5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579f4740e8660d63c6d6a891b513cc8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe64a98524afc890808f960c8b6fcce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94845fa6d88028081c6e33137a2a9ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c0d61a5a1e45a244fefa54a3f84cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa2b350f0d497739f3c442d3d4118f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f6be5c2492daa717f8fc2d835725f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10da5e2f721b56a8618f5ace105c2a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194a3d9e9f94dc65767804e79ee6f56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc4b4c92c32758a8cefc0a4a566e7d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33036e912b570468b86a399a472001a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0462df02ccfc56752f13e2a91d138d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42520826260a1972a0a4c2a6c49152de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e653033825097c7af3e7ff8bb5d267662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7c6e4f60dc6c598758da3b0ed9c28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a78430340eaae0da783b42351ca8f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56755444961474356e986d31411306ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e0522b695f052fba9ec132bbcc095666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcdee0e1d532f144981d4df5d09370667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e1021f133c196eff08cd85ffb41ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d531cab25033976118465572cfd651b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583ad69a4d6737690a2df5b66844a69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385d4000024bdb4c4c3ef6fd068b3e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153e06320f5143d757e7665d9d2cd99672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa82ee57660efd732d199d5e8cb93a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5735ce856dc629580deeef18450564674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e288ba54b93178aabfcd16b084f5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b2105de68e379faf1ed1e1eb131e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d58a7019bf1a855abbb4c526e55a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13266b243ae7b47416a83116077a15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bf034031d296fbde8e7a749a67dcf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9f07825432822199f1b46c08c02fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c84970e630ccd7c565ed42a49315b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c5eb256f1834663b5856a555c62c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225ad77e26e65cd9f2c11112fafa225683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057222efcb1d486d2b7da8eb92e6135684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7126aaf3de1984afdd052da738cd4fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610aad2e685cfb1a3e396e75e9f1877686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66928f34eb27abd3505c4e570dc212a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167707dfb54d81a4a0e6e0b26823537688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14321dc1a1962accc239cf0b144fde36689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0d7f0c102830942c3ecffee63b892690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed64ce324370c36572d63bf66b29f1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229845f67199a23d8c6c1808d2d4982692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3b84e6774c85ec4ee2ccd56ba1c9d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ed2a3b3a3f9d2b543c15e002354c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a243415f4c1710ed2c8aba9c5929828695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001a8e33620bffc32c512e47b8b4788696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0e6d4714be5bfcb376c63dc6d37b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428e6be4b183b6c65b8d10ca4e47a4e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044e5ec464ca22e370663918833a2dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142542fd71a5866fe9100935c8ab753700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597521e9aefb91d29407d45785e7c01701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec9c55e05a4597655aecb41311284d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7800a825c38a19dc87224aa4ebfbc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e34c418f991eabfb221b1b8ce94084704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38871460481400efa8911d65d83819705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6a090dfd48f164ff26a5edb15f3e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8cce5a1b0e349e5ff19e201c1db44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc6ede74bcc889df85684c67746367708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e77bc132a07eb40071274df976e93b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734b3e09cd39423a35b7c04bb718643710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01dd021f0be84c9196f8b282c43ab5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162e372237ad2ee9342c8664a0aa5d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7ebe41da53813b65f6f861cef5eb2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f9c5372e5bd8bf3e4d467aaab5a29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71253a2d85eca3ab418ac8ec612c027715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81795e9f1b1fe43afcc5588f0ae0c09c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d198cc6a2dfb810c6caccee486004bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f98d139c8a16cf02fc8c448dd9a544718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c4c632ae669c74e669c3cce758016719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c90691d28d21cd102851337d370d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5f91309cc64b7da3fd35eebea5352721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112471b14caa6ae6eac16a601f6042e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef8a730266981b66c09eaef048d6af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f9cbd75d437a3fd7c941d1bed1a97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb15565aaea9197fe340a45cb2e135725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f6bbfa9568e264c22a85485809c7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791184e01f72bac8a7ec391314810f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90333f59de90c4718cee673c54a128728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351ec6e26c66827a0334a388632130e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01157b060c7335e8e15291b07aff0cc0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495faf19d044dbaad3a6f364b18b55b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70eb41356e143f171c452dea5a780ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762ff7e71243a1505b7102e3b294a11733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098c9ad80198b595b26946feb8b5ce7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826e1d019ab5c7127bdd6a8af79852f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787645c6418066e52439c225ea6515a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c35746075eea2377a33f4c52c1a213737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f824b093b80b8e0bc4d7e87a79f50f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45104ebfe5d5f85fb628fdc4371f0fb7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62704896153ea3f49e943f94cb07dc1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cd70afc7c71cb2beedd5e269813c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b48e527cc719ecb008b69917f6ca1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1eb1da6f74c6d0eafacb451b1f28f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b6f1c18df5243fde0625f8a7e9f90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e941a4e5259a0aa24f21fc7066d97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90bf27938361c0c04a84db4b682df4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ace10b4ca5be1031221810ffdbc4ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5eab9a8d5f989cbca2580bb322836748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81686198b119773da5c4a0b2b457243749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5dc6d63884f3757b5697c054e6da5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36a178f8c49f4e5503d007444bd2d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42686eed4c59a955bff33a30357c6c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf678b3c5f049c8431faf8121a4823753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf254cfac3eb1cf21ea33edb93fb27c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c5600dcf781d91a32bb0df851ec5d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daf307155276ee2b62517ca61176b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d62582cb4905982ad3d7ecee5b69ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83073a5542c0ab407cc79d96afbea64c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef228f6e16172454ec2f9587e398398e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c060e0e377135c06e47860c1b88855760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3ccab377979386f85c8c58c998477761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdf2a2445804b16573bf613a8d58eb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa069de6ecb239d30fc4d82f143c7f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc18082c414cf1e033bd66dbcaf5fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15846469be6584fbd3415e7b9c86c8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049303470df9d8eab1fba3f37eb3620766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afc2c0eb4725d0d3b1d908831f97f7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc564eac691d597fd4a5f800adb92365768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd58a47ac1e8951b5dc0366750182e2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265ea8f158a127cfa7cc2a92103e7e7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa15e9d6194aaff8562b15c25318f86771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2b958a496cfa3f414ed19cccef673772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ee096952934417933918b6eb807d3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533cd616f1472eec8663abaa5753f51774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62495485009dd3240a99f64965d2cf64775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4843f5aa219593d36193eeb54f501776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ad6e69bf90ff383c0aebf3aec82b1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0833e55fd0a67196f8a6990e4fa50778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7638d7ac55d62b9d4560e37e0d0300779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae088c684a0bd9a8349e888812c443780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6415eb46d50cf0c707cf97465305992781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271d4165f9c326f81597f3a8a19747d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88531032b48f5f82e1dc2db5578cd875783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a69bece526141718917af4e58c372f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d5fbe8a81bd84276063bd02d8cba5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80b2ed834f13332c821602d1a59554786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8ebc73cd324e613f6917c5267fbf7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee2b860be97ae6d09a3e295012ef86788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2bab0ef93479ee336bb46eeb61e3b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb1958e6112442e1e8973f99e5c751790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d62a259d34ca53450384788d1ceb6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab7eb3bd13a14a782d97f1e09d3798792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08dbb85a7f0ef8746a7cb72de6a765793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7632429552447b5a405a937469c57794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6342f0356fea8037f5d351893f99f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba8221409f46c847d17afef9961c63796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df808dc443c8bd3eafb3f5af9b283eec797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be79d14f8488ca61725293846c85fd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce19b9272b1c43caf7074ead1b0535799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50d7e26e9718c8d7d226a60d250b2b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce92d708a382a1f81dd86e7c2f81b69801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53156a9d5b403c4722c270b7e5d84467802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1e21656c4e41c70f687b479eb22a0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fbd2bfd7534ab89e5193904674a9f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec23b8b7ac444e2ee6bd520c3dadeba805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe8fc43fe3a14c622b18ae3488c46b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846ef3438917ab26f5c5c17869f4f5e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ae6299763170993119c66a1379849808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab990ded8ae57d832781b91457f336809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dcbfe8c081dbccb28feedf0e01f21810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303b8ebaee1796cc8d4f6b06655c341811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d9c1ae8de0db0b221523634b18a6d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523ae4cc4dd2636657749ab08784bc7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13dd4794bbaa03cf5b8008f9ceb9e5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7558481997523bc85d00beb94b31aac815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faef4d5c33b7806e666b6fd14ea3f6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f152eede2f0386aae0e345855d8d67c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e99d70ac9a12ded5ac3d6c4914fc88818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb820d9ded6fdf7925c80f14e093bf5f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d79d25d391f268ebdfad3185f5734820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107b78240a5f2e58bb1a1e630bac66c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19549c32e1c5517171304d35c727e125822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885a918584049f6a266f21c62fee909823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731e31c5e06ee5b59b61125f425de86824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd941ec100565d3b3f2135764be434825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab7a98b93334eac2dceb3973a837bc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd885f69f080b613b8e8eee251fe2c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ce843539e88e13607bf06a07eeef7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b364bb70f298caab4744c8119c491a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f34d7acbcc04667337763044da6022830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cbb74018608418f04a868374c3155831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff00639a27c784b7581b1e3ac146eb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746952b8133af94fa116bf5f08f57bc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f36342dc6f435f93c19e92b57d4e95834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd122265493024d9673885a6f6b230835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1112d0c92653139a1fcdf57cb3a49f9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1baf1d21646b88010c9cca2111013837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5555e927970fb8c296f6d2672d7542838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4c3bacefa0c7e9c17450926cac7dc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9f5995259daf082906025065cb229840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f45fa059fd07e0239e3941ed07597841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c43e8cbb4c8cbd237300799f4c0f7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d989ecbedea1ee5e5fc34ad33ee38843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1169f87d4f86fea7126926b3ccab671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ddd06fead5ee4eb0415335627e59f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426cfb80f847db22b88b531eb8476183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5faa4ede8c98a190defbfc1cceb5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bf13b0be44e3613fd703bf6b80dd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb1998ac4f2eb719858c28dd8d58ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353c4b445df453e517ac8960d909f087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb5ed4cb4a9b0d5e0da2b965b9f94d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7414f7518d4856869215455af07f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba591b429211c4462e11751fcdbc257510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213354452466b563d8dfb0c6b9c40c4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef294c26c8ab10dcc0bcca19b8714912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcf6c36988b298890bce4239abd2be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c6641dffcb050fed04f6cd81636f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc1d888bdbd7d8526ab5e033ff3a0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53871e0752ba4e55c69c869bfbb54b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84aa04a1671aaf25b2ceb252a2de3d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445acf4c3efc1f3b9b0e7bf5673c65d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1813842d53bfe1e349b67acdd47e1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592943c18aaa40239adc9461187f35c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8a5d70b5f2ae668ff93b9588ecd1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685f11ec5a7d96d02d2454e1d6215f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4382a2fc4afa90bcbeb2598f486c6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f889fd03e4837eaa4b2c0e923de28224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e148e05153f589ce92dda8457549d0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84799c1f032b3b70940b028aae31734526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdffa70cfef5c27bca03845410906a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405995c1eadb18ae8204cb8dffc31e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045be8bcc1dca597a3cc64ce456db9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6228e78d29a2fa737667b538adcff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a42e16d3a2529b2d8396f7c0935a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa182446b5c42ff1d1d559c377744af832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52925058886da69bded706a9ff2c30133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262546018b8b0c6efcb7f0f615f433d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f688e1ab304207f7d7b26b3d7bcdc835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f7ddfaf84b5d1759b1302a917421e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a8b0954194750a2c772188fa0727237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53ee943c99032fdb1eeff395da51c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435363b4fd8fddd42439b8c4cf0b86a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f7156c9e95dc3d9ae346ed89b39e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065df10da187c5084d2c29738cf752141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb180ddfefce751d8004ec98048db942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c92ca9f50ebc744f32dc46675e881643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c2360270389f658f90e054a48ac7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafb3fa74cd3dfcde2197670a113d8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea202a80a0c35bf7e48b1e4923a638246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630b3f71fa5f6b1bdae0ea3fa4d55af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ae848f00cfcd7cc77f7e37e522c8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5e0f5e1e600801174afee48e9bff749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753391e31c67c7728fd77ac1cce5486450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ede79b6a19e8a1e133e287b63869b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b2c98be0c6d16e4cd4ec83e87925552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784376a42c22ded54857b02a789904953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570e73c6a0f23380b40a846c00d079454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4aea325475c9f9e2ca6eddc76794755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8aad45f54e89a05bd136f1548b6d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb17960068d6188bfcce17183d6433457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e119ab531c43b1fa4f103cf66c7cd0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356de0e6e45eb11183f677eadd0173159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8f59d7b3f7e6ba1b8a4b1b39aa02660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff79c03dd2d64ef842076ff452337a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a3fa5bdd9e4a683637325827dabe062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fd5e80b67a36f53f3da056ee66c0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f79c6a2141aa63c6df6c4486d7a1e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095e8c1cb44d471bf3a49804730662965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc295feb4d19ef175b6d716fdf98fbdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaefc5117f88724bbdd39f6c7f15fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf21ba4a438f681d3086b33fe30318068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374363679a6b809d1f851b516632d65669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45024da02ec9a1f68d496aa1c9877b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f82a19aa4f4a86c8344a3d0ad2aeb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61b933a4cbfc8d71d2598a48da1c0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd150b41dbcff5fb11fb72f8eacbd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bf45573cb3e00f6e9e261687173ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850b2cf5a95482ade8e4a9246c47c6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d3d871b9c858a761c6d2edbd667e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ef81a032aa43953f14e79e1a3b6ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffc8333194ba446591efa18a39d19578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ab7c2853cee583af3b1dfb68b865579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca957ecd8399c89247dbc50df85f6b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b859cb40643e55e9c5190f852079a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952900754d3ed1be0ebf3058e6339b8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089722034e613d983771097d59d5f0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8d3bfbac4d00168cfb47408b33e2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a46693cfcc0b609e72b3a0642bb33785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142b48ec4ba4a6588e8d674573f8b3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56be34266c9c3366c85e183bb6001a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f433e56ddc58f35f182fbe755823488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea586e8eb1792f22f77594cc507bcc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631eb38ee4a1e572241878fa488226490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06de0152ba1760be80a926e885eb0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fd59505278f9905d1a06badccc6a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760cd48901ca3b538087630b32d787693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83370da67bd069923add065dd8ff6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47deaef6d7798f673e7fc94aa60080495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c9415f2a738d94542b5c220a6deec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c058f8a23bc932182b7355ccc0302797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595acacb211bcd507350f04dab0b80998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a93184e3817eec74dc6b7de989f92799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffe834349276f9a7ccb1ccfbceca4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaefc8b627235b20e0ba95ef8729f1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b021b4a74bc67e48f02dd3accc70e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ba1a67fcb9a385629885a512696c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857b61bd68758d9c792ebfa5800b4fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091f25aab482e6bb01888ffa6006edd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf3daae09d6c8da10d95e4b00b3a69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3489a8a012cf8d665f8dc4dca48487107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ee0b24d3d030abc4febade34e06fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928a00ffd29cdddd133380f23faf688109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cce2ff07334546579c0294e28159b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10780cd06e8db7a69592e3b5d57a19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a480788222feae0b88623a71e99d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fbb55f88f60212bf8ba015945782f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273036ce7814441c1368fb453e5d1b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16db476b138b9c4abfcc0887516a49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0f742b8970450e4be4d6e504482d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e0809cddce0d81a1fda689115b207117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf3db93ceeacd4a6219806a1a4c0ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ff7cc7bfae080f2c5fc93691bcf5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae467a4e5d5f8ba44c0cc3f8663e338a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc9a1401e9e10d032515f4f8a73922121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baec2d70d1b93960cd4e5026f3cb86b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60197ce255a982edc0f9ef853dea0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41232fa682a9fbcc760efe053987596124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab8167337cfed9d3f31d1472ea3bf9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f8b5caf2b54839366e88267bb00a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f4f734f9cd1b695b72b7ee265f5a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbc547908da6ff89abee9470e3dcd7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f6ec4b41ad8fa8256fb4cd61f520a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591625465ece5e0a6fbdb97acb093cd5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d07cafb1b660f6c0f30c361e8cecbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cca72eaa0fabfa2450632a4dad4bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ae68242689d9c2dc492908c4ef244133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20040ad166871aa9292b1729461fb88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b9f29f7448112e51eeeaa9f156ecb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19ab57fdb43e4a2ae6feda12650d02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3d142b7191a0558f229e101550bfd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c635f8e9899adb52d2699b9a5ce8e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b589f253b73e9a175ce61c549458b5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1200ab0adbcb8d0b0601cef9f7ef6b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfca21586f0dd6b1c17b11389235ded141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48a607f3d62c55219910e06ae84b6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038528c390990e7772f423e2c875c1ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031c81be24e1b1d17b9f8038bfe6606144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b110ec44c636cd3cff8ca29d781ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ddc72f77771b1e5a92fd03ca85f21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9822cc30e024d58c7f2548b44a9d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80a4dff872f34849f4afeae34631d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a46ac872da70f3734916d2cb73d2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d6de3ab3234f6c982696712b11bb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3fa1cd12dcf887bdabc484fe71cdf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9b76ff2448f207809e08875133ba8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33908470e9c255eebee46c828556b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23d59150a71504d6fa2bcfa2b51264154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781719191f66aaf3f72b09ec140adca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b094a91d0e918827447f0c2f8107182156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1898babd239e60df982798bc903d4dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c48b124e9221c39755a47fff3e1bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6f38bb1a7cc1ecaab828d4e59ed57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a70b02f979201936c4a0f156489a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e35893329e0ccab8664494d5ff772161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb6a622a88e01fbb4c4d6b9606bf53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b23c0653d2685a173542bbfacadabb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c23d04d11a6dcfc46aa74f99fd01a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d80f90ddccd2261390c2b6807f693e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42762079224251a5e1a48130b4e6efbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49535b5d3f784d511cf0e35b630f4c65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802dd9ed29821a435d700774f55ec16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0b7dc04b11a46a9283460b936fd74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293ff1583745e53e5af9afa392201ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8566e5678b411a52ab7b3f50306f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1837815a9818fa2d7d3aea12fda06a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77542e24a33b5ca8ba18ca05254a319173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930ec846666fbba468996192fcda7c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dd46f4e87b4085f93c629bdc1afdc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13afbf98576a53e3d7bbfb1c95d4e88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80437bf84f2472891a23a4e75ad5174f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baf8f6619e7fff8aef819ce0e74a76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3c8735b851598a6981b5c37f3b586179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cec78ed794332bc10d34a96230e6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a614baf0863ce0bf635b721318c73f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c545f9a2d0ba96691977f125a5201182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f5c9d4520d3972a4a8c7d928fe4f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265f274f8aae120931d8b801356ea24184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016239c8ae510107a195dc3950c77e95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad77d5c8813fde08dae8ee0e8b150b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb99b304f6fc75636b6c153ad95d693187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d51d297d1a965584c33c3a12c2a8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78f83a68434d96ff27c162ef8fda8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2f999d9edfea81c21805b509b6a91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5aef7347e7d46f5484f640346be4bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1c98a180f5f770639e166ce521a23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa886aab0e011dd07123652df7801e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea145f7fb749278663c24fd798c425f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6106a12f9c6cf1be5b201239130f9c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce468e2b4b72508ceb7730b99057c33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da8369c2e3de03eca2dab500f99aec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b607983437d9937af9310d5e33c5d07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77820629a9e464b092c6657a01e1b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b3793d05b39a88ed7c852fc3cbd92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d213cdd045d60a17f50fb23282ffe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76173908a72b890e589902dbc56b0374202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bd75fa3aa8f09085c32cf730ad4f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78f147b17e49cfb0a16bbe995d3117204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e21dad3fef36d428b5e92e5f4947a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5202a392d18c7fdb73fee925c2f6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5cb53f2a541138e84f60537dc07f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82e7c8cfac77a87ba728c146bb49d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3346300ca89f6962ff3e6c0dc11d26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05311bce5c1e5eb8baf207ff6225c6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5278f773f0aee5782cfa86fa97d56f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdef569eb79ce91f748b1de7691203212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24168c468d6e639c43b584c1633dd38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb69ab4eb03ae8b8c74e37392e235f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1110c935e5f87a2fef5e5d8a4fabe9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a6fab292ed440752ebce4b94c7749216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ae7715304c801ccdbcf7ece11a92f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe32a5ed02efb1976e8c7e1cb66f4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8baf4658266b7dbbad50836d7ea60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0658f2b099b1218d2355d748022cdd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8e2518e55d2281211a954b0e0a62f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9df46580184efcd6cb9903054c885222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b9c6d89ae2b8977e5a905a84bb350223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cc21d4646873d070e703ef26a564c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dce2928ca26c5bf13c4a2802731232225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85b949539bdfd43d929fde84a516ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687192a2d47c7b5f2d1020bbd9c4be0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0f567e380725ebfcead20b77b922a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba47a50037b55934f84f58293ad43b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4533a5c77eef42c538f9d83ed5d5d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38672163fb689df4306ef430a44deb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e50e502240e02785fe8ea0a99242c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615afd0d2add053452a1d94f5d1c35a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d37233f4fecc1ea98085ce33c137d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44661f2a668e49e8079f9a6dca3af8b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada8f7cfd59c9ec6bbdcb41cf81ce42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a0d72d061b9b83b14d41e9ef44c8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0432e61fe18a2ef23068928c18102fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78090c04236541a4996b71b01fc75fd6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dcc2d84e9b132ed2f838db7864321240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049639ff30fd4a2d6e2a416692701174241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645ae4b65c41c36d46a713619e37100242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadc3f2e92fbfae01c3c9bf068d4a47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6ccef9dd8a9a9b5d55659ff7cbca8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c06afd064ee6de4bf39da4ead0ee36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b146ffc4fd05f213db2fa6d21ce00a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b81d88a2b876fe61ddb68d386baf0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8448dfdd750d470aa78c72774c8762248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abaa6ec22e909344255d97e08aff87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d166ee227e72d2f20336369e052ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0b5c9f8018824477dafba20867e52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea7dc5f54440b41aaf9dd6a698559f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c16b99334752e98de901b84fb22cff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ad106c0265868cf9c57ae3fe17033254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defca47728b4597322f5bcdc26a573a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2742defa1a36e58d284db5c297fe3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027510d7a2057fe91df3fd390ea3fc2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328a4d860a9170ac967b39798d28538258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d218a6b8f96087d002c5015c08610a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a66149868939fd0f6cea2a07e90c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e536a4dcfdee0077dc51d109554b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefbb955e6b129638a7b26875bdbeff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f1e788e77fb39feb3eeb9255d8002263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cc7131a65362c8bb3696ab606a7b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda9c780be7e48954ac8c9cbea0fc93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576c87b81f69cf52166ad2b4b46022f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9ba465df80cd2cd02070d582bc253267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ceb05f0687b9d344e64e73fb0a8d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0502fbc7af553a01679cafa61afb35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b451acfc45f49d744b8f413a40bdb0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1f74d793d40f517aa41512244c7df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada771e41fdc230f6f3c9e0e8ea0d5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e7d3b18a762b62ed4d6a4a70ec96e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a673abb52ad3dfdcb7bab01288de0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416c5761a3b5adc94f44629ab64093a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587586e8331540c867dddb8f18e65d60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae619a21c610d991f019221f087f1363277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d571fa4c7f28b9304a8a935e5ea3a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f280356cf18450090af342df10c254279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097988f4e65889e8fb0562dd6e139e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d4b32849a55c2a8d41a322b21b2d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b670f409e3c38c8f19c10735bb4ae4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf123dbbe1a22b830de3e198861eb30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30d00bec8345d7c7da177416b37d3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394557b0f5625add004a315f8e1c266285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f5cbc85e3912b3ddf1af63844bdf3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2523e09421164a31864c639dfc934287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61076440c444febc7ca21fd27f4f0893288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e6546ae9a11fe4a139acc06e88de0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9cce6c7cf8ea84d85da1e7d7251df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f005cece3e1126200994cf93e3a995291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcf8404c1fd6f0d93e1883d55876bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c1abe9510593df62e1ed8cd6bb8a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e11fd6a8f169efb022995675af9a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae6dd6962d8596a8d9419fa14c8227295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3f829150d3794d9da065e30f8b500296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369145e748a85488d76c07532be0348297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdabec52ae16e979395a9c4e1cfb7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22fc827729d231ac9af629e350d470299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13be83476dcc5d5cf395ddc7235701300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97d1a2886e806b3ecdb317b220f3fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0c83c8818bac835a01a59ae18bbd1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f97cf159830f8d7db2238ac52e2821303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887eccf2f0df5e362fe76b6ddb8fe78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f44be9a39b447230c9c56b0e315d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935ca4e955c3ee874e73a6eed917218306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b70bb01ecbdfa9c2c7ac7462824982307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0e9c77e2fa9e2243eb96ad1536bd4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d41f235b8afcb4893a0686a6f5383a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933245dfdf06c37d117b30b768779da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf01d2d5442df5b6b0d50856807257311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a5b636364ad4480a9020f81a04578312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2909387bb5c1739388afaab63e102313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66917c071ce6c416901a217c536f9b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea5270e2e0637d7fb0b0ed237d19f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2499db4e3eb498a67b6abea6548fd1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba35ea82b013d6f0acc856ff1a89e15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547a2cd0f4990b499f14a14d9313f17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d12b44319074198c70eeb460bc433319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4151d191a45040f68acb15aa95575320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a862a84af182903acba44477c0847b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68ae4eb644bdd17e64322318de5a78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d969ad59de98ad8c81885a4a614e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e50195290cd2030954c97436e7596324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c244b7828674b60ea97abf23ca9d5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edb57b464c05eae685854215bf5ba2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ddcb46bbfcb2dd419f8e8baa50014327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bece7d859db623cbb2d559e3c3e9886328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1f21d70771914a1c79eac9113a6d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd95e5557b2c13bbb42f698b1113ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c849aa760ce4df52db55d68a8fcfffc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a091033cbe1d1e96a5b9a7abddc7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af252685ee0b7b76fb50a6e78ede2770333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1bf7698d0e8332bdf45771d44fa57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62fd7ea4d177fd3b2375795fe1fcd6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae5987a4cd64bcb49ab3fb309f7c62336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003ef57920bce4882f6b5b3eeb1b564337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380a66fb27efec7207bc7e97389c309338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f1ae4c2175cf83e410a04a29b53f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63586bced5d4f79e1b64933fe9b632340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a0e8c5a101cba62da77f80837afa4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129f0266ccbcaeb9f67a629af32b3af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa058fa2704eb7d0b8b00c28d392ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8f671fb1fb37dca44b4fadb879ec3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdc9f034da0e63edeccc8f17d874bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040212cd3861ef0020dc142b6ad83a06346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7603d607a2ed401513ad0b8bbad1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8d943d6c3c5c5b3bde5fef370a147348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a792e4cf575b4d5d000bbf23fd5be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb05501536a3d3821a95a910e26b1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cf9f1540609489e7547f72e230ca2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80f6be12ff237ed6eb8fcb85e10df5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca44c0a11676cef797a65616eec4c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891842da46c790531a89e12038a79c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d61a49640fede2029c8971c466ba15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d91f6ac73eda99da73faef769f8e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7134a1563baf4af8a254e47e8852d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d734c18ad93ed2696830beba9fa5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2593ff8956e046b46483718d7cfe2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df614768190eab2ca65f5d77bf50b74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eaa1a0be40a47e132ff79e21f2ee2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03f3ceeba323e6aa5a179fc241e73e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159089ca067af45346c335d1635d5c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f1e3eeca99a731d4204b0dde28ee4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56116a6c2af6b29ce324b8a84aaecfa1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b4e9e45a101faac602543e51adf2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f4d4c6f962d8cefda10b8f77818e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0426b7315e819099013401a4d14ea9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3e5815e596c2189b221bdf00a649d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636d293a0e3086d666a5de0e7389288370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236286abcc9198ae899193b475aee100371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042226f7f5155d3272fbaa6476959532372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9e4c34276eae122b7af46006dc1d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876ade362e694c954362997a6b805ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7576841eea40c52af80cd8501b2d74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214453275e5feee343e64ecc8ca36986376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3f46b2f5c816cb807afd118fa3f05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac2f062137194b48378b583e5a547d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f9ccc7f7520996055c0a4c8cd1180379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91301fec2d8805332847eecf51eb7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7936fd073bcd1ce13d238e52dc5b32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1532cd4f0bac3cc49c905ee4ed9b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b7188c5b110b402cd4d8ec2977f89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34735dd10f4ac197b0ac92ec642e00ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46086e8f9b87abec0f351aa6147603f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023158edcd76cc709171c75c9a75c32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c35310be8e88d9d35f63fba0585fe5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042894bc71d7f3ee4e544bfd8e714540388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135350a94939ba9889e6be83fa799391389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14dbbcd50f9dd3a9ce93c77dd44023390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347018468f3fb9fc93bde172a29c5ea9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9feb53d1bc31fb946595de50c53a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d3525780b1cb8f16017e2f91e65ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fbc8acd2ba0428566fd6dd649416e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adf10b37c15990e99e06df6f2d00f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb519896adbbf9bb6e6e4220db22630396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762e9c64d804d9c9458692a079c51e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e12c47176e12926c3c2a515584976398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc316bf98b0bf697ad2fb76274c665399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec756ae6f6b28bbdb2d843e2de850f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5c3e8cf2d91f2d7c96abfce4f38a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fd80f5bb15cb640ea9b1f4f9ffd6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb476ec54829997d87012055f2ddcdaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352b375b5b2c8c7f004eaa3c35b4d42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa6bf83c492555171fbfcca8ed2dd5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238b39583a3338d4ad5f079407638e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e282183837862dd18868cbef692fa9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5de456307fdb8e951747a27b3bcbe3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a48a3eccdd8403120aa7f02bdd7d5d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343518c6a0b876b3b3fc4ea65db4a49f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d04289dc3df9c0f37d6f90ff62e86e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031ed564a637238039891c6bc9fe95f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c93af033963ef759a7d428645f0ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685e0e0d27c77b762a891bd50da30c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796365734114b86eb500b1d914d7b29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af74106f578350646487e03690eb107416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd018b2df1d8a9d4c674c2f35d0121417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a13f7e94427773254de6d6a7853d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861b8029346e25034946f5925127f83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a681117c67952f7e97fbdb1a0789f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efc71c09e86a752e5e69b0547fad88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88429cdba5f17a9e9334bbdd3a5762422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fba99a521f40370b7df4a7f8ac0e37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e5faa6a207e454b96b4bdd2c0a7fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bfad7e88f9fa788fcc4794c5d458a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c34a61b7af2801e83367c3527742c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a405832fb20477238dcf6bd5849c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27665a37fe884ba96c290c261079f85f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ee43f6298514925f4c13c065434bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de65f8fb66a91b81b6ff9a0a693b489430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7522858c9ef0607976cc030649aa2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b883d05941613917a5450726b11b142432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6e896e4dec0265e87db8f292f199c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f9dc26dbb0906d2fb0d8423328354434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b268bffa16644ecff7c255c065f7f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bed4113f6d3a3003a2dd7929d1c96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1f74da87e59e2e501c66084a4eda5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263dc466126cac00a6629fef61d63ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d6bcbd2911feef8cbed986ec516f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5190962607c74edb4fbe9e37689af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e19cc7c5b4d94f4ddf9ab56d0ae5d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8284b330dc51d74140ec6a3b52879e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122ddfdd8abbc9ff2b5d12aa826cd9a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6583c6fc56ac620aad11149ca87d357444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a719243c4127b5e5793124e4011b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57255810ca1122d8d724d6d5cfda1a28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8d7e1ae260f5a802354a0a0fcf9bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d81fa377a2f5e9b6314049449af62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204eece3e44511a3f32e45da8d482632449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42273a8bd9a0dbb59f63c9f4b32019fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaab6ec90a5ece248b9634eaad792d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2fe7be020e7d9ceda15549d78e387452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc036831f9f5e1001cd922aa9182a5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023de5cb5c85b63a0816c26bd8099b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65941cd9191d7d14ef24ce13af14b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400be37fe6f057241cfd10b199f2891456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ebec264dcf2ff554bb2c502a82d6f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca782f0449ec356373dfcadd6177ee0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464611113a6db99984277d2ed4d21235459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d60c8069ae0d73b2ab6e0f3a46ee6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f94b321e798842e44bf3ee2e03454461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab0fc17c00d441cc64648a199ab3b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d599de59cd43fd95b5af85b597cc0b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c3e49496def11fd407f802be34a8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e846fe7039d58010da083731ea29bc1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751976e184be91ec05f7668efabb02b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb9bf9112b90438250566ec200b289467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bb2a96047aaa7e8e60dba8246ee01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519a71fdbd6da1d9f008a1cfd9a9c64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6cf2aff447b12106f4b26b88f0208470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53188da78f98069371041e637eab5fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0ad4900d2d253b2107b8f73fafa42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1e82387e2084d2c3911790690b12c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fde67ae6e4b561623a0128cb715d79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cecfa860a33feab9654ff1667beca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652a27b974de1e65fa71e971ce20165476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4240224505fbce6a4f56c2fd5fb866477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c8178323158b9923c3e45ab297d99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a63aee467a8c9179bdc6904100c8cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5647a02147e40e4db5ab94c31f25a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388747f13f1c731686677a6f707ae5b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397babc955e2f8fb4caae81f9e56ef5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96668400b3531fb952415c42974a471483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632a14f77a6c534557ca64edd731c8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f682f932ab349ba7efde6aafc7b06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff2e739b7f0f3ad7b2353bbd14a1e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3461c2a1d8104c2babc1c4f8f04def487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046f21d034c26272d4222ad0603a5e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41723e14ab65c189003fdc61d318cde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dd50ea7e5542a6be1370b4c16eab9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50467733c66fc742686347066abd7d85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61550db08399566081ee08d794e7eef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4086cc4d59324958a650d1dd278b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb28e3ba8ec7146d262707951e8d103494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2c0e5463e6a5e8998a6c9ab4e431c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de551142b3ef06da71ad4d11bf3dbb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d478f040630441f015f7bb4cc6ca24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52583c42cb3d7440dc8d2fb2d1418d74498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec91cb1bb8c059a6fff9e0c51060d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6e64b157495de878425ff624d0b1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d850a73ca0a95210f8b3a7ebb99e28501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feba5e807b2f712fa5725d2efd6264e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac703e55344efae659327c5673f7aff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecd49da00b37bbe6dd3a2c5b33bc12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9083d4e2e94b3964a658be93887f33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b960dceb6e50bbc5fd10f73dace6fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8aab13e53420f01b58b6cada4f1c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2a58e45ab2b0e250ac7a53fd32f79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac17087317812aa48b204e5fdc7f93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba208454be498978c0f4fe0d572941510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfcb718fa7938d32f093f744930785511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec3f022e4c48527d6e750ec24c5b25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2d4eb4d896c0b0d21e3d96f40a4c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe47ca87a3388e501f4ce1319fffd6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f9cbddb85a88e98f7a7cfbd02d83a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3b407eb6d8e0e496f5f98e127acf6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bba4cf63135352d1b1435d4027fc3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef575e7b8a69ef665d4589c3d4992f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341f8f646bf0798b625b01a7e5107af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7745307b328de79eb5a8c953a02e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e693a4e6624df29dc20ab35cc2b0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb07939bc4cb931b5c41a0ca8b3562522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b94eafa916416ae1d3726660495e7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19635dc33fe42274ada3a748f0ee19a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba5fb5e0eac60472784a682cb38344525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4468a17c74ffa6fdda7140b75487f18526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bf18bfb80bc97f03cb32861d332d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb661171d95c9bc441b3b805fd2f16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a36119db69a7c7042fcd93a37a8f79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89ac895333902bc03707a5fc4c6133530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175008af1919d07a75ff56caae74f07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219cc5ca5c8d1baa614b1edc6ccf15c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8005f2fae973dc9325c92c24b2cf7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d1c9881ca12c06d4215afde76d260534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28489fa5aff9188828f7b7ae71cfa9a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236e4e86060713a998c9ec6ff7089ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549c4b1f34da7f35e9f79755f919177537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed360a33af8156a293d4c86c86a208538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2476cf045a66b843c797397194d2f6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397027533d2c897a4fd09dae479671ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a1d39c9e4a298584c17404922e734541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99d6c8a5c26ddaf3bb7952172f3d65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cb805ba9c7c5008bce3fe4274fe3d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0e49018cf1c05a00adde6c5d56487544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859aff200938215a2c0e10aac9dbee9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730628396afe29bae49d4e5b672820f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a37bf7c316c2752d5bc9e900794447547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d79b196d4ccdc972b37ba071bc6918548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f94d6cad507cb44bfb4b92bba50bbe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868f0f68a2af4d93d0491d7c831d898550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3394ef9adad286ea2d3b57c0d0d79fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1f46d1d7b2f7ca70a14476c69cd3b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd7bc8f0ecfc81d5598d22d9f82008553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346f346c1c1a5379a204d53df210b07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d2c5368cc73bd80b7ebf7603c72c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158d08086c290f987d9bf6c74cb14d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abbf4a7b7c6358082535330c8f6227557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ff8090195e6f156edac82dbc8cf6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291ba356d50b5e08c4d521b17932ddc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648d38592809698221207bc2b39e96c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eca9152616bf735c32c845df2fb1f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cae903db14610107e541328582f9a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ae46bab071965a7d21043d5e69092563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c75adc536c02f9e23acd59d394d74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614187a303deeba28180d2909edbb34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4864b5a9649a44dadd95b36d9b55e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00413b13b02f8a26f99e9857f6be20a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84010a50f7ada7aa0d5d0a904068f8cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351821745afd298415f7874f0f51e97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2254a3a4fcb8faf7fba6383e12d95e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c0aa48aab4ef4bf9c7c45b7265ea8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a3389f45bd40be3888b821ccd94d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291554545520e7c7dc649582ea2c4df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18310f9d6260312337ec8463d0464d29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c62f2f5dc5f3d453030ab241612b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da0e1be566b99a606ba3fcc7cfef86576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff09fcf598f1dee9460e82560cca214577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79f617f2ccc00d171c0d9575ab74df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f3ae6ae9c83888d77fc7f171ba61b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857c9713f9c6de49a84e0251b182c0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21799d1e7547f813cc9171a499f67fa9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352b03aaa67818936c2416775402d19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19247c750bdf4fd2a9253f9f3ef8df1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27087d92611dd25157582f5f339c50f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8952d8c3e37d5b9c08c9ab8a9505eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eb44d5f781869296613f827139783586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e198dd57d7bd431d3d3ed67997a935587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add54833d2336a8fd393d34b0d1b214588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d74c77239edd31581f7fa8618cb6e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba46adb0b66d84ef6f1290f07c5a11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7f7e87c93bc29c233afd1424ae1ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bbcefa4685dac01c6d5ff3dffef66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c673fe170bfa43134d9ce26055bf2dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ebc03965a7a74378c9970389cbb18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3dbf51acbefb75b6abdb85b95225c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1059365ad6bcb131fd9a15fa540a29d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ef55fea1773a9bfc52fd93301db6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba891dc2d53a1c5e725dea822535701d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8d2d4e66bbea16baa9dc6edaf37dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0f8d99137aa6a5f0cc40dc4132508600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4b4a668a27d73c4107d534283f157601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53357568b51deb0a246b3ebfbb6e9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72877a1db7426776462e8d8b2b5d857603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a904ede722a2dfa20643e76afaf6872604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d641ecfb3efa652651f43534a77c8c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e235f7b2f0eeb25abbb70a4e1b9060606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2a069387a7848160f07a2e18eda2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b76b803cb9114d09876678cf03a9d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3de2dc4d8ef0f0591c7069dc757c97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d0d505ee50d1ca79be934de3b4dc3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf8cea7cb83c42c733509e51be05b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52402b692c64d6c1e73096e562336b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01598cd2ab94172c8f29e4975612f623613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d59c68454f1d4464b72d7a72c6f21614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5773f6dcd35d36ed42003cbaa0551f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945d14676f392c42033fe392adc731f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c2f8a2d044c25cf23f1ab00b64490617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3fa55a9a7b5326b4f762516658f4a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd77ea809a9579479954ff93c1593ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528bceb6567618f1ef9448c7f7570620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f09c024d590e7764ced674c75594d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2627a09c17fe8fa04ca7933618a1c6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fa84ff1d528554ca904dc55dd4693623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dd2b4311d57a8b39cd6e9055c3c2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50ea9518b28d0d6fc33c7502d80e7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe625a6d236680041bd09f2eeceb132626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c4683efc71e23f05366c3e61a627b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da695f551cccd5d04aa743d60db4e7dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dcf8db71823241702e35a995e9769629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a32c68d64639f34864e637d367781e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcdef22ffab49c3fda674afcaa8e37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebcb33cef654a5027433505617181b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9256831fc6704a67879d0b9709a56633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571aee1e10e0892ee5d1583024a21b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eee4ccc7d80719b1ad195b24cdfe97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8be98169e430f9b2063565246b2013636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4af1e1e8c8e11c1537f898253c6cad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9605dfddf020e99730ccedaf64f0f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1590991519215519786f5b6573f85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e734f74ad0a91eecc9f2f4a7c7d63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2539522dbe7688e8e3a30a9976552da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef87bea19bfa5c162c363b3db3ca71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4bb3f7112329a8055be87251ebdab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d8481355bbefc2b1fec70678c450f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916c6fb7585f2c31102a92057ab880c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed4041947bb1ae8e70ea187be6f8cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14b6074a8ef1c39d374d7dc17cb3ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded681bac962504566685286f22eb230648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d2464e26217fb2a19edc75a47268d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c59afbf2672b3eb73e0c3c0b8f603650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101f023620bf0ae55943fd661a7aa90651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841d2b9e54a74a3d4076980b34470a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78685b60d0c02ce083e481dc8b454a6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce619c105a0f94a379275f9d1c151b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cd0bbf21026ebed230e0a9e66ed0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4326b512323b05cbe639db133a7cb6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49279b16a7606a3c8716cf1fb76a89ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55c1eb1afeb622a432a45584d4b794658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08456e361415560c4decc996a08a49c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfb31e03651436182dc5604bf56407660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a0bef21f02c94a252f54362a822c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2d9fbabf0a889e62e994e734ea1e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fa00e119f919ff94fc08e5b81506e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2eadd1e01a26bb4d678e5e4fd17695664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bf388b6a04525f4b324d71534306b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd50962ea004239ac31d46e349369e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bad42b102b6f7d4a1ee84fc9f49df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7f7a570afecccf76557afe0223535668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea97c82f369ebf09fbd0139c00a2845669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bcc9ae7efd29d0d1eb57e87c58149670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32200866b39ab7f297b93eb8335dce9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d53da9d7c3b348385bf19835e25ba3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487cfa2f231dceefb438410bf2fed9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b06ccfdb20d8fc241a79e45021532674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8023b2aabd2ef315afc15da3c1e0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65040212cfbdc299ed8b1ce39e52aa97676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07a0ecb3567764b0527043e1a4ee75677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ebc4824cbd19c33b409cbdbb583a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ec6fc133cdfde5ebe4c1c91959a5c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54332bb6d27c747b4e2362df627e58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13f857cae77d4ea0235f59a4d5cb90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57ae515fb8420b8badb4f124d02d99682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283bf985bd1cfd5b85b984e2365d212683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75656514de632705248150ab2dd4a01c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf40774257e21b9eef412be95fff1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbd2ba5f912d2ed9076bda8f749e19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb405474dc409555bcb7a28a9ec1307687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18cef8debbb41aebfa9898934324fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0e7dc16d937c900c17b96ac761248689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5004f02ef5a31c2b945bd55a7f943fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdea264145602c773ac5f0bc054e4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51106b10c53c11ffd5f2d60a9a887d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9436edd72d9c72e937544d266de07d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18147539781d01765391c9b9f7a20a45694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a3765c4dc9d7944dd8a273fd64975695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a938aacf89e2617ab4387ab65770875696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f08426112092db98dded8e0c0715b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886063308292bd15587ce43f1896e2b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fa53814b486c9c7adad95b107deb8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386f08d1f6045fc72f46193ca278de8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14529c4830087d078e87b1bca9ee04d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7930c0cf073a2cee24708137bc8a48702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3799131900bab5fa03fab572af3e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828144e4b01d8d99f9dca011554cb58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be37d03bfa1c9748ca47df53f3bb314705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00da4fe854c19737b4cb3f103ee5c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f9d4048a0f1fc8dce1ab11de5cb7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3685e7190fc281c996241307705eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35fd7d66a0942d60859b8d43f7fdc8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50a4f6f73656aa5722787ead430968710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238931b77734bd0aa4c112f38f0de8f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41d31962c9f6dedaa5fe94fc9f2875712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bdb6a99ed822105ed9773a11ebd77713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba5721af1cd47705dd48b314f09914714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26686636e671d5ef102d992e86ee680715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe964eba6457c633cef0c73395e7ea43716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1bbcd547a4a0496bce23c21e2a876717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fae594d0e5cfd626b41fd2f782afc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90130f9e8e7b953ac4e28b0dff916491719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22282cd5bcf2981eff516f03a161cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a650e439f5cd804794d0785cf09726721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7cbb18fd2b900970722717483537d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ec2363869848f0bd1b457c148fa9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f28460ff0418f64b6e365253d8698724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa03c34b4d75a784c6fe112fb27b6e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef36451d2ee297730ff22110933aa7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada07269c8babecd7bf33cd66af85db4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7d30a0cdebc14ce0eef48bc9c59c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65a3f913ab21f4f3b16e434e86e935729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024aab1ee7c4efc17569ad00a52b557730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629c98552cf1377ed9e695a10932bce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1674be56b04123cc8514a336a4ff10732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa65d6bfd01b3c51713115dbed381ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c045b45e924e7b866637c9c42da8a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317dccd0ab61342b27753f00f7c371e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad1abea9f48869409c14e18d8e8849736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f99057a3b098be749b14d9ffe6926737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1b29f479c557a974b10c2b6b24ee9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ebb8751ce1a19a769dbec6b63185f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6b0f9708cf007d0da9cbab67f3500740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf5baec106e6cf4cc357cf0cb1f131741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808b33ba0a091ea225bfe8f1312bdae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ded325a1892356612bf64c7bc3dc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3cfd5c26ff939512b92a3ddfebb1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee3501f999e7c17ae74714ad9a2487745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f5dd26d84ba2e3918ebc98992c5e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38d1ea5f268560e11a7b43210fe22f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0a336fa61bd9e4ae0af615c3a5934748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977bc2a761ae54f3e02d8d385ca2e1c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73906809624d33bcd691fd4236e212750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950c17e4f4f59a44578ae60be2336f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f01f9e652a11c123c23c2bebdd29c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1e470657d27c78dc73e2f5e8bb67e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c35bab166b6e49889ee74c1c53953c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5e4c1628660c3c383e8c6dc5b70da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e9faf4d90f87ebd88a8d01e44b14a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7ad81f8592b089241cac6fb7c06f2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928cdf1450a6cd6ac818135f5c2ef45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16a14e75a2cbf2cee661b8bc8b4267759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543c572ffdb52af99e450ff0c5f84e4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531addcae5d6d8c258f27a4cd1815d6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099606f8d6d853a8807052c0a952596a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc0e86255ead4876ff194a1a5f0ccf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4f059730cacfa1ab392d05d103e31764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db34102d101e59aee7535c9ddfeb72765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedba92b01dd15a647807fe06125cae9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9957dd3004fe6185127d12c8ddaa3ca767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>